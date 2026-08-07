--- v0 (2026-04-04)
+++ v1 (2026-08-07)
@@ -1,5981 +1,904 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="72D249B1" w14:textId="24F44681" w:rsidR="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="00000001" w14:textId="2763692D" w:rsidR="000839E3" w:rsidRDefault="00105118">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Патриоти</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ческое воспитание в дошкольном возрасте»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F8782E" w14:textId="2E0E0B7A" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Патриотическое воспитание в детском саду </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> это не сухие лекции, а создание эмоциональной связи с тем, что окружает ребенка. В этом возрасте понятия «Родина» и «патриотизм» усваиваются через конкретные образы: маму, родной двор, героев сказок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B275AD2" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...17 lines deleted...]
-        <w:t>Мектеп</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Сказки: Формирование ценностей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD40985" w14:textId="6DB3727F" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сказка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...123 lines deleted...]
-        <w:t>»</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> самый доступный язык для ребенка. Она закладывает фундамент национального характера.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0581DD07" w14:textId="2859DD5D" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...1189 lines deleted...]
-    <w:p w14:paraId="45EB861E" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="347E2E5A" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...427 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Героический эпос:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t> Знакомство с богатырями (Илья Муромец, Алпамыс-батыр и др.) формирует образ защитника. Важно обсуждать не только силу героя, но и его доброту, справедливость.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7785034A" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="67C4F00F" w14:textId="49272A57" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сказки о животных и быте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...105 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00555A33">
-[...139 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> демонстрируют</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уклад жизни, гостеприимство и трудолюбие народа.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DC1848" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="093A6697" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Собственное творчество:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t> Придумывание сказок о своем городе или «путешествии» по родным лесам и степям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207E5AFE" w14:textId="7BC56EE7" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Игры</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...234 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>: от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> действия к чувству</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9C594C" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="2A75753A" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...110 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Игра позволяет ребенку «прожить» опыт поколений.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B1A9BF6" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...168 lines deleted...]
-    <w:p w14:paraId="76DE2706" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="771EF953" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...317 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Народные игры:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t> (Например, «Ручеек», «Байга», игры с мячом). Они развивают чувство общности и знакомят с национальным колоритом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438BF85B" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="7A4FDB63" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...295 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сюжетно-ролевые игры:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t> «Семья», «Почта», «Армия». В них дети учатся ответственности и заботе о ближних.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC3998A" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="64A05714" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дидактические игры:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t> Карточки с достопримечательностями города, государственными символами (флаг, герб), национальными костюмами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76398CAE" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...247 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Традиции: Связь поколений</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E64535" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="18D6D710" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...84 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Традиции делают патриотизм «осязаемым».</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21F9E8AF" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...124 lines deleted...]
-    <w:p w14:paraId="0B6040AB" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="0505515D" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...365 lines deleted...]
-        <w:t>?</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Семейное древо:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t> Работа вместе с родителями по изучению истории своей семьи. Кто были дедушки и бабушки? Где они работали?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069D915A" w14:textId="15E8D169" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="380F1A61" w14:textId="4F38C3BA" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Празднование значимых дат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...79 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00555A33">
-[...477 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> только официальных (День Победы, День Независимости), но и народных (Масленица, Наурыз). Важно участие: лепка угощений, разучивание песен.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DDEA22" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="3673BA8E" w14:textId="52B17D93" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0A0A0A"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ритуалы группы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> например</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, создание «Книги добрых дел» города или еженедельный рассказ о красивых местах родного края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C89FB9" w14:textId="77777777" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...344 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ключевой принцип</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6BFC49" w14:textId="77777777" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="7BA43047" w14:textId="5C3C702C" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В дошкольном возрасте патриотизм начинается с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0A0A0A"/>
-[...44 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>восхищения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: красотой природы, силой героев, добротой окружающих людей. Задача педагога и родителя </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дать ребенку повод для этой гордости.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02BA3F82" w14:textId="69A107F4" w:rsidR="00555A33" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="00000015" w14:textId="56F50A12" w:rsidR="000839E3" w:rsidRDefault="00105118" w:rsidP="00105118">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...404 lines deleted...]
-      </w:r>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> табу.</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="3253AD93" w:rsidR="00E01D5B" w:rsidRPr="00555A33" w:rsidRDefault="00555A33" w:rsidP="00555A33">
+    <w:p w14:paraId="11902EFB" w14:textId="4F1CAA00" w:rsidR="00105118" w:rsidRPr="00105118" w:rsidRDefault="00105118" w:rsidP="00105118">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00555A33">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Воспитатель: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Р.К.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бейсенбаева Р.К.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00E01D5B" w:rsidRPr="00555A33" w:rsidSect="00555A33">
+    <w:sectPr w:rsidR="00105118" w:rsidRPr="00105118" w:rsidSect="00105118">
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5998,53 +921,53 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00654249"/>
+    <w:nsid w:val="3348203E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7638BB4C"/>
+    <w:tmpl w:val="55D2D838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6147,53 +1070,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385D0AF8"/>
+    <w:nsid w:val="560A0CD6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FFB8F230"/>
+    <w:tmpl w:val="2AD0B948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6296,53 +1219,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A810D3"/>
+    <w:nsid w:val="7768211E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5BBA513A"/>
+    <w:tmpl w:val="6BFE6B80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6445,104 +1368,103 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E01D5B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E01D5B"/>
+    <w:rsidRoot w:val="000839E3"/>
+    <w:rsid w:val="000839E3"/>
+    <w:rsid w:val="00105118"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65A8D5E8"/>
+  <w14:docId w14:val="5DB62BB5"/>
   <w15:docId w15:val="{153BD393-119A-42C3-8254-BCF79005B6D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7018,51 +1940,50 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -7092,172 +2013,160 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
-    <w:div w:id="612203700">
+    <w:div w:id="956761399">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2099789182">
+        <w:div w:id="1699357112">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="700790903">
+        <w:div w:id="815149814">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="935869620">
+        <w:div w:id="686368645">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1873879717">
+        <w:div w:id="1143350932">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1630356320">
+        <w:div w:id="158428400">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1564565533">
+        <w:div w:id="1420174023">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1154564098">
+        <w:div w:id="1316454028">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="413668030">
+        <w:div w:id="1419476116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1982272900">
-[...11 lines deleted...]
-        <w:div w:id="20060716">
+        <w:div w:id="1412193078">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -7560,49 +2469,49 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>326</Words>
-  <Characters>1862</Characters>
+  <Words>290</Words>
+  <Characters>1653</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2184</CharactersWithSpaces>
+  <CharactersWithSpaces>1940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>