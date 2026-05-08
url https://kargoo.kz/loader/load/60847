--- v0 (2026-03-07)
+++ v1 (2026-05-08)
@@ -1,2772 +1,1592 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4E743AF9">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="3C17CD1A">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>МАСТЕР-КЛАСС</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067DCAE4">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Влияние мелкой моторики на развитие речи»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6148FFDE">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="6334125" cy="8449310"/>
             <wp:effectExtent l="0" t="0" r="5715" b="8890"/>
             <wp:docPr id="1" name="Изображение 1" descr="WhatsApp Image 2026-01-19 at 13.16.55"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Изображение 1" descr="WhatsApp Image 2026-01-19 at 13.16.55"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6334125" cy="8449310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...124 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="37548BD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4838C135"/>
+    <w:p w14:paraId="1E15A0D8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Введение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703612C1">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30343BA5">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мелкая моторика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — это точные, координированные движения пальцев и кистей рук. Развитие моторики напрямую связано с формированием речи: чем активнее работают пальцы, тем активнее идёт развитие мозга, отвечающего за речь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9EB02B">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B9D31C">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цель мастер-класса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55139E29">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F88B783">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- показать взаимосвязь моторики и речи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E3BBD7">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C30214C">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- обучить педагогов/родителей эффективным упражнениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0318CF3D">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDB7115">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- дать практический набор игр, которые можно использовать ежедневно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D2898E">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3057DD12">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Почему мелкая моторика влияет на речь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDA91A2">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A7B48D">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Научное обоснование</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC98CD0">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A871F8C">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В коре головного мозга речевые и моторные центры расположены рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0FEA26">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стимуляция пальцев активизирует зоны Брока и Вернике — участки, отвечающие за понимание и воспроизведение речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B400B8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Развитая моторика повышает словарный запас, улучшает звукопроизношение, способствует связной речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30681270">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21557F10">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32423101">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проявления в практике:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2458025D">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D41535">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Дети с хорошей моторикой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507BB8A3">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732C8C57">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- легче осваивают звуки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A730FFF">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6833E409">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- быстрее запоминают слова;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C223A6F">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70910098">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- лучше строят предложения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325797DA">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B13898F">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- успешнее выполняют графические упражнения и подготовку к письму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF13DD0">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECA2913">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAE22C1">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15135F68">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2679127A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Практическая часть мастер-класса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248A1BE9">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CB8467">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...651 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Блок 1. Пальчиковая гимнастика</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0477446D">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B0A47D">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проводится под стихотворный ритм:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2437BBBF">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6247E562">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. «Домик» — соединить пальцы в крышу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A65E9">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. «Замочек» — сцепить пальцы, открывать/закрывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3A492C">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. «Кулачок–ладошка» — меняем положения быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3A9910">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. «Гусеница» — последовательно сгибать пальцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B14A706">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. «Колечко» — поочерёдно соединять большой палец с каждым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473F01B7">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2FC981">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Польза: развитие координации, ритма, подготовка к артикуляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFAB737">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B092571">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B143F2">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Блок 2. Игры с мелкими предметами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8D333A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1C7CA8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Перебор бусин — сортировать по цвету/форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E252B9">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Мозаика и пазлы — развивает планирование и внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7784A883">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Игры с прищепками — укрепляют мышцы пальцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690ACBDD">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Шнуровки — формируют последовательность движений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636AF5C6">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Нитяные дорожки — выкладывание узоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B8293A"/>
+    <w:p w14:paraId="427B9C78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Польза: развитие точности движений → улучшение речевой активности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9D6E0E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...139 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B99628">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Блок 3. Сенсорные игры</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6D00F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Манка/песок/крупа — рисовать пальцами дорожки, буквы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE569E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Тесто/пластилин — раскатывать, лепить, щипать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2100B9D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Сенсорные коробки — находить предметы на ощупь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469F1E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Водные игры — переливать, отжимать губки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F583EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Польза: активизация зон мозга, отвечающих за словообразование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545E6DE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F03C67A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1308 lines deleted...]
-    </w:p>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Блок 4. Рисование и графомоторика</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027EA389">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Рисование ватными палочками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3C4675">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Обводка контуров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C75B01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Штриховка по образцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5DDB26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Рисование по точкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193D818E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Польза: подготовка к письму, развитие зрительно-моторной координации, укрепление артикуляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154072E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D09D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Мини-диагностика для родителей и педагогов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B36ABD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>✔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ребёнок умеет застёгивать пуговицы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A2AE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>✔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Может собрать мелкий пазл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FE3372">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>✔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перелистывает страницы по одной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C658718">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>✔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уверенно держит карандаш?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D360AA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="MS Mincho" w:hAnsi="MS Mincho" w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>✔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лепит детали руками, а не всей ладонью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549F7701">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Если 2–3 ответа «нет» — нужно систематическое развитие моторики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738972F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4CC18E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Рекомендации педагогам и родителям</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA139CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ежедневно уделять 5–7 минут пальчиковой гимнастике. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394E94C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Включать мелкую моторику в любое занятие (математика, речь, ИЗО). Давать ребёнку бытовые навыки: застёгивание, сортировка, перекладывание. Создать дома «коробку моторики»: прищепки, камушки, пуговицы, шнурки, кубики.  Проводить упражнения в игровой форме, без давления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56327AAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388557E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Заключение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F005917">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Развитие мелкой моторики — это простой и эффективный путь к развитию речи. Регулярные, короткие, увлекательные игры помогают ребёнку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDFEA67">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>улучшить звукопроизношение,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDDC965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>расширить словарный запас,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E4A4E6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>развить связную речь, подготовиться к письму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759AC8AA"/>
+    <w:p w14:paraId="5F1D288D"/>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="double" w:color="auto" w:sz="4" w:space="1"/>
         <w:left w:val="double" w:color="auto" w:sz="4" w:space="4"/>
         <w:bottom w:val="double" w:color="auto" w:sz="4" w:space="1"/>
         <w:right w:val="double" w:color="auto" w:sz="4" w:space="4"/>
       </w:pgBorders>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
@@ -2868,211 +1688,139 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic UI">
     <w:panose1 w:val="020B0500000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="2002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...34 lines deleted...]
-  </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="DFD70000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:bordersDoNotSurroundHeader w:val="0"/>
-  <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
-  <w:displayHorizontalDrawingGridEvery w:val="1"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotExpandShiftReturn/>
-[...2 lines deleted...]
-    <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00051320"/>
     <w:rsid w:val="00051320"/>
     <w:rsid w:val="00125579"/>
     <w:rsid w:val="004B0ABE"/>
     <w:rsid w:val="00676409"/>
     <w:rsid w:val="009B12FB"/>
     <w:rsid w:val="00D22B30"/>
-    <w:rsid w:val="3F0D792B"/>
+    <w:rsid w:val="4B75789D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
@@ -3200,179 +1948,117 @@
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
     <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...43 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="4">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="5">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="9"/>
+    <w:link w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="6">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="4"/>
-    <w:link w:val="6"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="4"/>
     <w:semiHidden/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3619,60 +2305,60 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Company>*</Company>
-  <Pages>3</Pages>
+  <Pages>4</Pages>
   <Words>480</Words>
   <Characters>2738</Characters>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3212</CharactersWithSpaces>
   <Application>WPS Office_12.2.0.18607_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>4</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.18607</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>113429E040874695A0ED379537854FF0_12</vt:lpwstr>
+    <vt:lpwstr>F2D1815CBE364CE5BB61A60A8CAD6649_12</vt:lpwstr>
   </property>
 </Properties>
 </file>