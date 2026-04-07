--- v0 (2026-02-12)
+++ v1 (2026-04-07)
@@ -1,4768 +1,6672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00227A53" w:rsidRPr="00227A53" w:rsidRDefault="00227A53" w:rsidP="00227A53">
-[...1 lines deleted...]
-        <w:pStyle w:val="3"/>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                  </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00227A53" w:rsidRDefault="00227A53" w:rsidP="00227A53">
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Консультация для родителей «Делать ли прививки ребенку: за и против»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сегодня многие родители размышляют над вопросом: "Стоит ли делать прививки ребенку?". В обществе развернулась широкая и весьма оживленная дискуссия на эту тему. Отчетливо можно выделить две группы людей, высказывающих совершенно противоположное мнение и отстаивающих его весьма агрессивно, с применением различных аргументов, которые чаще всего являются факторами эмоционального воздействия на аудиторию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Делать ли прививки ребенку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Итак, на сегодняшний день в нашем обществе имеется группа людей, которые считают, что прививки для ребенка есть абсолютное зло, они приносят только вред и никакой пользы - поэтому, соответственно, совершенно не нужно их делать. В противоположность ей существует другая группа, которая доказывает не просто обоснованность прививок, а необходимость обязательно выполнять сроки их постановки соответственно календарю. Как видно, обе эти группы занимают крайние позиции, можно сказать радикальные. Однако очевидна неправота и тех, и других, поскольку всегда есть множество факторов, которые следует учитывать при принятии решения, вследствие чего нельзя найти одно единственное простое решение для сложной проблемы. Безусловно, прививки нужны, поскольку они оберегают детей и взрослых от серьезных эпидемий инфекционных заболеваний, вспышки которых способны погубить от половины до 2/3 всего населения, как это уже было не раз в истории. С другой стороны нельзя унифицировать всех людей, и подходить к ним с одной меркой, поскольку каждый человек индивидуален. Именно из-за наличия большого количества индивидуальных особенностей у каждого ребенка нельзя считать календарь прививок единственно правильной инструкцией, обязательной для исполнения в неизменном виде. Ведь каждая вакцина имеет показания и противопоказания, а также взять под контроль эмоции и руководствоваться только разумом, поскольку сердце здесь плохой советчик. Безусловно, когда родителям скажут, что после прививки ребенок может остаться "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дурачком</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" на всю жизнь, или серьезно заболеть, и приводят некие факты из историй болезни, любой взрослый человек будет впечатлён. Его эмоции будут очень сильными. Как правило, имеет место передергивание и подача информации в максимально негативном ключе, без тщательного выяснения истинных причин произошедшей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>трагедии</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осле</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таких сильных эмоциональных потрясений многие люди подумают: "Действительно, зачем эти прививки, когда от них такие осложнения!". </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такое решение под воздействием сильных сиюминутных эмоций неверно, поскольку никто не гарантирует, что </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>непривитый</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенок не заразится оспой или дифтерией, которые станут для него смертельными.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Другой вопрос, что необходимо учесть все аспекты состояния ребенка и поставить прививку тогда, когда малыш готов ее перенести без осложнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Против. У ребенка есть мощный иммунитет, поэтому здоровые от рождения дети легко смогут вынести любую инфекцию, даже в период эпидемии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">За. Нет таких мощнейших защитных сил у организма, которые позволят ему быть полностью устойчивым к инфекциям, а при условии заболевания успешно ее перенести и выздороветь. Даже у взрослого человека нет таких сил. Классический пример – это грипп, который бывает ежегодно. Причем вы можете быть абсолютно здоровы, но в эпидемию гриппа способны заболеть, да так, что неделю не сможете пошевелиться. Есть люди, которые </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болеют</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> время от времени, а есть и переносящие грипп каждый год. В данном примере речь идет о гриппе - относительно безопасной инфекции, которая, однако, каждый год уносит жизни почти 25 000 человек в России. А подумайте о гораздо более тяжелых и невероятно заразных инфекциях, таких как коклюш, дифтерия, чума, оспа и т. д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Против. Лучше переболеть детскими </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инфекциями</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> будучи ребенком, чем взрослым, когда они переносятся крайне плохо и тяжело. Речь идет о кори, краснухе и свинке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За. Безусловно, дети легче переносят эти инфекции, чем взрослые. Да и прививка от них не гарантирует пожизненного иммунитета, он действителен только 5 лет, после чего необходимо новь проводить вакцинацию. Однако "за" эти </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прививкиговорят</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следующие факторы: возможное бесплодие у инструкции по ее применению. Поэтому следует учитывать все особенности ребенка, и если он имеет какие-то противопоказания к прививке на данный конкретный момент, то необходимо сдвинуть календарь и проводить вакцинацию, соблюдая врачебный принцип "Не навреди". Не произойдет ничего страшного, если ребенок получит необходимые вакцины чуть позже, чем его сверстники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Обычно противники прививок используют целый ряд аргументов, которыми стараются оказать максимально сильное эмоциональное воздействие на слушателя. Поэтому, чтобы разобраться в проблеме, необходимо полностью после свинки; высокая частота развития артритов после краснухи, перенесенной в детстве; риск развития уро</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дств пл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ода при заболевании краснухой беременной женщиной в сроке до 8 недель. Однако после прививки в детстве ее необходимо повторять. Поэтому, при условии плохого самочувствия ребенка или иных факторов, которые говорят за отказ от вакцинации, можно их учесть, и перенести профилактику данных инфекций на более поздний срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Против. Фирмы-производители вакцин для прививок просто хотят заработать </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>побольше</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> денег, поэтому заставляют всех их ставить, несмотря на вред, последствия и осложнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>За. Конечно, фармацевтические концерны не являются строго благотворительными организациями, но они и не должны ими быть. В свое время Луи Пастер придумал вакцину от оспы не для забавы и не потому, что очень хотел заработать денег, а всех остальных сделать умственно отсталыми людьми. Как мы видим, прошло более ста лет, люди перестали умирать от оспы, и умственная отсталость не поразила ни Европу, ни Америку, ни Россию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В России есть опыт отказа от массовой вакцинации – это эпидемия дифтерии, наблюдаемая в 1992 – 1996 годах. В тот период времени вакцины не закупались государством, малышей не прививали – итог плачевный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Против. Есть тысячи примеров, что дети, которым сделали прививки, болеют много и часто, а </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>непривитые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – нет. В принципе, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>непривитый</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенок намного легче переносит все болячки. Многие родители заметили это в своих семьях – первый ребенок с прививками болел постоянно, а второй никаких вакцин – и ничего, максимум пару раз кашлянет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В самом деле, причина не в прививках, но думать об этом не хочется. Поэтому, прежде чем делать вывод "есть прививки – болеет, нет прививок – не болеет", подумайте и проанализируйте все факторы. Ведь не стоит забывать и об индивидуальных особенностях ребенка. Например, бывают и близнецы совершенно разными, один – слабый и болезненный, а второй – сильный и здоровый. Причем живут и развиваются они в совершенно одинаковых условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Обязательно ли делать прививки детям?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На сегодняшний день в России родители могут отказаться прививать своих детей. Вакцинация не является обязательной. Но многие детские учреждения, например, сады и школы, отказываются принимать </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>невакцинированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> малышей. Родители часто говорят: "А чего вам бояться? Ваши дети с прививками, поэтому если мой ребенок заболеет - все равно никого не заразит!". Это, конечно, верно. Но не стоит быть такими самонадеянными, не зная эпидемиологии. Когда в популяции людей существует невосприимчивость к какому-либо заболеванию, вызванная прививками, то возбудитель данной инфекции не исчезает - он просто переходит на другие схожие виды. Такое произошло с вирусом оспы, которая теперь циркулирует в популяции обезьян. Микроорганизм в такой ситуации может </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мутировать</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, после чего люди вновь станут к нему частично восприимчивыми. В первую очередь заразятся </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>непривитые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> люди, а затем те, у кого иммунитет ослаб, или они по каким-то причинам оказались восприимчивы к данному изменившемуся микробу, несмотря на вакцинацию. Поэтому небольшой процент </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>непривитых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> людей может оказать "медвежью услугу" всем остальным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нужно ли делать прививки детям?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:pStyle w:val="c2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="c0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ответ на этот вопрос зависит от взглядов родителей, желания людей думать и, прежде всего, готовности принимать на себя ответственность за свои решения. В целом, это личное дело каждого человека – делать прививку или нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC42BB" w:rsidRDefault="00A74AA2">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC42BB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2156460" cy="3044825"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="11" name="Рисунок 11" descr="https://avatars.mds.yandex.net/i?id=f63aae3d67329b78ec41bdaee5f1e00fd5a3abee-9181196-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11" descr="https://avatars.mds.yandex.net/i?id=f63aae3d67329b78ec41bdaee5f1e00fd5a3abee-9181196-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2156460" cy="3044825"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00A74AA2">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2589272" cy="3666226"/>
+            <wp:effectExtent l="19050" t="0" r="1528" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="https://avatars.mds.yandex.net/i?id=77923d384b206926e19e58b7407658f21ba44081-4591612-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="https://avatars.mds.yandex.net/i?id=77923d384b206926e19e58b7407658f21ba44081-4591612-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2592175" cy="3670337"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2551657" cy="3646853"/>
+            <wp:effectExtent l="19050" t="0" r="1043" b="0"/>
+            <wp:docPr id="5" name="Рисунок 5" descr="https://avatars.mds.yandex.net/i?id=29ac7838b49d7264af40bc95667d8f49d5fd65cd-4272115-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="https://avatars.mds.yandex.net/i?id=29ac7838b49d7264af40bc95667d8f49d5fd65cd-4272115-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2551406" cy="3646494"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="0090148D">
+        <w:pict>
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="" style="width:23.75pt;height:23.75pt"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00A74AA2">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6556209" cy="9211354"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Рисунок 4" descr="https://avatars.mds.yandex.net/i?id=d9b9ec7bf4e5862fcdd919024efcbed060a3616f-5234615-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4" descr="https://avatars.mds.yandex.net/i?id=d9b9ec7bf4e5862fcdd919024efcbed060a3616f-5234615-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6556209" cy="9211354"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Вакцинация детям необходима</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, но решение о необходимости прививок принимается родителями. В России прививки, входящие в календарь профилактических прививок, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рекомендованы, но не обязательны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Однако проведение некоторых прививок может быть условием для допуска к учёбе, работе или участию в определённых мероприятиях. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.gulliver.ru/blog/nuzhno-li-privivat-rebenka-vaktsinatsiya-plyusy-i-minusy/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gulliver.ru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0090148D">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>med-vedik.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0090148D">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>profilaktica.ru</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вокруг вакцинации есть споры: родителей тревожат возможные побочные эффекты, качество вакцин и право на свободный выбор. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://fomin-clinic.ru/blog/nuzhno-li-delat-privivki/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>fomin-clinic.ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Защита от опасных инфекционных заболеваний</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и их осложнений. Вакцинация помогает предотвратить смертельные случаи и тяжёлые исходы инфекции, особенно от болезней, от которых нет эффективного лекарства (полиомиелит, столбняк, бешенство). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.gulliver.ru/blog/nuzhno-li-privivat-rebenka-vaktsinatsiya-plyusy-i-minusy/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gulliver.ru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0090148D">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>gormed.su</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0090148D">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>forma.eapteka.ru</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Формирование коллективного иммунитета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — это предотвращает распространение инфекций в обществе. Например, массовая вакцинация защищает ослабленных и больных детей, которым противопоказана вакцинация, или новорождённых, которые ещё не успели привиться. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.gulliver.ru/blog/nuzhno-li-privivat-rebenka-vaktsinatsiya-plyusy-i-minusy/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gulliver.ru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0090148D">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Huggies.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0090148D">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>forma.eapteka.ru</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Снижение заболеваемости</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — коллективный иммунитет тормозит распространение вирусов и бактерий, снижая вероятность эпидемий. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://Medgorod-clinic.ru/stati/privivki---za--i--protiv-/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Medgorod-clinic.ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Против</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Возможные побочные эффекты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — большинство вакцин переносятся легко (небольшая температура, слабость, локальная боль и покраснение в месте укола), но существуют редкие осложнения: аллергические реакции, анафилактический шок, обострение хронических болезней. По статистике, серьёзные реакции встречаются крайне редко — от 1 до нескольких случаев на миллион доз, в зависимости от типа прививки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Отсутствие 100% гарантии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — ни одна медицинская процедура не даёт абсолютной защиты. Однако статистически риск существенно снижается, а течение болезни, если она всё же возникнет, обычно проходит в более лёгкой форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://Medgorod-clinic.ru/stati/privivki---za--i--protiv-/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Medgorod-clinic.ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRPr="0090148D" w:rsidRDefault="0090148D" w:rsidP="0090148D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: отказаться от вакцинации стоит только по медицинским показаниям, подтверждённым врачом. Самостоятельный отказ на основе слухов или недостоверной информации может привести к серьёзным последствиям. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090148D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://fomin-clinic.ru/blog/nuzhno-li-delat-privivki/" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>fomin-clinic.ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090148D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRDefault="00CC42BB">
+      <w:r w:rsidRPr="00CC42BB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4738099" cy="6771736"/>
+            <wp:effectExtent l="19050" t="0" r="5351" b="0"/>
+            <wp:docPr id="7" name="Рисунок 5" descr="https://avatars.mds.yandex.net/i?id=29ac7838b49d7264af40bc95667d8f49d5fd65cd-4272115-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="https://avatars.mds.yandex.net/i?id=29ac7838b49d7264af40bc95667d8f49d5fd65cd-4272115-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4742847" cy="6778521"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74AA2">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4794490" cy="6769606"/>
+            <wp:effectExtent l="19050" t="0" r="6110" b="0"/>
+            <wp:docPr id="8" name="Рисунок 8" descr="https://avatars.mds.yandex.net/i?id=451d98e2d132e9a4a55489f64980b21e0ffd6a95-5229243-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8" descr="https://avatars.mds.yandex.net/i?id=451d98e2d132e9a4a55489f64980b21e0ffd6a95-5229243-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4811180" cy="6793171"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="009C1FFC">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="00947149" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="571" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="11"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="54"/>
+          <w:szCs w:val="54"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:t>«</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:pict>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:23.75pt;height:23.75pt"/>
+        </w:pict>
       </w:r>
       <w:r>
-        <w:rPr>
-[...384 lines deleted...]
-        <w:t xml:space="preserve">Бала дүниеге </w:t>
+        <w:pict>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:23.75pt;height:23.75pt"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="11"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="54"/>
+          <w:szCs w:val="54"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1FFC" w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="11"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="54"/>
+          <w:szCs w:val="54"/>
+        </w:rPr>
+        <w:t>ужно ли делать прививки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="00947149" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947149">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:23.75pt;height:23.75pt"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Прививки, особенно детские, — одна из важнейших тем в современной медицине и здравоохранении. С одной стороны, они защищают детей от опасных инфекционных заболеваний, спасают жизни и предотвращают эпидемии. С другой — вокруг </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="009C1FFC">
+          <w:rPr>
+            <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="5"/>
+            <w:sz w:val="25"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>вакцинации</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уже </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>много лет не утихают</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> споры: родителей тревожат возможные побочные эффекты, качество вакцин и право на свободный выбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>В этой статьей мы не будем подталкивать вас к определенному решению, а достоверно расскажем важную информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Почему возникает вопрос о вакцинации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Многие родители встают перед выбором: делать ребенку прививки или нет. Чтобы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>принять решение человеку нужна</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>В России существует такой документ, как Национальный календарь профилактических прививок, который определяет, от каких инфекций за счет государства могут быть привиты его граждане: дети и взрослые. Это не список обязательных прививок, это список инфекций, от которых государство считает настолько важным защитить своих жителей, что готово оплатить эту защиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Давайте рассмотрим его сокращенную версию — для детей.​</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10841" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3257"/>
+        <w:gridCol w:w="7584"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Возраст детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование прививки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новорожденные </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>в первые</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 часа жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Первая вакцинация против вирусного гепатита</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Новорожденные на 3-7 день жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вакцинация против туберкулеза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторая вакцинация против вирусного гепатита</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 месяца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Третья вакцинация против вирусного гепатита</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (группы риска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3 месяца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Первая вакцинация против дифтерии, коклюша, столбняка, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">полиомиелита, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>гемофильной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> инфекции типа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,5 месяца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторая вакцинация против дифтерии, коклюша, столбняка,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>гемофильной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> инфекции типа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, пневмококковой инфекции, полиомиелита</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Третья вакцинация против дифтерии, коклюша, столбняка, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>вирусного гепатита</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  полиомиелита, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>гемофильной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> инфекции </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">типа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вакцинация против кори, краснухи, эпидемического паротита, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>четвертая вакцинация против вирусного гепатита</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (группы </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>риска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ревакцинация против пневмококковой инфекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Первая ревакцинация против дифтерии, коклюша, столбняка, полиомиелита, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>гемофильной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> инфекции типа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>20 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вторая ревакцинация против полиомиелита</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 6 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ревакцинация против кори, краснухи, эпидемического паротита, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="0090148D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>третья ревакцинация против полиомиелита</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 6-7 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0090148D" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вторая ревакцинация против дифтерии, столбняка, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ревакцинация против туберкулеза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidTr="009C1FFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 14 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Третья ревакцинация против дифтерии, столбняка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Помимо споров о том, нужны ли вообще детям вакцины, есть и другой частый вопрос: какие лучше – иностранные </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="009C1FFC">
+          <w:rPr>
+            <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="5"/>
+            <w:sz w:val="25"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>вакцины</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t> или отечественные? И те и другие препараты проходят одинаковые этапы проверки безопасности и эффективности. Основные различия заключаются в технологии производства, цене и доступности, но обе группы препаратов могут быть качественными и эффективными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Аргументы ЗА вакцинацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По данным ВОЗ, за последние 50 лет иммунизация спасла 154 миллионов жизней – это шесть жизней каждую минуту каждого года. Большинство из них — 101 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00227A53">
-[...46 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00227A53">
-[...143 lines deleted...]
-        <w:t>р</w:t>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>млн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00227A53">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — приходится на малышей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Наибольший вклад в снижение младенческой смертности внесла вакцинация против кори — на ее долю приходится 60% спасенных жизней. Вакцины от 14 заболеваний, включая дифтерию, гепатит B, туберкулёз, полиомиелит, столбняк, коклюш, менингит A и другие, позволили сократить детскую смертность на 40%. Кроме того, благодаря прививкам от полиомиелита более 20 миллионов человек во всём мире избежали паралича и могут ходить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Вакцины играют ключевую роль в формировании коллективного иммунитета — когда достаточное количество людей получает прививки, распространение инфекции замедляется или вовсе прекращается, ведь инфекции становится гораздо сложнее находить новую жертву. Это защищает не только привитых, но и тех, кто по медицинским причинам не может быть вакцинирован — например, младенцев, которые еще не достигли возраста вакцинации, или людей с ослабленным иммунитетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Кроме того, вакцинация значительно снижает летальность и риск тяжелых осложнений. Даже если привитый человек всё же заболевает, болезнь, как правило, протекает легче и с меньшей вероятностью приведёт к госпитализации или инвалидности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Есть примеры, когда благодаря прививкам болезни были полностью побеждены. Самый известный случай — это натуральная оспа, искорененная во всем мире к 1980 году. В некоторых регионах также полностью остановлена передача полиомиелита, и мир стоит на пороге его окончательной ликвидации: два из трех диких вируса уже не циркулируют на нашей планете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Аргументы ПРОТИВ вакцинации — честно о рисках</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Основные аргументы, которые выдвигаются против вакцинации сводятся к отрицанию необходимости вакцинации и вере в то, что иммунитет может сам </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>со всем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> справиться, а также к страху побочных эффектов, точнее осложнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Побочные эффекты на прививки действительно </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>бывают</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>.Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чаще всего, если они и проявляются, то это легкие реакции (повышение температуры, боль в месте укола, недомогание, головная боль, потеря аппетита). Более серьезные реакции (осложнения) тоже бывают, например анафилактическая реакция или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>вакциноассоциированный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полиомиелит. Но даже если сравнить частоту анафилаксии на ибупрофен (1:10 000) и на прививки (1: 1 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) станет понятно, что мы к вакцинации не очень справедливы. Как правило, легкие побочные эффекты встречаются не более чем у 10% </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>привитых</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>, а что-то серьезное — это единичные случаи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Во-вторых, существуют индивидуальные медицинские противопоказания: например, анафилаксия на компоненты препарата, иммунодефициты (для живых вакцин) или острые заболевания. В таких случаях прививку могут отложить или отменить вовсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Еще один момент в вопросах безопасности, который волнует многих — нарушения в процессе хранения и введения вакцины. Нарушение температурного режима, просроченные препараты — не сделают вакцинацию опасной, но прививки могут оказаться менее эффективными или вовсе не сработать, и не защитить человека в критический момент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Ошибки медперсонала могут снизить и эффективность прививки или увеличить риск побочных эффектов. Уделяя достаточно внимания обучению сотрудников риск таких событий можно свести к нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Что касается отрицания необходимости вакцинации и веры в то, что иммунитет способен побороть любую болезнь, тут хорошим аргументом будет история, в том числе новейшая, а также понимание механизмов и путей передачи инфекций. К сожалению, возможности гигиены, санитарии, повышения качества жизни — большие, но не безграничные. Поэтому и в современном мире встречаются и заболевания, и тяжелое течение, и даже смерти от инфекций, которые можно предотвратить при помощи вакцинации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="D6006D"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Самые новые вакцины: от ветряной оспы, ВПЧ, гепатита</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="D6006D"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="D6006D"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>, краснухи — все они появились сравнительно недавно, но за свою короткую историю успели существенно повлиять на заболеваемость, что является отличным доказательством эффективности вакцинации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вакцина от краснухи начала применяться в России только в конце 90-х годов, в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>нацкалендарь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вошла в 2001 году и буквально за несколько лет страна достигла полной элиминации краснухи по итогам 2015–2017 годов. К сожалению, мы рискуем потерять этот статус из-за того, что все больше людей отказываются от прививок и вирус снова поднимает голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По-настоящему отказаться от вакцинации стоит только по медицинским показаниям, подтвержденным врачом. Самостоятельный отказ на основе слухов или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">недостоверной информации может привести к серьезным </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>последствиям</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как для самого человека, так и для окружающих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090148D" w:rsidRDefault="0090148D" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Как понять, подходит ли прививка вашему ребенку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Чтобы понять, подходит ли вакцина, нужно проконсультироваться с врачом. Он осмотрит малыша, оценит общее состояние, расспросит родителей о его здоровье. Этого достаточно, чтобы выявить противопоказания к вакцинации. Вопреки распространенному мнению анализы и обследования для этого не нужны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Также следует помнить, что наличие противопоказания не означает, что прививку делать опасно. В большинстве случаев прививки откладывают, если врач подозревает, что она может не сработать в полную силу, либо если есть риск, что какое-то имеющееся у ребенка на момент осмотр состояние может усугубиться, и родители решат, что виной тому прививка. Если есть возможность безопасно отложить прививку в такой ситуации, то врач даст </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>медотвод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Абсолютных противопоказаний к вакцинации как таковой на всю жизнь от всех вакцин не существует. Все вакцины разные. Даже если есть постоянное противопоказание для применения какой-то конкретной вакцины или группы вакцин, например ребенка с тяжелым комбинированным иммунодефицитом не будут прививать живыми вакцинами, остальные прививки ему будут не противопоказаны, а возможно даже необходимы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Если вакцинация откладывается, важно соблюдать другие меры защиты: избегать контакта с больными, а при возможности — вакцинировать окружающих, чтобы снизить риск заражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Ответы врачей: кому доверять и что спрашивать</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Когда вы приходите на процедуру, можете задать несколько ключевых вопросов и получить всю нужную информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Какая вакцина будет использоваться? (название, производитель, страна).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Какие возможные реакции или побочные эффекты? Что считается нормой, а что поводом обратиться за помощью? В какие сроки ожидать реакции? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>ЧТо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> делать, если они возникнут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Есть ли противопоказания к этой вакцине у моего ребёнка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Какая это по счету доза? Нужно ли делать ревакцинацию и когда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Что можно и нельзя делать после прививки? На самом деле после прививки можно все. Вакцинация не должна нарушать привычный уклад жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Также вы можете запросить документы и инструкции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Информированное согласие на вакцинацию — его должны предложить подписать до прививки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Инструкция к вакцине (вкладыш) — вы можете попросить её и ознакомиться с составом, производителем, схемой применения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Запись в карте ребёнка и сертификате о прививках — убедитесь, что туда внесли данные о вакцине (название, серия, дата, подпись врача).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Памятка о </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>поствакцинальном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уходе, если есть — в некоторых клиниках их выдают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Что делать после прививки — и когда нужно волноваться</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">После вакцинации может быть небольшое повышение температуры (до 38–38,5 °C), покраснение или уплотнение в месте укола, слабость, сонливость, снижение аппетита — обычно все проходит за 1–3 дня. Срок этих реакций для неживых вакцин — первый-второй день после введения вакцины. Для живых вакцин реакции возникают с отсрочкой, поэтому если на следующий день после вакцины от кори у вашего ребенка поднялась температура, то причину нужно искать не в прививке. А вот если недомогание появилось на следующий день после </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Пентаксима</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>, то вполне вероятно, что это именно реакция на вакцину. Хотя другие причины тоже отметать не стоит, наблюдая за симптомами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если температура выше 39 °C и не сбивается, появилась </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>петехиальная</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыпь (как небольшие кровоподтеки), сильный отек, судороги, одышка, а ребёнок стал вялым, не реагирует, или наоборот, чрезмерно возбужден, лучше обратиться к врачу. Не обязательно эти симптомы связаны с введенной вакциной, но эти состояния требуют неотложной помощи и выявления причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>После прививки можно гулять, если ребенок чувствует себя хорошо, купаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Прививки — это обязательно или добровольно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Вакцинация в России добровольная и проводится только при наличии информированного согласия человека или законного представителя ребенка. Это правило закреплено в Федеральном законе № 157-ФЗ «Об иммунопрофилактике инфекционных болезней».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Но есть исключения: при угрозе распространения опасных инфекций органы санитарного надзора могут вводить обязательную вакцинацию по эпидемическим показаниям в отдельных регионах или для определенных категорий граждан. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Непривитые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> могут отстраняться от посещения детских садов, школ, ВУЗов, работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еще одно исключение — медицинские работники. Им для допуска к работе вакцинация является обязательной. Еще ряд профессий, связанных с инфекционным, риском, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>сопряжены</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с обязательной вакцинацией. С перечнем можно ознакомиться в 825 постановлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наличие прививок не является обязательным условием для зачисления в детский сад или школу, но может повлиять на допуск в период вспышек инфекций — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>непривитого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка могут временно не пускать в учреждение, как уже было сказано </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">выше. К тому же есть определенные правила по разобщению детей, которым сделана прививка от полиомиелита (ОПВ) и детей, которые не привиты от этой инфекции. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>НЕпривитых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> детей могут переводить в другую группу или отстранять от обучения, если подходящей группы, где </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>нет недавно привитых ОПВ нет</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Официально отказаться от вакцинации можно, написав письменный отказ (информированное добровольное несогласие). Это тот же бланк, что и добровольное информированное согласие на профилактические прививки, только нужно заполнить другие строки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Вопросы и ответы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="0" w:line="380" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Что будет, если не делать прививки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="0" w:line="380" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Можно ли сделать только часть прививок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:after="0" w:line="380" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Чем отличается АКДС от импортного аналога?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="380" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Прививки в частной клинике — лучше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="399" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Выводы — как принять взвешенное решение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF4EE"/>
+        <w:spacing w:line="293" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:color w:val="212223"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Вопрос детских прививок всегда вызывает много споров, страхов и сомнений, но за каждой вакциной — годы исследований, миллионы спасённых жизней и защита от тяжёлых болезней. При этом важно помнить: вакцинация — это не догма, а часть разумного подхода к здоровью. Главное — не поддаваться панике, не гнаться за модой или слухами, а опираться на здравый смысл, проверенную информацию и рекомендации врача, который знает особенности именно вашего ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1FFC" w:rsidRPr="009C1FFC" w:rsidRDefault="009C1FFC" w:rsidP="009C1FFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F8198B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4811742" cy="6408972"/>
+            <wp:effectExtent l="19050" t="0" r="7908" b="0"/>
+            <wp:docPr id="13" name="Рисунок 13" descr="https://avatars.mds.yandex.net/i?id=ad94c4aed4e3a0cac22907486b97f3e385191961-5716853-images-thumbs&amp;n=13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13" descr="https://avatars.mds.yandex.net/i?id=ad94c4aed4e3a0cac22907486b97f3e385191961-5716853-images-thumbs&amp;n=13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4815527" cy="6414014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3813175" cy="3657600"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="31" name="Рисунок 31" descr="http://dou15-sadik.ru/php/026.files/image001.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 31" descr="http://dou15-sadik.ru/php/026.files/image001.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3813175" cy="3657600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRPr="00F8198B" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Консультация для родителей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRPr="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>"Прививка и здоровье вашего малыша"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRPr="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRPr="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Подготовила: медицинская сестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мукашева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.М.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRPr="00F8198B" w:rsidRDefault="00F22886" w:rsidP="00F22886">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Караганда</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRPr="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F22886" w:rsidRDefault="00F22886">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:pStyle w:val="c8"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="773A23"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>«Что нужно знать родителям о прививках!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00947149" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947149">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1028" style="width:0;height:.7pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#666" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Консультация для родителей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>"Прививка и здоровье вашего малыша"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Вашего малыша направляют на очередную прививку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Вас мучают вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Как малыш перенесет эту процедуру?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Не опасны ли прививки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Да и вообще, для чего нужны прививки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· От чего можно прививаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Постараемся ответить на ваши вопросы в данной консультации, используя рекомендации медицинских работников. Прививки делают исключительно от инфекционных болезней, причем самых тяжелых, опасных, способных вызвать тяжелые осложнения, а также от тех болезней, которыми заболевает одновременно множество людей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· исключительно детские болезни: коклюш, дифтерия, краснуха, корь, свинка, полиомиелит и др.;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>всевозрастные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>» инфекции: туберкулез, вирусный гепатит, столбняк, грипп; · болезни региона: клещевой энцефалит;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· болезни экзотических стран (для туристов): вирусный гепатит</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и др.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Цель вакцинации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Формирование иммунитета (невосприимчивости) к болезни при введении в организм ослабленного или убитого микроба-возбудителя. В результате вырабатываются особые вещества (антитела) и клетки, способные нейтрализовать настоящего возбудителя при заражении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Если бы не было прививок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>· Корь: вероятность смертельного исхода: 1 случай из 100, инвалидность: 5 случаев из 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Коклюш: высокий риск воспаления головного мозга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Полиомиелит: высокий риск паралича и инвалидности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Туберкулез: длительное лечение, тяжелые осложнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Паротит (свинка): развитие бесплодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Краснуха: рождение ребенка-инвалида.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Гепатит: высокий риск тяжелого поражения печени, рака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Грипп: Тяжелые осложнения со стороны сердца, головного мозга, легких, особенно у пожилых людей, маленьких детей и людей с хроническими заболеваниями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Ваши права</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Все обязательные прививки, входящие в национальный календарь профилактических прививок проводятся бесплатно. Закон об Иммунопрофилактике предоставляет право родителям самим решать, где ставить прививку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каждый гражданин или его законный представитель (родители) имеют право на получение от медицинских работников полной и объективной информации о необходимости профилактических прививок, последствий отказа от них, возможности </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>поствакцинальных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осложнений. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Противопоказания к прививкам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Вакцина не вводится второй раз, если после предыдущего введения у ребенка была температура выше 40 градусов, отек в месте инъекции или другая необычная реакция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· «Живые» вакцины (корь, краснуха, полиомиелит.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Паротит, туберкулез) не вводятся при иммунодефицитах (встречается у 1 ребенка из миллиона).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Вакцину против туберкулеза не вводят детям с весом менее 2000 граммов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· При прогрессирующих неврологических заболеваниях (с судорогами) не вводится вакцина коклюша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· Вакцинация не проводится во время острых и хронических заболеваний (прививка откладывается до выздоровления).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">· Корь и паротит не ставятся при аллергии к яичному белку и к антибиотикам из группы </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00227A53">
-[...3 lines deleted...]
-        <w:t>екпе</w:t>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>аминогликозидов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00227A53">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Альтернатива прививкам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Инфекции нельзя предупредить, просто укрепляя организм закаливанием, витаминами и т.п. Пример некоторых не привитых не заболевших детей, ничего не доказывает. Просто они не встретились с источниками инфекции. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Количество прививок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ученые однозначно доказали, что иммунная система ребенка может противостоять одновременно многим инфекциям. Благодаря этому возможно создание комбинированных вакцин (коклюш + столбняк + дифтерия или корь + краснуха + паротит). Применение таких вакцин позволяет сократить количество уколов. Кроме того, благодаря </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>современным технологиям и очистке, современные вакцины содержат меньше вредных веществ. Это значительно снижает риск побочных реакций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Осложнения после прививки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Настоящие осложнения встречаются крайне редко. Обычно речь идет о реакции на прививк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>у-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> покраснение и зуд кожи в месте инъекции и небольшом кратковременном повышении температуры тела. Последствий для здоровья эти реакции не имеют. Подавляющее число серьезных заболеваний представляют собой «обычные» болезни, совпавшие по времени с вакцинацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Подготовка к прививке</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Для проведения прививки никаких обследований не требуется, кроме осмотра врачом и измерения температуры (для исключения острого заболевания). Накануне прививки не следует менять ни режим дня, ни питание. При наличии аллергии можно рекомендовать не давать менее чем за неделю новые виды продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Сообщите врачу перед прививкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">· о наличии в семье больных с </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00227A53">
-[...3 lines deleted...]
-        <w:t>салынады</w:t>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>иммуннодефицитным</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00227A53">
-[...3865 lines deleted...]
-    <w:sectPr w:rsidR="004A56A9" w:rsidRPr="00227A53" w:rsidSect="00227A53">
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> состоянием,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· об аллергических реакциях,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>· о введении ранее иммуноглобулинов, плазмы или крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8198B" w:rsidRPr="00F8198B" w:rsidRDefault="00F8198B" w:rsidP="00F8198B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8B4513"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Родители! Помните, что жизнь ребенка зависит от вашего выбора! Защитите ребенка – сделайте прививку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC6AB2" w:rsidRDefault="00EC6AB2"/>
+    <w:sectPr w:rsidR="00EC6AB2" w:rsidSect="0090148D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1191" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="dotDash" w:sz="4" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="dotDash" w:sz="4" w:space="24" w:color="auto"/>
+        <w:top w:val="dashDotStroked" w:sz="24" w:space="24" w:color="auto"/>
+        <w:left w:val="dashDotStroked" w:sz="24" w:space="24" w:color="auto"/>
+        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="24" w:color="auto"/>
+        <w:right w:val="dashDotStroked" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4771,59 +6675,81 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="inherit">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="181A3FF4"/>
+    <w:nsid w:val="05EF6129"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="51AC90D2"/>
+    <w:tmpl w:val="5C78F3FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4926,53 +6852,166 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39EE2166"/>
+    <w:nsid w:val="50C31E0A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EE32ADD4"/>
+    <w:tmpl w:val="159EAA2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="588109DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E92E342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5074,54 +7113,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="408E4C2C"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="5F615A6D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7E003630"/>
+    <w:tmpl w:val="F7646CB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5223,54 +7262,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FA22DEA"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="63A90CEA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6B4CB286"/>
+    <w:tmpl w:val="5E98547A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5372,121 +7411,437 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="72AD2D3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B838C698"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="7BFF3FDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0984584C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="89"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:useFELayout/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00227A53"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BD1B5F"/>
+    <w:rsidRoot w:val="009C1FFC"/>
+    <w:rsid w:val="00177231"/>
+    <w:rsid w:val="003C5D28"/>
+    <w:rsid w:val="0090148D"/>
+    <w:rsid w:val="0091102B"/>
+    <w:rsid w:val="00947149"/>
+    <w:rsid w:val="009C1FFC"/>
+    <w:rsid w:val="00A74AA2"/>
+    <w:rsid w:val="00CC42BB"/>
+    <w:rsid w:val="00EC6AB2"/>
+    <w:rsid w:val="00F22886"/>
+    <w:rsid w:val="00F8198B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1030"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -5588,270 +7943,2465 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004A56A9"/>
+    <w:rsid w:val="0091102B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00227A53"/>
+    <w:rsid w:val="009C1FFC"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1FFC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00227A53"/>
+    <w:rsid w:val="009C1FFC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090148D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="c2">
+    <w:name w:val="c2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="009C1FFC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c0">
+    <w:name w:val="c0"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="009C1FFC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C1FFC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C1FFC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00227A53"/>
+    <w:rsid w:val="009C1FFC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00227A53"/>
+    <w:rsid w:val="009C1FFC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
-    <w:name w:val="Emphasis"/>
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00227A53"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C1FFC"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="Заголовок 1 Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="constructorcolor">
+    <w:name w:val="constructorcolor"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
+    <w:rsid w:val="009C1FFC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F8198B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F8198B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="c8">
+    <w:name w:val="c8"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00F8198B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c9">
+    <w:name w:val="c9"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00F8198B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="c3">
+    <w:name w:val="c3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00F8198B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c5">
+    <w:name w:val="c5"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00F8198B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00227A53"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090148D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00227A53"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0090148D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="organictitlecontentspan">
+    <w:name w:val="organictitlecontentspan"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0090148D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="path-separator">
+    <w:name w:val="path-separator"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0090148D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="organictextcontentspan">
+    <w:name w:val="organictextcontentspan"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0090148D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a11yhidden">
+    <w:name w:val="a11yhidden"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0090148D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="advlabel-text">
+    <w:name w:val="advlabel-text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0090148D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="146481126">
+    <w:div w:id="1348673865">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1162162153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="256332194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1676225091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1579246766">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="508830879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="902907153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="663168103">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="616645571">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1148939714">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="872034082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="868646455">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="397942187">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1221552436">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="422187271">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1239363641">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1419326446">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="172497734">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="855920314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="584416019">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="284578456">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1685788387">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1875655306">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1246572273">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1279796378">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1505902277">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1746536975">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1756824944">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="667095684">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1143620688">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="856115614">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1540169799">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="980232754">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1341007113">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1308165523">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="431974442">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1658725139">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1534145672">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="863633567">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="456069734">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1434519800">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="980186419">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1797214148">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="560823252">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1187518263">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="853610175">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="745420451">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="81265056">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1150709691">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1116481929">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1363943987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2019111137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1332566917">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1562522643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="747045827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="804272984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1953659720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1177039885">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="125896664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="151677522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="68577281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="844855406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1589464588">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1005942926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1498307579">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="500581056">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1848053782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="256255367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="605818554">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1760442906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="241112881">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="521624649">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1197692382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1419252647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1002660469">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1551529378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1461220725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="4481170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="229001420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="429009703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1464883650">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="463276762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1803766525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1441989607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1000156813">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="135612470">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="50080794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="717048015">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1302536615">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1153793984">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="407463211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1505781810">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2124030974">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1466193223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="466319120">
+    <w:div w:id="2034183421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="78870775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1626623058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1903440973">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1099762271">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="48724242">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="370303722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2128427913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1353265644">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="979963381">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="526019388">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1927570406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1613319138">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1125663825">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="911961342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1028680586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="27413798">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1238859186">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1840844864">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="708837946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1777098928">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1810630384">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="686449832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1036657287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="106387858">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2022001671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1984655635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="320545627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="507057830">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1570965338">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="128282686">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1422869979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="171578679">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1623462745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="332993767">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="480923561">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="635331448">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="410202833">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1611472048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="191303525">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="50077351">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="239798332">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="2123471">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1830824826">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="462234249">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="1812477510">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="144781615">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="810824507">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="749231670">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="418260699">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1091967699">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1141070926">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="967011130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="679"/>
+              <w:marBottom w:val="679"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1885368169">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1046103023">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1897155175">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="979069922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1165821592">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1101998231">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1522933270">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1605457188">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2136636319">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="567611632">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="1459102932">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="737822777">
-[...25 lines deleted...]
-    <w:div w:id="826559110">
+    <w:div w:id="2109884406">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.Huggies.ru/library/uhod-za-mladentsem/zdorovie-malysha/vsya-pravda-o-privivkakh-detyam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forma.eapteka.ru/articles/cto-nuzno-znat-o-detskoj-vakcinacii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fomin-clinic.ru/blog/vaktsiny/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fomin-clinic.ru/blog/vaktsiny/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gormed.su/pediatriya/vakcinaciya-detyam/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profilaktica.ru/kzr/stati/stati-po-vozrastu/7-9-mesyatsev/argumenty-za-i-protiv-privivok/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.med-vedik.ru/encyclopedia/detskaya-vaktsinatsiya-za-i-protiv/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forma.eapteka.ru/articles/cto-nuzno-znat-o-detskoj-vakcinacii" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6097,52 +10647,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3830</Characters>
+  <Pages>19</Pages>
+  <Words>4434</Words>
+  <Characters>25279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>210</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4493</CharactersWithSpaces>
+  <CharactersWithSpaces>29654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>