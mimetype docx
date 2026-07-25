--- v0 (2025-11-27)
+++ v1 (2026-07-25)
@@ -1,4012 +1,4892 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="06BF151F" w14:textId="77777777" w:rsidR="00D14476" w:rsidRPr="00D14476" w:rsidRDefault="00D14476" w:rsidP="00D14476">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="2CFA8B5B" w14:textId="77777777" w:rsidR="00943EA1" w:rsidRDefault="00943EA1" w:rsidP="00D70C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C413E15" w14:textId="1AEDB9B8" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="00D70C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммунальное Государственное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D14476">
+        <w:t>Учреждение «Д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ворец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школьников</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қарағанды облысы білім басқармасының  </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» отдела образования города Караганды управления образования Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB14ACF" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="00D70C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5795C02A" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D14476">
+      <w:r w:rsidRPr="005A76F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Местонахождение(адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>): 1000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қарағанды қаласы білім бөлімінің </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Карагандинская область, город Караганда, район имени </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әлихана Бөкейхана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методическая, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стр.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F9E878" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>телефон: 8(7212) 21-52-99, +7(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>705)301-93-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B504155" w14:textId="3B347F95" w:rsidR="00D519C4" w:rsidRDefault="005A76F1" w:rsidP="00D70C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4629F2E0" w14:textId="52834227" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="00D70C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Должность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108DBF1E" w14:textId="77777777" w:rsidR="00821FC0" w:rsidRDefault="00821FC0" w:rsidP="00D70C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6D7EB3" w14:textId="486AC1B5" w:rsidR="000B5808" w:rsidRDefault="0081660F" w:rsidP="00B43B7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk206495161"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПЕДАГОГ-ПСИХОЛОГ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB44BC" w:rsidRPr="00FB44BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1 ст.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB44BC" w:rsidRPr="00FB44BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4296243B" w14:textId="77777777" w:rsidR="00B43B7F" w:rsidRDefault="00B43B7F" w:rsidP="00B43B7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F55350" w14:textId="30E74DF2" w:rsidR="00B43B7F" w:rsidRDefault="000B5808" w:rsidP="00B43B7F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A5FE41" w14:textId="77777777" w:rsidR="00D519C4" w:rsidRPr="000B5808" w:rsidRDefault="00D519C4" w:rsidP="00B43B7F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09ADE541" w14:textId="4D5078C8" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>осуществляет деятельность, направленную на обеспечение и нормализацию психологического благополучия обучающихся и воспитанников, развитие у них способности к социально-психологической адаптации в трудных жизненных ситуациях, в том числе связанных с девиантным поведением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F40AC0D" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      оказывает помощь обучающимся и воспитанникам в профильном и профессиональном самоопределении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F156CD4" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      формирует психолого-педагогическую культуру педагогов, родителей и иных законных представителей в условиях образовательной среды и способствует формированию толерантности между участниками образовательного процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FCCF78" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      содействует реализации принципа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>инклюзивности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и обеспечивает толерантную культуру поведения всех участников образовательного процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AFE8E3" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      проводит работу по профилактике </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>аутодеструктивного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и девиантного поведения у обучающихся и воспитанников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B863271" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      прививает антикоррупционную культуру, принципы академической честности среди обучающихся, воспитанников, педагогов и других работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7649FB0E" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       проводит психолого-педагогическую диагностику состояния обучающихся и воспитанников, составляет психолого-педагогическое заключение и рекомендации для оказания психологической помощи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F313868" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      участвует в оценке особых образовательных потребностей обучающихся и разрабатывает развивающие программы с учетом индивидуальных особенностей и возможностей обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4DAC0B" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      оказывает психолого-педагогическое сопровождение детям с различными психологическими проблемами, в том числе детям с особыми образовательными потребностями в форме консультаций, индивидуальных, подгрупповых и групповых развивающих занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CE2007" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществляет психологическую поддержку одаренных обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AF7419" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      оказывает консультативную помощь и психологическую поддержку обучающимся, воспитанникам, педагогам, родителям или иным законным представителям в решении психологических проблем, связанных с трудностями в образовательной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0005CED5" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      проводит организационно-методическую и научно-методическую работу с целью разработки рекомендаций педагогическому коллективу, а также родителям или иным законным представителям по проблемам личностного и социального развития обучающихся и воспитанников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DC7C7E" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ведет документацию по установленной форме, принимает участие в работе педагогических, методических советов, в работе по проведению родительских собраний, воспитательных и других мероприятий, предусмотренных в плане работы организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA0FA0B" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       непрерывно повышает профессиональные компетенции по направлению педагогики, психологии психотерапии, применяет методы и технологии психолого-педагогического сопровождения обучающихся и воспитанников; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA53A9C" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       содействует охране прав личности в соответствии с Конвенцией о правах ребенка и действующего законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C63881" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      обеспечивает охрану жизни, здоровья и прав детей, соблюдает правила безопасности и охраны труда, противопожарной защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247291CB" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществляет разработку рекомендаций по преодолению трудностей в учебно-познавательной деятельности обучающихся и воспитанников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4FE5EC" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      в ходе профессиональной деятельности руководствуется психолого-педагогическими принципами образовательной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46346C05" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      определяет допустимые методы и методики для проведения диагностики, с учетом возрастных особенностей обучающихся и поступающих запросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6420DB20" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      дифференцирует причины возникновения психологических, социальных или физиологических трудностей в освоении общеобразовательных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B833643" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      проводит психологическое исследование особенностей личности обучающегося и воспитанника, анализ психоэмоционального состояния и возможностей его стабилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C587CC" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      проводит индивидуальные или групповые коррекционные, развивающие и мотивационные занятия или тренинги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF786AF" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      участвует в мониторинге динамики изменений учебно-познавательной деятельности и социализации обучающихся и воспитанников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F6BECA" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      взаимодействует со специалистами соответствующего профиля внутри и вне организации образования по преодолению трудностей в учебно-познавательной деятельности и социализации обучающегося и воспитанника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571CF3E8" w14:textId="23367776" w:rsidR="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C73AA59" w14:textId="113270C5" w:rsidR="00D519C4" w:rsidRDefault="000B5808" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Должен знать:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="z1556"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="38A12FE4" w14:textId="143D6D8B" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="000B5808" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конституцию Республики Казахстан, законы Республики Казахстан </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об образовании</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О статусе педагога</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О противодействии коррупции</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иные нормативные правовые акты по вопросам образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB70370" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">       психологию личности, дифференциальную детскую и возрастную социальную, медицинскую психологию, детскую нейропсихологию, патопсихологию, психосоматику; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0BAFB5" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      нормы педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D60B2A8" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      основы дефектологии, психотерапии, сексологии, психогигиены, профориентации, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>профессиоведения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и психологии труда, психодиагностики, психологического консультирования и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>психопрофилактики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B2B344" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      методы активного обучения, социально-психологического общения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F94288B" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       современные методы индивидуальной и групповой консультации, диагностики и коррекции развития ребенка, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636D38B9" w14:textId="4E35AE43" w:rsidR="00B43B7F" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      основы трудового законодательства, правила безопасности и охраны труда, противопожарной защиты, санитарные правила и нормы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6B0D37" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="00B43B7F" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570482F4" w14:textId="5D6623D5" w:rsidR="000B5808" w:rsidRPr="000B5808" w:rsidRDefault="000B5808" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0883295E" w14:textId="6101CBC3" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="000B5808" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">высшее или послевузовское образование по направлениям подготовки кадров </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Педагогика и психология</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Социальные науки</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (группа образовательных программ </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Психология</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001828B7" w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), без предъявления требований к стажу работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD69E37" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      и (или) при наличии высшего или среднего уровня квалификации стаж работы по специальности: для педагога-модератора не менее 3 лет, для педагога-эксперта – не менее 4 лет, педагога-исследователя не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0535C3" w14:textId="0A733272" w:rsidR="00943EA1" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      и (или) при наличии высшего уровня квалификации стаж работы по специальности: для педагога-мастера не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00630853" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="000B5808" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCDC3B8" w14:textId="1FFFD4BE" w:rsidR="000B5808" w:rsidRPr="000B5808" w:rsidRDefault="000B5808" w:rsidP="001828B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5808">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Требования к квалификации с определением профессиональных компетенций:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B766AF1" w14:textId="1CBF32AF" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F15340" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       должен пользоваться современными психологическими методиками; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D13A4D4" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществлять диагностическую, коррекционную работу с детьми;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A7260B" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       обеспечивать эмоциональное благополучие, эффективное развитие детей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686B4358" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      планировать и организовывать учебно-воспитательный процесс с учетом психолого-возрастных особенностей обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76036E84" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществлять психологическое просвещение педагогического коллектива и родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB3BF33" w14:textId="6B0DD50B" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог – модератор</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BB1478" w14:textId="798C9B96" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      должен соответствовать общим требованиям к квалификации </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220D0CB2" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       осуществлять работу с детьми с учетом индивидуально-психологических особенностей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ACDEFB" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       организовывать работу в проблемных (нестандартных) ситуациях с детьми, педагогами, родителями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F3269D" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       обеспечивать и регулировать взаимоотношения взрослых с детьми; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361D304C" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">       применять активные методы социальной адаптации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D2B698" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      оказывать консультативную помощь родителям и педагогам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B396AB" w14:textId="35F604B4" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог – эксперт</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A819D5" w14:textId="4B9410FD" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      должен соответствовать к квалификации </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог-модератор</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F3AF95" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      проводить психологическую диагностику различного профиля и предназначения, осуществлять индивидуальную работу с детьми;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A3D19B" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      руководить творческой группой, участвовать в конференциях, семинарах по актуальным вопросам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>психолого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–педагогической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ACDF0F" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      разрабатывать рекомендации по психологической поддержке детей дошкольного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF5FB53" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществлять наставничество и определять приоритеты профессионального развития: собственного и коллег на уровне организации образования, обобщать опыт на уровне района/города;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B758F5" w14:textId="2C5506F9" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог-исследователь</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DCA13C" w14:textId="4E68AAB1" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      должен соответствовать к квалификации </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог-эксперт</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F223E15" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       самостоятельно разрабатывать психолого-педагогические программы по работе с детьми дошкольного возраста с учетом данных психологического обследования и диагностики, составлять психологическое заключение и проводить коррекционную работу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB489D1" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      разрабатывать методические пособия, учебно-методические комплексы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C17D6C3" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      внедрять инновационный опыт по организации психолого-педагогической работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6996EDC0" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      оказывать помощь педагогам по организации воспитания и обучения детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2BC2C7" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществлять наставничество и определять стратегии развития в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>психолого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - педагогическом сообществе на уровне района, города, обобщать опыт на уровне области/городов республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDC38F0" w14:textId="768633E3" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог-мастер</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E813790" w14:textId="1319E71F" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      должен соответствовать к квалификации </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>педагог-исследователь</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3D6A20" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       иметь авторскую программу или являться автором (соавтором) изданных учебно-методических пособий, учебно-методических комплексов, получивших одобрение на РУМС; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251D2D29" w14:textId="77777777" w:rsidR="001828B7" w:rsidRPr="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      осуществлять наставничество и планировать развитие сети профессионального сообщества на уровне области/городов республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C50C868" w14:textId="77777777" w:rsidR="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001828B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      являться участником республиканских и международных профессиональных конкурсов, утвержденных уполномоченным органом в области образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D9347F" w14:textId="77777777" w:rsidR="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A8E3B9" w14:textId="77777777" w:rsidR="001828B7" w:rsidRDefault="001828B7" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496D21DC" w14:textId="5FBF9AF7" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для участия в Конкурсе кандидату нарочно в комиссию необходимо предоставить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB8D20E" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Лицо, изъявившее желание принять участие в конкурсе, в сроки приема документов, указанных в объявлении, направляет следующие документы в электронном или бумажном виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5F5AD3" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1) заявление об участии в конкурсе с указанием перечня прилагаемых документов по форме согласно приложению 10 к Правилам (может быть выдана канцелярией организации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282C0E52" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2E2613" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3) заполненный личный листок по учету кадров (с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7768EA" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4) копии документов об образовании в соответствии с предъявляемыми к должности квалификационными требованиями, утвержденными Типовыми квалификационными характеристиками педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3600B3D2" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5) копию документа, подтверждающую трудовую деятельность (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FF5ED2" w14:textId="55199166" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) справку о состоянии здоровья по форме, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении форм учетной документации в области здравоохранения</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E58ED6" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7) справку с психоневрологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA5547A" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8) справку с наркологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A690A7" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9) сертификат о результатах прохождения сертификации или удостоверение о наличии действующей квалификационной категории не ниже педагога-модератора (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350849AF" w14:textId="12BE38BC" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10) для кандидатов на занятие должности педагогов английского языка сертификат о результатах сертификации с пороговым уровнем не менее 90% по предмету или удостоверение о наличии квалификационной категории педагога-модератора или педагога-эксперта, или педагога-исследователя, или педагога-мастера (при наличии) или сертификат CELTA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Certificate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Adults</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge) PASS A; DELTA (Diploma in English Language Teaching to Adults) Pass and above, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1" w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айелтс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A76F1" w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IELTS) – 6,5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баллов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:r w:rsidR="005A76F1" w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тойфл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A76F1" w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(TOEFL) (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nternet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Based Test (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BT)) – 60 – 65 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баллов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF9186" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) педагоги, приступившие к педагогической деятельности в организации технического и профессионального, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>послесреднего</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования на должности педагогов по специальным дисциплинам и мастеров производственного обучения, имеющие стаж работы на производстве по соответствующей специальности или профилю не менее двух лет освобождаются от прохождения сертификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7E7813" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12) заполненный Оценочный лист кандидата на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD16C29" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>13) видеопрезентация для кандидата без стажа продолжительностью не менее 15 минут, с минимальным разрешением – 720 x 480.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2F3317" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Кандидат при наличии представляет дополнительную информацию, касающуюся его образования, опыта работы, профессионального уровня (копии документов о повышении квалификации, присвоении ученых/академических степеней и званий, научных или методических публикациях, квалификационных категорий, рекомендации от руководства предыдущего места работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C7DD2A" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Отсутствие одного из документов, указанных в пункте 118 настоящих Правил, является основанием для возврата документов кандидату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7C45A4" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50884C97" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организацией </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в течение трех рабочих дней</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> после принятия документов кандидата, посредством Информационного Сервиса Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан направляется запрос о наличии либо отсутствии сведений о совершении коррупционного преступления и/или уголовного правонарушения в уполномоченный орган по правовой статистике и специальным учетам или его территориальные подразделения, а также о нарушении законодательства о статусе педагога в территориальный департамент по обеспечению качества в сфере образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EF220D" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При выявлении сведений о совершении коррупционного преступления и/или уголовного правонарушения и/или законодательства о статусе педагога, запрещающие трудоустройство в соответствии с действующим законодательством Республики Казахстан, педагог отстраняется от конкурса на любом этапе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF9F8C8" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>течении пяти рабочих дней</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> после даты завершения приема документов проводит рассмотрение документов кандидатов на соответствие квалификационным требованиям, утвержденными Типовыми квалификационными требованиями педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC9E300" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам рассмотрения документов кандидатов на соответствие квалификационным требованиям, конкурсная комиссия осуществляет подсчет баллов, указанных кандидатом в Оценочном листе согласно приложению 11 к Правилам (может быть выдана канцелярией организации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1668BF" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Решение по итогам конкурса принимается конкурсной комиссией на основании набранных баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BD1085" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кандидат, получивший наибольшее количество баллов, считается прошедшим конкурс и рекомендуется первому руководителю государственной организации образования к назначению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F796D7" w14:textId="77777777" w:rsidR="00B43B7F" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При равном количестве баллов у кандидатов, конкурсной комиссией принимается решение о проведении собеседования, по результатам которого определяется кандидат на назначение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6211B87B" w14:textId="2D628D53" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Собеседование проходит в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КГ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D14476">
+        <w:t>У</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дворец школьников</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«Кәусар» Оқушылар Сарайы» Коммуналдық мемлекеттік мекемесі</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» отдела образования города Караганды управления образования Карагандинской области.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDF2DEF" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Результаты конкурса объявляются на Интернет-ресурсе организации образования, официальных аккаунтах социальных сетей организации в день проведения заключительного заседания конкурсной комиссии. С кандидатом, соответствующим квалификационным требованиям, утвержденными Типовыми квалификационными характеристиками педагогов и получившим положительное заключение конкурсной комиссии, руководитель организации образования заключает трудовой договор и издает приказ о приеме на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F20F33" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C619623" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk207810277"/>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Конкурс проводится по адресу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C9743C" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммунальное Государственное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Учреждение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Дворец школьников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Орналасқан жері(мекен-жайы):</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» отдела образования города Караганды управления образования Карагандинской области, 100001, Карагандинская область, город Караганда, район имени </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1000</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Әлихан Бөкейхан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Методическая, стр. 63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, телефон/факс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, Қарағанды облысы, Қарағанды қаласы, Әлихан Бөкейхан ауданы, Метод</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> 8(7212) 21-52-99, +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>и</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D14476">
+        <w:t>705)301-93-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597D127D" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3B2672" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прием документов для участия в конкурсе осуществляется в течение семи рабочих дней со дня публикации объявления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Прием документов кандидатов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ческая көшесі</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляется с 09.00 часов до 18.00 часов с перерывом на обед с 13.00 часов до 14.00 часов, через канцелярию </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">КГУ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Дворец школьников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 63, </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» отдела образования города Караганды управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3E9F82" w14:textId="77777777" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337A0BA1" w14:textId="1D723503" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D14476">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время начала приема документов: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Телефон</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>: 8(7212)21-52-99,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> +7 (705)301-93-33.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D14476">
+        <w:t>.2025 г. 09.00 ч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1CEB50" w14:textId="5290607C" w:rsidR="005A76F1" w:rsidRPr="005A76F1" w:rsidRDefault="005A76F1" w:rsidP="005A76F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время окончания приема документов: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Лауазымы:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...62 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D14476">
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г. 18.00 ч.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="45FA3BF7" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3370DADF" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Лауазымдық міндеттері:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B896BEA" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B69F64" w14:textId="77777777" w:rsidR="00ED76C1" w:rsidRPr="00F85E9C" w:rsidRDefault="00ED76C1" w:rsidP="00F85E9C">
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="592FF5C8" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85E9C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="6BA1AEDE" w14:textId="77777777" w:rsidR="00FB44BC" w:rsidRPr="00FB44BC" w:rsidRDefault="00FB44BC" w:rsidP="001828B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>білім алушылар мен тәрбиеленушілердің психологиялық әл-ауқатын қамтамасыз етуге және қалыпқа келтіруге, олардың өмірлік қиын жағдайларда, оның ішінде девиантты мінез-құлықпен байланысты әлеуметтік-психологиялық бейімделу қабілетін дамытуға бағытталған қызметті жүзеге асырады;</w:t>
-[...3540 lines deleted...]
-    <w:sectPr w:rsidR="00D70C9F">
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:sectPr w:rsidR="00FB44BC" w:rsidRPr="00FB44BC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="396D57C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B54F904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -4275,139 +5155,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559211C0"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5610672B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B7A06C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4513,101 +5304,101 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA11E4"/>
+    <w:rsid w:val="000344D2"/>
     <w:rsid w:val="00042D3F"/>
-    <w:rsid w:val="001508A0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0044561F"/>
+    <w:rsid w:val="000B5808"/>
+    <w:rsid w:val="00137245"/>
+    <w:rsid w:val="001828B7"/>
     <w:rsid w:val="004733D7"/>
     <w:rsid w:val="0052149E"/>
-    <w:rsid w:val="005C105B"/>
-    <w:rsid w:val="005F1010"/>
+    <w:rsid w:val="005A76F1"/>
+    <w:rsid w:val="005D3A3B"/>
     <w:rsid w:val="00655FD4"/>
+    <w:rsid w:val="00731DB1"/>
+    <w:rsid w:val="0081660F"/>
     <w:rsid w:val="00821FC0"/>
+    <w:rsid w:val="00943EA1"/>
     <w:rsid w:val="00953B75"/>
     <w:rsid w:val="00A904CA"/>
+    <w:rsid w:val="00B43B7F"/>
+    <w:rsid w:val="00CA6E24"/>
     <w:rsid w:val="00D044BE"/>
     <w:rsid w:val="00D14476"/>
-    <w:rsid w:val="00D62778"/>
+    <w:rsid w:val="00D519C4"/>
     <w:rsid w:val="00D70C9F"/>
     <w:rsid w:val="00DA11E4"/>
-    <w:rsid w:val="00E901B6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F85E9C"/>
+    <w:rsid w:val="00E46664"/>
     <w:rsid w:val="00FB44BC"/>
     <w:rsid w:val="00FE2EA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5047,59 +5838,81 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="serp-item">
     <w:name w:val="serp-item"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00D14476"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="List Paragraph"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C105B"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B43B7F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B43B7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="ru-RU"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="82462108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1945645556">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -5488,50 +6301,63 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1478377916">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1649090650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1823347706">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1854608975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -5947,69 +6773,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1975</Words>
-  <Characters>11264</Characters>
+  <Words>2296</Words>
+  <Characters>13093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13213</CharactersWithSpaces>
+  <CharactersWithSpaces>15359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>15</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>