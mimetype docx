--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -1,1989 +1,2634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="253EF53F" w14:textId="77777777" w:rsidR="00540D1A" w:rsidRDefault="00540D1A" w:rsidP="001C53F5">
+    <w:p w14:paraId="0EF3F80F" w14:textId="03D06C92" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммунальное Государственное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Учреждение «Д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ворец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школьников</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» отдела образования города Караганды управления образования Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3814DB" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F27431" w14:textId="77777777" w:rsidR="000B2BC9" w:rsidRPr="000B2BC9" w:rsidRDefault="000B2BC9" w:rsidP="000B2BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk198546124"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0A5131E8" w14:textId="77E4F2AE" w:rsidR="004E2960" w:rsidRPr="001C53F5" w:rsidRDefault="004E2960" w:rsidP="001C53F5">
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Местонахождение(адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>): 1000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Карагандинская область, город Караганда, район имени </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әлихана Бөкейхана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методическая, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стр.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6027A2" w14:textId="77777777" w:rsidR="000B2BC9" w:rsidRPr="000B2BC9" w:rsidRDefault="000B2BC9" w:rsidP="000B2BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>телефон: 8(7212) 21-52-99, +7(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>705)301-93-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DD55A7" w14:textId="77777777" w:rsidR="000B2BC9" w:rsidRPr="000B2BC9" w:rsidRDefault="000B2BC9" w:rsidP="000B2BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қарағанды облысы білім басқармасының</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67F43FA9" w14:textId="4FC35177" w:rsidR="004E2960" w:rsidRPr="001C53F5" w:rsidRDefault="004E2960" w:rsidP="001C53F5">
+      </w:pPr>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390A30FA" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5705BAD0" w14:textId="3E42533D" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Должность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C668881" w14:textId="6C6E98C2" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>МЕТОДИСТ (</w:t>
+      </w:r>
+      <w:r w:rsidR="00103FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ст.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190EF784" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z1099"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Должностные обязанности:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="z1100"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="6E3A415E" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организует методическое обеспечение деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEA98C0" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z1101"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>составляет учебные, учебно-тематические планы и программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F2E348" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z1102"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>участвует в выборе (разработке) образовательных программ для детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E05F95A" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z1103"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">составляет сетку занятий по возрастным группам; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263BD461" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z1104"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оказывает помощь в определении содержания, форм, методов и средств обучения и воспитания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604F602F" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z1105"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организует разработку, рецензирование и подготовку к утверждению учебно-методической документации, пособий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6029C7D5" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z1106"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>обеспечивает выявление, изучение, распространение и внедрение инновационного педагогического опыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE431A3" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z1108"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">анализирует состояние учебно-методической и воспитательной работы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76510C55" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z1109"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>проводит для воспитателей занятия, мастер-классы, семинары, индивидуальные и групповые консультации, выставки, конкурсы, организует работу творческих групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E531C15" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z1110"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирует банк данных учебно-педагогической и методической литературы, своевременно </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75690733" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оформляет учетную и отчетную документацию; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59462ADC" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z1111"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>координирует взаимодействие воспитателей, психолога, логопеда, музыкального руководителя, других специалистов организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E71329" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z1112"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> координирует деятельность службы психолого-педагогического сопровождения детей с особыми образовательными потребностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D6F28D" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z1114"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> координирует работу по повышению квалификации и по присвоению (подтверждению) квалификационных категорий, аттестации педагогов.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="z1115"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="00441FCF" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747D3487" w14:textId="29276A20" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Должен знать:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="025515B9" w14:textId="1B635010" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституцию Республики Казахстан, законы Республики Казахстан </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Об образовании</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>О статусе педагога</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>О противодействии коррупции</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иные </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>нормативные правовые акты, определяющие направления и перспективы развития образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152F1A20" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z1117"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственный общеобязательный стандарт образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B09EEC8" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z1118"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принципы дидактики, основы педагогики, психологии, общие и частные методики воспитания и обучения;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="z1119"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>нормы педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A3F21" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="z1120"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> основы трудового законодательства, правила внутреннего трудового распорядка, безопасности и охраны труда, противопожарной защиты, санитарные правила и нормы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F4B1FA" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="z1121"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принципы систематизации методических и информационных материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AA5C63" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="z1122"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="2ABDB4BD" w14:textId="37A6EFE6" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACB6E42" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="z1123"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> высшее и (или) послевузовское педагогическое образование по профилю без предъявления требований к стажу работы или иное профессиональное образование по соответствующему профилю или документ, подтверждающий педагогическую переподготовку или техническое и профессиональное образование по соответствующему профилю, стаж педагогической работы в: для городской местности - не менее 3 лет, для сельской местности - не менее 1 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7951AB45" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="z1124"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) для педагога – мастера при наличии высшего и (или) послевузовского педагогического образования стаж педагогической работы: для городской местности - не менее 5 лет, для сельской местности - не менее 3 лет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="4D247957" w14:textId="7A607675" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) для педагога-модератора, педагога-эксперта, педагога-исследователя при наличии технического и профессионального образования по соответствующему профилю стаж педагогической работы: для городской местности - не менее 5 лет, для сельской местности - не менее 3 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B4CC3E" w14:textId="4792897E" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C14B60B" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс проводится в соответствии с Трудовым кодексом Республики Казахстан от 23 ноября 2015 года, с приказом МОН РК от 21 февраля 2012 года №57 «Об утверждении Правил назначения на должности, освобождения от должностей первых руководителей и педагогов государственных организаций образования» (изм. приказ Министра просвещения РК от 22.12.2022 №513), с приказом №338 от 13 июля 2009 года Министра образования и науки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>РК«Об</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждении Типовых квалификационных характеристик должностей педагогических работников и приравненных к ним лиц» (изм. приказ Министра образования и науки РК от 31.03.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="z6" w:history="1">
+        <w:r w:rsidRPr="005C31F6">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>№121</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61987D9D" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3217E406" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для участия в Конкурсе кандидату нарочно в комиссию необходимо предоставить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59939AE9" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Лицо, изъявившее желание принять участие в конкурсе, в сроки приема документов, указанных в объявлении, направляет следующие документы в электронном или бумажном виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAAC998" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1) заявление об участии в конкурсе с указанием перечня прилагаемых документов по форме согласно приложению 10 к Правилам (может быть выдана канцелярией организации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490483BE" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3EDA5A" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3) заполненный личный листок по учету кадров (с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4B8FB9" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4) копии документов об образовании в соответствии с предъявляемыми к должности квалификационными требованиями, утвержденными Типовыми квалификационными характеристиками педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D5B508" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5) копию документа, подтверждающую трудовую деятельность (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718E9B17" w14:textId="29B748F2" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) справку о состоянии здоровья по форме, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении форм учетной документации в области здравоохранения</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E0C17D" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7) справку с психоневрологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776B7CE6" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8) справку с наркологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A36F00" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9) сертификат о результатах прохождения сертификации или удостоверение о наличии действующей квалификационной категории не ниже педагога-модератора (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E63F20" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) заполненный Оценочный лист кандидата на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D10664D" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қарағанды қаласы білім бөлімінің</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) видеопрезентация для кандидата без стажа продолжительностью не менее 15 минут, с минимальным разрешением – 720 x 480.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493149E0" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кандидат при наличии представляет дополнительную информацию, касающуюся его образования, опыта работы, профессионального уровня (копии документов о повышении квалификации, присвоении ученых/академических степеней и званий, научных или методических публикациях, квалификационных категорий, рекомендации от руководства предыдущего места работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EBEF2B" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Отсутствие одного из документов, указанных в пункте 118 настоящих Правил, является основанием для возврата документов кандидату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30430177" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159BF898" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организацией </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в течение трех рабочих дней</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> после принятия документов кандидата, посредством Информационного Сервиса Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан направляется запрос о наличии либо отсутствии сведений о совершении коррупционного преступления и/или уголовного правонарушения в уполномоченный орган по правовой статистике и специальным учетам или его территориальные подразделения, а также о нарушении законодательства о статусе педагога в территориальный департамент по обеспечению качества в сфере образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9C98D7" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При выявлении сведений о совершении коррупционного преступления и/или уголовного правонарушения и/или законодательства о статусе педагога, запрещающие трудоустройство в соответствии с действующим законодательством Республики Казахстан, педагог отстраняется от конкурса на любом этапе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A03DBB" w14:textId="153B40A6" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>течении пяти рабочих дней</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> после даты завершения приема документов проводит рассмотрение документов кандидатов на соответствие квалификационным требованиям, утвержденными Типовыми квалификационными требованиями педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6D0FAA" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам рассмотрения документов кандидатов на соответствие квалификационным требованиям, конкурсная комиссия осуществляет подсчет баллов, указанных кандидатом в Оценочном листе согласно приложению 11 к Правилам (может быть выдана канцелярией организации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FED9B5" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Решение по итогам конкурса принимается конкурсной комиссией на основании набранных баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F2AC47" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кандидат, получивший наибольшее количество баллов, считается прошедшим конкурс и рекомендуется первому руководителю государственной организации образования к назначению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922C665" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При равном количестве баллов у кандидатов, конкурсной комиссией принимается решение о проведении собеседования, по результатам которого определяется кандидат на назначение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E8FB7C" w14:textId="1174A973" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Собеседование проходит в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КГ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001C53F5">
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дворец школьников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«Кәусар» Оқушылар Сарайы» Коммуналдық мемлекеттік мекемесі</w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» отдела образования города Караганды управления образования Карагандинской области.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58850000" w14:textId="0B2A93C0" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Результаты конкурса объявляются на Интернет-ресурсе организации образования, официальных аккаунтах социальных сетей организации в день проведения заключительного заседания конкурсной комиссии.</w:t>
+      </w:r>
+      <w:r w:rsidR="002340BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С кандидатом, соответствующим квалификационным требованиям, утвержденными Типовыми квалификационными характеристиками педагогов и получившим положительное заключение конкурсной комиссии, руководитель организации образования заключает трудовой договор и издает приказ о приеме на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015DD9BB" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0C6E3AEE" w14:textId="642EBB81" w:rsidR="00BB7E0F" w:rsidRPr="001C53F5" w:rsidRDefault="00BB7E0F" w:rsidP="007F2F2B">
+      <w:r w:rsidRPr="005C31F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA602C7" w14:textId="77777777" w:rsidR="000B2BC9" w:rsidRPr="000B2BC9" w:rsidRDefault="000B2BC9" w:rsidP="000B2BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="7BD7678B" w14:textId="77777777" w:rsidR="00BB7E0F" w:rsidRPr="001C53F5" w:rsidRDefault="00BB7E0F" w:rsidP="007F2F2B">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Конкурс проводится по адресу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C54503" w14:textId="77777777" w:rsidR="000B2BC9" w:rsidRPr="000B2BC9" w:rsidRDefault="000B2BC9" w:rsidP="000B2BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C53F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммунальное Государственное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Телефон: 8(7212)21-52-99, +7 (705)301-93-33.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11AC2A59" w14:textId="77777777" w:rsidR="00BB7E0F" w:rsidRPr="001C53F5" w:rsidRDefault="00BB7E0F" w:rsidP="007F2F2B">
+        <w:t xml:space="preserve">Учреждение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Дворец школьников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» отдела образования города Караганды управления образования Карагандинской области, 100001, Карагандинская область, город Караганда, район имени </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әлихан Бөкейхан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Методическая, стр. 63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, телефон/факс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8(7212) 21-52-99, +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>705)301-93-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F5712F" w14:textId="77777777" w:rsidR="000B2BC9" w:rsidRPr="000B2BC9" w:rsidRDefault="000B2BC9" w:rsidP="000B2BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прием документов для участия в конкурсе осуществляется в течение семи рабочих дней со дня публикации объявления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Прием документов кандидатов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B73A45D" w14:textId="13193254" w:rsidR="004E2960" w:rsidRPr="001C53F5" w:rsidRDefault="004E2960" w:rsidP="007F2F2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляется с 09.00 часов до 18.00 часов с перерывом на обед с 13.00 часов до 14.00 часов, через канцелярию </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГУ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Дворец школьников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Кәусар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» отдела образования города Караганды управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591300F0" w14:textId="77777777" w:rsidR="003E235E" w:rsidRPr="003E235E" w:rsidRDefault="003E235E" w:rsidP="003E235E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время начала приема документов: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>06.10.2025 г. 09.00 ч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4917DB24" w14:textId="77777777" w:rsidR="003E235E" w:rsidRPr="003E235E" w:rsidRDefault="003E235E" w:rsidP="003E235E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время окончания приема документов: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.10.202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г. 18.00 ч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A7C348" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7817D9B4" w14:textId="1E82C7F9" w:rsidR="004E2960" w:rsidRPr="001C53F5" w:rsidRDefault="004E2960" w:rsidP="007F2F2B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB17A78" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRPr="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1670 lines deleted...]
-    <w:sectPr w:rsidR="004E2960" w:rsidRPr="001C53F5" w:rsidSect="001C53F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4FD407" w14:textId="77777777" w:rsidR="005C31F6" w:rsidRDefault="005C31F6" w:rsidP="005C31F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0116F7" w14:textId="77777777" w:rsidR="00DA5A5E" w:rsidRDefault="00DA5A5E"/>
+    <w:sectPr w:rsidR="00DA5A5E">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018E4DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEAE6BD4"/>
     <w:lvl w:ilvl="0" w:tplc="A96053F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2311,72 +2956,66 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA5A5E"/>
     <w:rsid w:val="00070BDA"/>
-    <w:rsid w:val="001130FC"/>
+    <w:rsid w:val="000B2BC9"/>
+    <w:rsid w:val="00103FAD"/>
     <w:rsid w:val="00195264"/>
     <w:rsid w:val="001B6062"/>
-    <w:rsid w:val="001C53F5"/>
     <w:rsid w:val="002340BB"/>
-    <w:rsid w:val="00256523"/>
+    <w:rsid w:val="002C0EBD"/>
     <w:rsid w:val="00344106"/>
-    <w:rsid w:val="004B60EE"/>
+    <w:rsid w:val="003E235E"/>
     <w:rsid w:val="004E2960"/>
-    <w:rsid w:val="00540D1A"/>
     <w:rsid w:val="005C31F6"/>
-    <w:rsid w:val="006316AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007775A3"/>
     <w:rsid w:val="00794421"/>
-    <w:rsid w:val="007F2F2B"/>
     <w:rsid w:val="00900440"/>
     <w:rsid w:val="009521D2"/>
-    <w:rsid w:val="00BB7E0F"/>
+    <w:rsid w:val="00B53717"/>
     <w:rsid w:val="00D06B39"/>
     <w:rsid w:val="00DA5A5E"/>
-    <w:rsid w:val="00DE6115"/>
     <w:rsid w:val="00FF1EA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2814,83 +3453,50 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="serp-item">
     <w:name w:val="serp-item"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="004E2960"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...31 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1547183398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="288366532">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -3010,51 +3616,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1876117152">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2200027394" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3312,71 +3918,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7335</Characters>
+  <Pages>5</Pages>
+  <Words>1408</Words>
+  <Characters>8030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8604</CharactersWithSpaces>
+  <CharactersWithSpaces>9420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>15</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>