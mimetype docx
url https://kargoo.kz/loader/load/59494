--- v0 (2025-10-21)
+++ v1 (2026-04-24)
@@ -1,13132 +1,3121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4BF69A12" w14:textId="08CBED7B" w:rsidR="00A031A3" w:rsidRPr="009C6068" w:rsidRDefault="00A031A3" w:rsidP="009C6068">
+    <w:p w14:paraId="352B31E6" w14:textId="2FB2B84D" w:rsidR="00930157" w:rsidRDefault="00012916" w:rsidP="0061761A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00C752F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой договор</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F8C46E" w14:textId="77777777" w:rsidR="0035575E" w:rsidRDefault="00C752F4" w:rsidP="0061761A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оказания образовательных услуг организаций среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EF8045" w14:textId="5A9488D3" w:rsidR="00C752F4" w:rsidRPr="00930157" w:rsidRDefault="00930157" w:rsidP="002510D8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625CC122" w14:textId="4831B393" w:rsidR="001B1A22" w:rsidRDefault="00C752F4" w:rsidP="001B1A22">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«____» _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE68F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC776B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FB56DF" w14:textId="058336A3" w:rsidR="00563463" w:rsidRPr="001B1A22" w:rsidRDefault="0035575E" w:rsidP="001B1A22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Караганды управления образования Карагандинской </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>области</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidR="009A624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем (организация образования), в лице д</w:t>
+      </w:r>
+      <w:r w:rsidR="0028119D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>иректора КГУ «Гимназия № 1» отдела образования города Караганды управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Шнель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Татьяны Ивановны, действующего на основании Устава организация образования, утвержденного Приказом начальника ГУ «Отдел финансов города Караганды» от </w:t>
+      </w:r>
+      <w:r w:rsidR="00434568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00434568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.20</w:t>
+      </w:r>
+      <w:r w:rsidR="00434568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 № </w:t>
+      </w:r>
+      <w:r w:rsidR="00434568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, с одной стороны, и "родитель" (или законный представитель ребенка) с другой стороны </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B01038" w14:textId="73670142" w:rsidR="00563463" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00563463">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="709"/>
-[...53 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3CF8AF" w14:textId="77777777" w:rsidR="00563463" w:rsidRPr="00563463" w:rsidRDefault="00C752F4" w:rsidP="00563463">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00563463" w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00563463" w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...111 lines deleted...]
-    <w:p w14:paraId="4E8194DB" w14:textId="5F5BD05B" w:rsidR="00A031A3" w:rsidRPr="009C6068" w:rsidRDefault="00A031A3" w:rsidP="009C6068">
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">именуемого в дальнейшем "родитель (законный представитель)" обучающегося </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025B4FBA" w14:textId="4FD76377" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00563463">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67387C7E" w14:textId="6291426C" w:rsidR="00C752F4" w:rsidRPr="00563463" w:rsidRDefault="00C752F4" w:rsidP="00563463">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="000564B1" w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457E49F3" w14:textId="563BE904" w:rsidR="000564B1" w:rsidRPr="00563463" w:rsidRDefault="00C752F4" w:rsidP="000564B1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(дата рождения, ИИН</w:t>
+      </w:r>
+      <w:r w:rsidR="000564B1" w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="000564B1" w:rsidRPr="00563463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0318B3C2" w14:textId="3840D5BC" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проживающие по адресу: ___________________________________________, с другой стороны, заключили настоящий Договор о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD1A7A6" w14:textId="77777777" w:rsidR="000564B1" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625E72E0" w14:textId="33ED375B" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85517">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Настоящий договор регулирует взаимоотношения между организацией образования и родителем (законным представителем) с установлением прав и обязанностей сторон, а также механизм взаимной ответственности за воспитание и обучение обучающегося (воспитанника).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C69EED7" w14:textId="77777777" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Права и обязанности организации среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FC846C" w14:textId="64DE4509" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Организация среднего образования имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007106AB" w14:textId="5DA340C6" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) требовать от обучающегося, родителей (законных представителей) соблюдения Устава </w:t>
+      </w:r>
+      <w:r w:rsidR="000564B1" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КГУ «Гимназия №1»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, правил внутреннего распорядка </w:t>
+      </w:r>
+      <w:r w:rsidR="007B44DD" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КГУ «Гимназия №1» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и актов </w:t>
+      </w:r>
+      <w:r w:rsidR="007B44DD" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КГУ «Гимназия №1»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, регламентирующих ее деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B198306" w14:textId="659F1498" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) обеспечить свободный доступ и пользование информационными ресурсами, библиотекой организации образования, учебниками, учебно-методическими комплексами и учебно-методическими пособиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC439CC" w14:textId="06AD1873" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) предоставить обучающемуся возможность пользования компьютерной техникой для выполнения заданий в рамках учебных программ, в порядке и на условиях, предусмотренных актами, утвержденными руководителем организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEA2A6D" w14:textId="199A32BC" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 4) переводить обучающегося на основании заявления родителя или законного представителя из школы в школу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386A7BA1" w14:textId="5430B26A" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 5) предоставлять обучающимся дополнительные образовательные (платные и/или бесплатные) услуги (кружки по интересам, спортивные секции).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681595C5" w14:textId="15C4CE49" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 3. Организация среднего образования обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1F8EF2" w14:textId="7AB0A211" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) ознакомить обучающегося, родителя (законного представителя) с Уставом организации образования, лицензией на занятие образовательной деятельностью, правилами внутреннего распорядка и актами организации образования, регламентирующими ее деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C947D8D" w14:textId="77777777" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2) обеспечить приобретение знаний, умений, навыков обучающегося в соответствии с требованиями </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="z2" w:history="1">
+        <w:r w:rsidRPr="00A27D65">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Республики Казахстан "Об образовании", с Государственным общеобязательным стандартом среднего образования, разработанных уполномоченным органом в области образования в соответствии с подпунктом 5-1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="z12" w:history="1">
+        <w:r w:rsidRPr="00A27D65">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>статьи 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Закона Республики Казахстан "Об образовании";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E516551" w14:textId="78E38C91" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) соблюдать санитарные и гигиенические требования, предъявляемые к образовательному и воспитательному процессу в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z20" w:history="1">
+        <w:r w:rsidRPr="00A27D65">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Санитарными правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> "Санитарно-эпидемиологические требования к объектам образования, утвержденными приказом Министра здравоохранения Республики Казахстан от 16 августа 2017 года № 611 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 15681);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D80D8FD" w14:textId="77777777" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) обеспечить соблюдение обучающимся требований к обязательной школьной форме согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z7" w:history="1">
+        <w:r w:rsidRPr="00A27D65">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Требованиям</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> к обязательной школьной форме для организаций среднего образования, утвержденным приказом Министра образования и науки РК от 14 января 2016 года № 26 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 13085) (далее – Требования к обязательной школьной форме);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06898427" w14:textId="51E76FBA" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) нести ответственность за жизнь и здоровье обучающегося на территории школы во время учебного процесса и проведения школьных мероприятий, вне школы во время проведения внеурочных мероприятий;</w:t>
+      </w:r>
+      <w:r w:rsidR="00075A29" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проводить психологическую диагностику, консультирование и тренинги (групповые, индивидуальные) с обучающимися с письменного согласия родителей (или законных представителей), консультирование и тренинги с родителями (при необходимости); обеспечить охрану жизни, укрепление нравственного, физического и психологического здоровья обучающегося с учетом его индивидуальных особенностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649F796C" w14:textId="6334E1BD" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) проявлять уважение к родителям либо законным представителям обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F32536F" w14:textId="77777777" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7) вернуть при расторжении Договора обучающемуся документы, принятые при поступлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C934180" w14:textId="0EEB5652" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8) не допускать привлечение обучающегося к выполнению поручений без согласия обучающегося, родителя (законного представителя) и в ущерб учебному процессу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4844A0FE" w14:textId="5A02DF22" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9) выдать после успешного окончания полного курса обучения и по результатам прохождения итоговой аттестации документ об образовании по соответствующей форме, утвержденной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="z1" w:history="1">
+        <w:r w:rsidRPr="00A27D65">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>приказом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов и форм документов об образовании государственного образца и Правила их выдачи, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 10348).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C09B86" w14:textId="364CEDBB" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Права и обязанности родителя (законного представителя) организации среднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1B4289" w14:textId="35D92E86" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Родитель (законный представитель) имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD48053" w14:textId="1C9F199B" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) взаимодействовать с организацией образования в вопросах воспитания и обучения ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4BC20D" w14:textId="23FBB055" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) принимать участие в реализации учебно-воспитательного процесса, в рамках предусмотренных действующим законодательством РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7564FB8C" w14:textId="77982CCD" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) учитывать решения родительского комитета, попечительского совета, родительских собраний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD0D2E4" w14:textId="79F2EDC2" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) участвовать в работе органов управления организации образования через родительские комитеты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F376811" w14:textId="0020809E" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) получать информацию от организации образования относительно успеваемости, поведения и условий учебы своих детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA03C1B" w14:textId="7E14F53E" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) получать консультативную помощь по проблемам обучения и воспитания своих детей в психолого-медико-педагогических консультациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2E88CF" w14:textId="09A86A19" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7) получать дополнительные (платные и/или бесплатные) услуги (кружки по интересам, спортивные секции).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D436576" w14:textId="70320E06" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 5. Родитель (или законный представитель) обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9827E0" w14:textId="4579D928" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) соблюдать Устав организации образования и положения настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213E8535" w14:textId="4FDB41CA" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) посещать родительские собрания, при необходимости являться в организации образования по вызову администрации или педагогов для индивидуальной педагогической беседы по учебно-воспитательному процессу и получения конкретной педагогической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76890B02" w14:textId="4CD28245" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) проявлять уважение к педагогу и сотрудникам при исполнении ими своих должностных обязанностей, а также к обучающимся в организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027833E2" w14:textId="5F4A9F6A" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) соблюдать требования к школьной форме согласно Требованиям к обязательной школьной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586B04CC" w14:textId="1183BECD" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r w:rsidR="004760B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечить посещение гимназии </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004760B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дней в неделю (согласно уставу гимназии, п.6.7), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>информировать организацию образования о причи</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не отсутствия ребенка на уроках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA3D996" w14:textId="755B2ED3" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) возмещать материальный ущерб, причиненный по вине обучающегося организации образования, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DF00F2" w14:textId="23811540" w:rsidR="00C752F4" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 7) нести ответственность за жизнь и здоровье, защищать права и свободу обучающегося за пределами территории школы (до школы и после школы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFD072B" w14:textId="3C973D5B" w:rsidR="007066D5" w:rsidRPr="007066D5" w:rsidRDefault="007066D5" w:rsidP="007066D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8) не до</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пускать пропуски занятий ребенком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F001EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вне каникулярное время</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007066D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без объективных причин (по состоянию здоровья, смерти близких родственников, в связи с участием в республиканских и международных соревнованиях, конференциях, олимпиадах и конкурсах научных проектов всех уровней, в связи с неблагоприятными метеоусловиями)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D73DFA0" w14:textId="52FB2C68" w:rsidR="007066D5" w:rsidRPr="007066D5" w:rsidRDefault="007066D5" w:rsidP="007066D5">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9) в случае отсутствия </w:t>
+      </w:r>
+      <w:r w:rsidR="00F001EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ребенка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007066D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в день проведения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007066D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>суммативного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007066D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценивания по объективным причинам (по состоянию здоровья, смерти близких родственников, в связи с участием в республиканских и международных соревнованиях, конференциях, олимпиадах и конкурсах научных проектов всех уровней, в связи с неблагопри</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ятными метеоусловиями), обеспечить прохождение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>суммативного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценивания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007066D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по индивидуальному графику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A341943" w14:textId="4A267D94" w:rsidR="00C752F4" w:rsidRDefault="007066D5" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) поддерживать связь с педагогами по вопросам воспитания и обучения обучающегося, осуществлять обратную связь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D38F622" w14:textId="0E96E56D" w:rsidR="002C5C71" w:rsidRPr="00A27D65" w:rsidRDefault="007066D5" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C71" w:rsidRPr="002C5C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>своевременно сообщать сведения об изменении фамилии учащегося, его адреса проживания, изменения в семейном и социальном статусе учащегося</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5179D51C" w14:textId="7982A7D3" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="007066D5" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) воспитывать у ребенка с учетом его интересов:</w:t>
+      </w:r>
+      <w:r w:rsidR="00075A29" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">добропорядочность, толерантность, академическую честность и межнациональное согласие; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>киберкультуру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кибергигиену</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078E2E1E" w14:textId="0BE2F47C" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="007066D5" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="004760B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечить компьютерным оборудованием и интернетом при дистанционном обучении, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рассмотреть возможность ограничения использование мобильных устройств с учетом потребности ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFB368D" w14:textId="0969C385" w:rsidR="002C5C71" w:rsidRPr="00A27D65" w:rsidRDefault="007066D5" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) оказывать поддержку обучающемуся по реализации и установке инструкций, программ обучения по дистанционным образовательным технологиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7738A5D9" w14:textId="4048F973" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533F76EF" w14:textId="2F55E0CB" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00075A29" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>За неисполнение, либо ненадлежащее исполнение своих обязанностей, предусмотренных настоящим Договором, стороны несут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C28777" w14:textId="77777777" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D3B57F" w14:textId="5EC4C205" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Разногласия и споры, возникающие в процессе выполнения настоящего Договора, разрешаются непосредственно сторонами в целях выработки взаимоприемлемых решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E6BE19" w14:textId="22E1F49E" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вопросы, не разрешенные сторонами путем переговоров, выработки взаимоприемлемых решений, разрешаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B49744" w14:textId="77777777" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BB9DAC" w14:textId="4D888FD9" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85517">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При форс-мажорных обстоятельствах, таких как наводнение, пожар, другие стихийные бедствия, война или военные действия, а также при любых других обстоятельствах, не зависящих в разумных пределах от контроля Сторон и возникших после заключения Договора, ответственность Сторон не наступает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573F8DC6" w14:textId="0EE1CF58" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Исполнение обязательств Сторонами соразмерно переносится на срок действия форс-мажорных обстоятельств и их последствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2ECEA7" w14:textId="77777777" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Срок действия, порядок изменения условий договора и его расторжение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABAC1D2" w14:textId="678EC171" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Настоящий договор вступает в силу со дня его подписания сторонами и действует до полного его исполнения. При заключении нового договора, действуют условия, установленные на момент заключения нового договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AA775F" w14:textId="0CE5232B" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Условия настоящего Договора могут быть изменены и дополнены по взаимному письменному соглашению сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14668DD5" w14:textId="03DDEFC9" w:rsidR="00075A29" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Моментом прекращения договорных отношений между сторонами является издание соответствующего приказа руководителем организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4191AAC2" w14:textId="15958306" w:rsidR="00C752F4" w:rsidRPr="00A27D65" w:rsidRDefault="00A85517" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Настоящий Договор заключается в двух экземплярах, а при участии заказчика в трех экземплярах на государственном или русском языках, имеющих </w:t>
+      </w:r>
+      <w:r w:rsidR="00075A29" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одинаковую юридическую силу,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C752F4" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и передается по одному экземпляру для каждой из сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF0B18D" w14:textId="21496D7A" w:rsidR="0028119D" w:rsidRPr="0028119D" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85517">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Стороны настоящего Договора подтверждают приверженность сохранения прав и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обязанностей</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27D65" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации образования, закрепл</w:t>
+      </w:r>
+      <w:r w:rsidR="00075A29" w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нных в статье 47 Закона РК "Об образовании" и иные пункты по соглашению сторон - организаций образования и роди</w:t>
+      </w:r>
+      <w:r w:rsidR="0028119D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">телей (законных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0028119D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>представител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0CEBDA3B" w14:textId="52AA4CC0" w:rsidR="00C752F4" w:rsidRPr="0028119D" w:rsidRDefault="00C752F4" w:rsidP="00930157">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>№</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0028119D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...11159 lines deleted...]
-      </w:pPr>
+        <w:t>Стороны, подписавшие настоящий договор</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ac"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5094"/>
-        <w:gridCol w:w="5396"/>
+        <w:gridCol w:w="4597"/>
+        <w:gridCol w:w="5610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EDF" w:rsidRPr="009C6068" w14:paraId="3315E2C6" w14:textId="77777777" w:rsidTr="00D073EB">
+      <w:tr w:rsidR="00AB0990" w:rsidRPr="0028119D" w14:paraId="2772C7A8" w14:textId="77777777" w:rsidTr="0028119D">
+        <w:trPr>
+          <w:trHeight w:val="5125"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5132" w:type="dxa"/>
+            <w:tcW w:w="4796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BCCE21E" w14:textId="77777777" w:rsidR="00B13EDF" w:rsidRPr="00D073EB" w:rsidRDefault="00B13EDF" w:rsidP="00B13EDF">
+          <w:p w14:paraId="7B3B8A36" w14:textId="2C2FC829" w:rsidR="00AB0990" w:rsidRPr="0028119D" w:rsidRDefault="00C752F4" w:rsidP="00AB0990">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="z221"/>
+            <w:bookmarkStart w:id="1" w:name="z220"/>
+            <w:bookmarkStart w:id="2" w:name="z208"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>образования</w:t>
+            </w:r>
+            <w:r w:rsidR="00075A29" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="z200"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidR="00075A29" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>КГУ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00075A29" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Гимназия №1» </w:t>
+            </w:r>
+            <w:r w:rsidR="0035575E" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">отдела образования города Караганды управления образования Карагандинской области </w:t>
+            </w:r>
+            <w:r w:rsidR="004B7CA8" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6223F157" w14:textId="77777777" w:rsidR="00B8244C" w:rsidRPr="0028119D" w:rsidRDefault="00C752F4" w:rsidP="00B06A11">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="z202"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адрес:</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0990" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00075A29" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>г. Караганда, улица Костенко, 13</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="z203"/>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="4F1FD243" w14:textId="0578F96D" w:rsidR="00C752F4" w:rsidRPr="0028119D" w:rsidRDefault="00B8244C" w:rsidP="00B06A11">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D073EB">
-[...6 lines deleted...]
-              <w:t>Білім</w:t>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уководител</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D073EB">
-[...53 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ь</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> организации образования</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1742" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="z204"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шнель Татьяна Ивановна</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="z205"/>
+            <w:bookmarkStart w:id="8" w:name="z206"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Подпись ________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="z207"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Печать</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>для государственных организаций),</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1742" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...625 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00C752F4" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(для частных организаций - при наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5358" w:type="dxa"/>
+            <w:tcW w:w="5411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC7A3CA" w14:textId="0A2392BF" w:rsidR="00B13EDF" w:rsidRPr="00D073EB" w:rsidRDefault="00B13EDF" w:rsidP="00B13EDF">
+          <w:p w14:paraId="12D24376" w14:textId="0FB87047" w:rsidR="00C752F4" w:rsidRPr="0028119D" w:rsidRDefault="00C752F4" w:rsidP="00A27D65">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Родитель (законный </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009C6068">
-[...16 lines deleted...]
-              <w:t>)_</w:t>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>представитель)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="z210"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="009C6068">
-[...685 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="z211"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="z212"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адрес: ________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="z213"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Паспортные данные: ____________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1742" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="z214"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1742" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="z215"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>место работы: _________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="z216"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="z217"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>должность: ____________________________</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="z218"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Контактные данные _____________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1742" w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="z219"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Подпись ________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0747E9CB" w14:textId="77777777" w:rsidR="00B13EDF" w:rsidRPr="009C6068" w:rsidRDefault="00B13EDF" w:rsidP="00B13EDF">
-[...12 lines deleted...]
-      <w:pgMar w:top="1134" w:right="851" w:bottom="567" w:left="993" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="79623DF0" w14:textId="77777777" w:rsidR="00C752F4" w:rsidRPr="00C752F4" w:rsidRDefault="00C752F4" w:rsidP="00C752F4">
+      <w:bookmarkStart w:id="20" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1779A3E3" w14:textId="77777777" w:rsidR="00577AA4" w:rsidRDefault="00577AA4"/>
+    <w:sectPr w:rsidR="00577AA4" w:rsidSect="00B7509F">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A031A3"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F12C76"/>
+    <w:rsidRoot w:val="00C752F4"/>
+    <w:rsid w:val="00012916"/>
+    <w:rsid w:val="000564B1"/>
+    <w:rsid w:val="0007263B"/>
+    <w:rsid w:val="00075A29"/>
+    <w:rsid w:val="001512F7"/>
+    <w:rsid w:val="001B1A22"/>
+    <w:rsid w:val="00205F52"/>
+    <w:rsid w:val="00223C1D"/>
+    <w:rsid w:val="002510D8"/>
+    <w:rsid w:val="0028119D"/>
+    <w:rsid w:val="002C5C71"/>
+    <w:rsid w:val="002E5C7A"/>
+    <w:rsid w:val="002F5286"/>
+    <w:rsid w:val="0030753F"/>
+    <w:rsid w:val="0035575E"/>
+    <w:rsid w:val="00367EA9"/>
+    <w:rsid w:val="0037457C"/>
+    <w:rsid w:val="0038501A"/>
+    <w:rsid w:val="003B3B5A"/>
+    <w:rsid w:val="003C0397"/>
+    <w:rsid w:val="00433097"/>
+    <w:rsid w:val="00434568"/>
+    <w:rsid w:val="00444E50"/>
+    <w:rsid w:val="004760B1"/>
+    <w:rsid w:val="004B7B01"/>
+    <w:rsid w:val="004B7CA8"/>
+    <w:rsid w:val="004D4E78"/>
+    <w:rsid w:val="004F5872"/>
+    <w:rsid w:val="00532D13"/>
+    <w:rsid w:val="00563463"/>
+    <w:rsid w:val="00577AA4"/>
+    <w:rsid w:val="00603342"/>
+    <w:rsid w:val="0061761A"/>
+    <w:rsid w:val="006D77D7"/>
+    <w:rsid w:val="00704EF3"/>
+    <w:rsid w:val="00705CA6"/>
+    <w:rsid w:val="007066D5"/>
+    <w:rsid w:val="007B44DD"/>
+    <w:rsid w:val="00862CB3"/>
+    <w:rsid w:val="008C559D"/>
+    <w:rsid w:val="00903619"/>
+    <w:rsid w:val="00930157"/>
+    <w:rsid w:val="0095584D"/>
+    <w:rsid w:val="00981FAC"/>
+    <w:rsid w:val="009973F2"/>
+    <w:rsid w:val="009A624D"/>
+    <w:rsid w:val="00A27D65"/>
+    <w:rsid w:val="00A27F33"/>
+    <w:rsid w:val="00A3365A"/>
+    <w:rsid w:val="00A8020B"/>
+    <w:rsid w:val="00A85517"/>
+    <w:rsid w:val="00A9580A"/>
+    <w:rsid w:val="00AB0990"/>
+    <w:rsid w:val="00B06A11"/>
+    <w:rsid w:val="00B54B84"/>
+    <w:rsid w:val="00B7509F"/>
+    <w:rsid w:val="00B8244C"/>
+    <w:rsid w:val="00BC776B"/>
+    <w:rsid w:val="00BD105F"/>
+    <w:rsid w:val="00BD7CCA"/>
+    <w:rsid w:val="00BE68F1"/>
+    <w:rsid w:val="00C33CA4"/>
+    <w:rsid w:val="00C752F4"/>
+    <w:rsid w:val="00CC38F6"/>
+    <w:rsid w:val="00CC417E"/>
+    <w:rsid w:val="00CE6B84"/>
+    <w:rsid w:val="00D810BC"/>
+    <w:rsid w:val="00DA0EDE"/>
+    <w:rsid w:val="00DF1742"/>
+    <w:rsid w:val="00F001EB"/>
+    <w:rsid w:val="00F55F37"/>
+    <w:rsid w:val="00F96016"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31983EF5"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{3C625787-9739-445C-867E-0059832BFEB0}"/>
+  <w14:docId w14:val="4641E1A8"/>
+  <w15:docId w15:val="{33F95B93-851C-4D26-A3BC-293C8CCE9E17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13454,655 +3443,192 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915B7"/>
-[...204 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="Заголовок 1 Знак"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A031A3"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C752F4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-    <w:name w:val="Заголовок 2 Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Неразрешенное упоминание1"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="2"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A031A3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C752F4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A031A3"/>
-[...269 lines deleted...]
-    <w:rsid w:val="00B13EDF"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00704EF3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00704EF3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007066D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010348" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1600013085" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1700015681" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z990000389_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z990000389_" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -14127,51 +3653,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -14324,91 +3850,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1528</Words>
-  <Characters>8716</Characters>
+  <Words>1793</Words>
+  <Characters>10221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10224</CharactersWithSpaces>
+  <CharactersWithSpaces>11991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>