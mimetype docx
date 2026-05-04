--- v0 (2025-12-25)
+++ v1 (2026-05-04)
@@ -1,1251 +1,1098 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00674A75" w:rsidRPr="00674A75" w:rsidRDefault="00674A75" w:rsidP="00D63AEC">
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Объявление о конкурсе на вакантные места</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>КГКП ясли сад «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Балауса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>»  объявляет конкурс на вакантные должност</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>и-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> воспитатель дошкольной организации (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B912E0">
+        <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00674A75">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> единиц</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5209">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Бос </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">ы: </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5209" w:rsidRPr="000A5209">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B912E0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>лауазымдарға</w:t>
-[...146 lines deleted...]
-        <w:r w:rsidRPr="005D20CF">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B912E0" w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>в груп</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5209">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>пу с казахским языком обучения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) должностной оклад- 102819 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>тг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Заявления для участия принимаются в течение 5 рабочих дней после опубликования объявления по адресу: 100009, Карагандинская область, город Караганда, район имени </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Казыбек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Би, улица К. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Дюйсенбекова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>, строение 42, телефон: 87212380913, электронная почта </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00D63AEC">
           <w:rPr>
-            <w:rStyle w:val="a7"/>
-            <w:lang w:val="kk-KZ"/>
+            <w:rStyle w:val="a4"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ds146@kargoo.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00674A75">
-[...1 lines deleted...]
-          <w:rStyle w:val="a4"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Функциональные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>1.       Обеспечивает охрану жизни и здоровья детей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2.       Применяет здоровье сберегающие технологии в их воспитании и обучении,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>3.       Осуществляет педагогический процесс в соответствии с требованиями государственного общеобязательного стандарта дошкольного воспитания и обучения, расписанием организованной учебной деятельности согласно Типовому учебному плану возрастной группы, создает предметно-развивающую среду, руководит детской деятельностью (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>игровая</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>, познавательная, двигательная, изобразительная, трудовая),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>4.       Осуществляет личностно-ориентированный подход в работе с детьми,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.       Оказывает содействие  специалистам в области коррекционной деятельности с детьми, имеющими отклонения в развитии, планирует </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>воспитательно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>-образовательную работу на основе изучения общеобразовательных учебных программ, учебно-методической литературы  и с учетом индивидуальных образовательных потребностей детей группы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.       Проектирует </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>воспитательно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>–образовательную деятельность на основе анализов достигнутых результатов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>7.       Осуществляет социализацию в условиях воспитания и обучения детей с особыми образовательными потребностями и обычно развивающихся детей для обеспечения равных стартовых возможностей при поступлении в школу,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>8.       Обеспечивает индивидуальный подход к каждому ребенку с особыми образовательными потребностями с учетом рекомендаций специалистов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>9.       Занимается изучением, обобщением, распространением  и внедрением лучших практик на основе изучения отечественного и зарубежного опыта,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>10.   Осуществляет консультационную помощь родителям по вопросам воспитания и обучения дошкольного возраста,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>11.  Защищает интересы и права детей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>12.  Внедряет концепцию «Образование, основанное на ценностях» в организации с участием всех субъектов образовательного процесса, в том числе семьи детей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.   Прививает </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>антикоррупционную</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> культуры, принципы академической частности среди воспитанников, педагогов и других работников,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>14.  Отвечает за качество предоставляемых образовательных услуг,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>15.  Соблюдение «Кодекса этики».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Квалификационные требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Высшее и (или) послевузовское педагогическое  или иное профессиональное образование по соответствующему профилю или документ, подтверждающий педагогическую переподготовку или техническое и профессиональное образование по соответствующему профилю, без предъявления требований к стажу работы; и (или) при наличии высшего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>уровня квалификации стаж работы в должности воспитателя дошкольной организации для педагога-модератора и педагога-эксперта не менее 2 лет, педагога-исследователя не менее 3 лет, педагога-мастера – 5 лет; и (или) при наличии среднего уровня квалификации стаж работы в должности воспитателя дошкольной организации: для педагога-модератора не менее 2 лет, для педагога-эксперт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не менее 3 лет, педагога-исследователя не менее 4 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00EC0368" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Перечень документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0368" w:rsidRPr="00D63AEC" w:rsidRDefault="00DE66E2" w:rsidP="00D63AEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0368" w:rsidRPr="00D63AEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>  Заявление об участии в конкурсе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>3) личный листок по учету кадров и фото;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>4) копию документа государственного образца об образовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>5) копию документа, подтверждающего трудовую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="000A5209" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>6) справку о состоянии здоровья по форме, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>7) справку с пс</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>ихоневрологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>8) справку с наркологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>9) сертификат квалификационного тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE66E2">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>10) резюме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00674A75">
-[...1 lines deleted...]
-          <w:rStyle w:val="a4"/>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Функционалдық міндеттері:</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>1. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00674A75">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Балалардың өмірі мен денсаулығын қорғауды қамтамасыз етеді, </w:t>
-[...7 lines deleted...]
-        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Балаларды </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00674A75">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тәрбиелеу мен оқытуда денсаулық сақтау технологияларын қолданады;</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>3. М</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00674A75">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>емлекеттік жалпыға міндетті білім беру стандартының талаптарына, мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарына сәйкес ұйымдастырылған оқу қызметінің кестесіне сәйкес педагогикалық процесті жүзеге асырады;</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRPr="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...900 lines deleted...]
-    <w:sectPr w:rsidR="00957ADA">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE66E2" w:rsidRDefault="00DE66E2" w:rsidP="00DE66E2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DE66E2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1259,60 +1106,57 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090432A"/>
-    <w:rsid w:val="0020276E"/>
+    <w:rsid w:val="000A5209"/>
     <w:rsid w:val="00534651"/>
-    <w:rsid w:val="00674A75"/>
     <w:rsid w:val="006A77A8"/>
     <w:rsid w:val="006F11CB"/>
     <w:rsid w:val="007E753C"/>
     <w:rsid w:val="0090432A"/>
-    <w:rsid w:val="00957ADA"/>
     <w:rsid w:val="00B912E0"/>
-    <w:rsid w:val="00B95F08"/>
     <w:rsid w:val="00BB634B"/>
     <w:rsid w:val="00CF783D"/>
     <w:rsid w:val="00D63AEC"/>
     <w:rsid w:val="00DE66E2"/>
     <w:rsid w:val="00EC0368"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1584,61 +1428,50 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D63AEC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D63AEC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -1881,61 +1714,50 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D63AEC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D63AEC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="251816113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="770394087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -1945,51 +1767,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1508835536">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ds146@kargoo.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ds146@kargoo.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2233,91 +2055,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>684</Words>
-  <Characters>3901</Characters>
+  <Words>631</Words>
+  <Characters>3603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4576</CharactersWithSpaces>
+  <CharactersWithSpaces>4226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>