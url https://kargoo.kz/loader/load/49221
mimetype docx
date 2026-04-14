--- v0 (2025-11-12)
+++ v1 (2026-04-14)
@@ -1,17609 +1,9569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4EF0A6C2" w14:textId="6FB1BF97" w:rsidR="004B7DB4" w:rsidRPr="00AC79D3" w:rsidRDefault="004B7DB4" w:rsidP="00AC79D3">
+    <w:p w14:paraId="2E315539" w14:textId="359F3789" w:rsidR="00C01914" w:rsidRDefault="00725B54" w:rsidP="0012010F">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:ind w:left="0" w:firstLine="840"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7DB4">
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммунальное государственное учреждение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қарағанды облысы білім басқармасының Қарағанды қаласы білім бөлімінің «№ 46 жалпы білім беретін мектебі» коммуналдық мемлекеттік мекемесі келесі мамандықтар бойынша 2022-2023 оқу жылына педагогтердің бос лауазымдарына орналасуға конкурс жариялайды:</w:t>
+        <w:t xml:space="preserve">«Общеобразовательная школа </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B371A54" w14:textId="7B27F6A1" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="0053539D">
+    <w:p w14:paraId="688C03D2" w14:textId="50C845F9" w:rsidR="0012010F" w:rsidRDefault="00725B54" w:rsidP="0012010F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>отдела образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления образования Карагандинской области</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объявляет конкурс на занятие вакантных должностей </w:t>
+      </w:r>
+      <w:r w:rsidR="0012010F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>педагогов на 2022-2023 учебный год по следующим специальностям</w:t>
+      </w:r>
+      <w:r w:rsidR="0012010F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7064C6" w14:textId="4EA0BC25" w:rsidR="00986FE3" w:rsidRPr="00986FE3" w:rsidRDefault="00725B54" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...27 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidR="0012010F" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель начальных классов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="0012010F" w:rsidRPr="00854EA2">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="0012010F" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00725B54" w:rsidRPr="00854EA2">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> единиц</w:t>
+      </w:r>
+      <w:r w:rsidR="0012010F" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>. Основная деятельность: реализация общеобразовательных программ начального</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0EC3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00854EA2">
-[...45 lines deleted...]
-        <w:t>бастауыш білім берудің жалпы білім беретін бағдарламаларын іске асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образования. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B4DD75" w14:textId="472D77F2" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00114272">
+    <w:p w14:paraId="7859AE5C" w14:textId="45A32631" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...61 lines deleted...]
-        <w:t>математика пәнінің жалпы білім беру бағдарламаларын іске асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Должность: учитель математики</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предмета математика</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790C8C9C" w14:textId="365F69B0" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="003851E5">
+    <w:p w14:paraId="6AC04086" w14:textId="77777777" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...61 lines deleted...]
-        <w:t>орыс тілі мен әдебиеті пәндерінің жалпы білім беру бағдарламаларын іске асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Должность: учитель русского языка и литературы</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предметов русский язык и литература</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EE286E" w14:textId="05665890" w:rsidR="00986FE3" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="003851E5">
+    <w:p w14:paraId="17EE286E" w14:textId="77777777" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...51 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель художественного труда (мальчики)</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00854EA2">
-[...29 lines deleted...]
-        <w:t>Көркем еңбек және технология пәндерінің жалпы білім беру бағдарламаларын жүзеге асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предметов художественный труд и технология</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F04D28F" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00485979">
+    <w:p w14:paraId="742D53FC" w14:textId="067E4880" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="229"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель физической культуры</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 единицы.</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предмета физическая культура</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BCEF84" w14:textId="77777777" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...21 lines deleted...]
-        <w:t>дене шынықтыру мұғалімі 2 бірлік. Негізгі қызметі: дене шынықтыру пәнінің жалпы білім беру бағдарламаларын жүзеге асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель истории</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предметов история и общественные дисциплины</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0763FEEE" w14:textId="1ACECAA7" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00854EA2">
+    <w:p w14:paraId="0B3F7A41" w14:textId="77777777" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель географии</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предмета география</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE16C4D" w14:textId="77777777" w:rsidR="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...5 lines deleted...]
-        <w:t>Лауазымы: тарих пәнінің мұғалімі. Негізгі қызметі: тарих және қоғамдық пәндер пәндерінің жалпы білім беру бағдарламаларын жүзеге асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель биологии</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предмета биология</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459B1B0B" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00F275C3">
+    <w:p w14:paraId="50C8F871" w14:textId="6AB449DB" w:rsidR="00DB0EC3" w:rsidRPr="00986FE3" w:rsidRDefault="00DB0EC3" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854EA2">
-[...27 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Должность: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>учитель музыки</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3" w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00854EA2">
-[...21 lines deleted...]
-        <w:t>география пәнінің жалпы білім беру бағдарламаларын жүзеге асыру.</w:t>
+      <w:r w:rsidRPr="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Основная деятельность: реализация общеобразовательных программ предмета музыка</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFB5EE0" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRPr="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00D82A63">
-[...127 lines deleted...]
-    <w:p w14:paraId="1B48FB72" w14:textId="0E40E625" w:rsidR="00B130D6" w:rsidRPr="004B7DB4" w:rsidRDefault="004B7DB4" w:rsidP="004B7DB4">
+    <w:p w14:paraId="1B48FB72" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRDefault="00725B54" w:rsidP="0012010F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7DB4">
-[...11 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Местонахождение</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00725B54" w:rsidRPr="004B7DB4">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>(адрес): 1000</w:t>
       </w:r>
-      <w:r w:rsidR="00DB0EC3" w:rsidRPr="004B7DB4">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00725B54" w:rsidRPr="004B7DB4">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>, Карагандинская область, город Караганда, район</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>А.Бокейхана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>ул.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Дружбы</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>, д.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>119</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">, телефон </w:t>
       </w:r>
-      <w:r w:rsidR="00DB0EC3" w:rsidRPr="004B7DB4">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="00DB0EC3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>471115</w:t>
       </w:r>
-      <w:r w:rsidR="00725B54" w:rsidRPr="004B7DB4">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09173EEA" w14:textId="77777777" w:rsidR="007908A0" w:rsidRDefault="00725B54" w:rsidP="0012010F">
+    <w:p w14:paraId="6D3DCD91" w14:textId="3AC6CCA9" w:rsidR="00725B54" w:rsidRPr="00725B54" w:rsidRDefault="00725B54" w:rsidP="0012010F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725B54">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="007908A0">
+      <w:r w:rsidR="001279E7" w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Размер оплаты </w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="001279E7" w:rsidRPr="00605A90">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>а 16 часов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2980"/>
-        <w:gridCol w:w="1273"/>
+        <w:gridCol w:w="3068"/>
+        <w:gridCol w:w="1185"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="467BB7E3" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="467BB7E3" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="1248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="186EC49F" w14:textId="5890F9C7" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="004B7DB4" w:rsidP="00247FF3">
+          <w:p w14:paraId="186EC49F" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7DB4">
+            <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бос </w:t>
-[...33 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+              <w:t xml:space="preserve">Наименование вакантной должности </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C79CC9E" w14:textId="2F194398" w:rsidR="001279E7" w:rsidRPr="004B7DB4" w:rsidRDefault="004B7DB4" w:rsidP="00247FF3">
+          <w:p w14:paraId="6C79CC9E" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Бірліктер </w:t>
+              </w:rPr>
+              <w:t>единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42D5EED7" w14:textId="77777777" w:rsidR="004B7DB4" w:rsidRDefault="004B7DB4" w:rsidP="00247FF3">
+          <w:p w14:paraId="17ABC6D5" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...63 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+              <w:t>Объем нагрузки (в часах в неделю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F78F8E" w14:textId="4B1C247B" w:rsidR="001279E7" w:rsidRPr="004B7DB4" w:rsidRDefault="004B7DB4" w:rsidP="00247FF3">
+          <w:p w14:paraId="33F78F8E" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Оқыту тілі</w:t>
+              </w:rPr>
+              <w:t>Язык обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B4AFA93" w14:textId="1ABECAE2" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="00247FF3">
+          <w:p w14:paraId="3B4AFA93" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001026E1">
+            <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...46 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Размер оплаты на 16 часов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="65C672E0" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="65C672E0" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="134A5B2E" w14:textId="44E488CC" w:rsidR="001279E7" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="00247FF3">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="134A5B2E" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель начальных классов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2698B3C7" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B359862" w14:textId="35052A1C" w:rsidR="001279E7" w:rsidRPr="001026E1" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="4B359862" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>32 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6223BF31" w14:textId="60366158" w:rsidR="001279E7" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="00247FF3">
-[...11 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="6223BF31" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="106AA19B" w14:textId="08CA1F34" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+          <w:p w14:paraId="106AA19B" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>102 820 т</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">От 102 820 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="6624D6B4" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="6624D6B4" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0931E4BA" w14:textId="7CC56267" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="0931E4BA" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель математики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A2075E1" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="5A2075E1" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A572F6D" w14:textId="59838693" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="2A572F6D" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>16 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DC337A5" w14:textId="27CAA7DA" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...10 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="6DC337A5" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="753AA6FB" w14:textId="26A3DAF2" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="753AA6FB" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t xml:space="preserve"> От </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>976</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00605A90">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t> </w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="576AF714" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="576AF714" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="886"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4DAA68" w14:textId="04EAC912" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="2E4DAA68" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель русского языка и литературы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="748F2AA6" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="748F2AA6" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33641E76" w14:textId="5B9FCBEE" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="33641E76" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>16 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22F16DF6" w14:textId="2D598200" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...10 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="22F16DF6" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="231428B9" w14:textId="4A84DFDC" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="231428B9" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От </w:t>
+            </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> т</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="11962248" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="11962248" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D95AB1C" w14:textId="19E67AB4" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D95AB1C" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...18 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+              <w:t>учитель художественного труда (мальчики)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31D219C7" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="31D219C7" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6433C181" w14:textId="7D72B7A4" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="6433C181" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>16 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30936661" w14:textId="0207968B" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...10 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="30936661" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21CB5C06" w14:textId="27BEDD46" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="21CB5C06" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 102 820 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">От 102 820 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="1DDDA470" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="1DDDA470" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47ADDE4D" w14:textId="44F5C111" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="47ADDE4D" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74360803" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="74360803" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57DE4556" w14:textId="3989BE77" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="57DE4556" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>32 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0516E3F7" w14:textId="0E281B99" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...10 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="0516E3F7" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A342789" w14:textId="37BB7FCF" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="5A342789" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>102 820 т</w:t>
-            </w:r>
+              <w:t xml:space="preserve">От 102 820 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="59873499" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="59873499" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AFA2537" w14:textId="1B4C6176" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="5AFA2537" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель истории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4972A897" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="4972A897" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA7B20" w14:textId="3A86D4E4" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="4EBA7B20" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>16 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63126565" w14:textId="1F8C3E89" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...10 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="63126565" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53C8CDAC" w14:textId="2EB87605" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="53C8CDAC" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От </w:t>
+            </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> т</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="7C382992" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="7C382992" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32F9A7C0" w14:textId="72BD1E6C" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="32F9A7C0" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель географии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EA5463F" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="2EA5463F" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15849C08" w14:textId="0FB4A19A" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="00820871" w:rsidP="001026E1">
+          <w:p w14:paraId="15849C08" w14:textId="39509FD6" w:rsidR="001279E7" w:rsidRPr="00042A91" w:rsidRDefault="00042A91" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="001026E1" w:rsidRPr="00605A90">
-[...5 lines deleted...]
-            <w:r w:rsidR="001026E1">
+            <w:r w:rsidR="001279E7" w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> час</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>сағат</w:t>
+              <w:t>а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B629AC7" w14:textId="7AA167F2" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...10 lines deleted...]
-              <w:t>орысша</w:t>
+          <w:p w14:paraId="1B629AC7" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D87CCA" w14:textId="564DFD9B" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="30D87CCA" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От </w:t>
+            </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> т</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="3D420D6A" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="3D420D6A" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="119FBE3A" w14:textId="7D3B9708" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...9 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="119FBE3A" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Биология пәнінің мұғалімі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+              <w:t>учитель биологии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38517809" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="38517809" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2876B741" w14:textId="28BB8BD9" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="2876B741" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 </w:t>
-[...6 lines deleted...]
-              <w:t>сағат</w:t>
+              <w:t>24 часа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>орысша</w:t>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D61051D" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E0E14D5" w14:textId="2A8D0E07" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3E0E14D5" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От </w:t>
+            </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> т</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001026E1" w:rsidRPr="00605A90" w14:paraId="2565775E" w14:textId="77777777" w:rsidTr="001026E1">
+      <w:tr w:rsidR="001279E7" w:rsidRPr="00605A90" w14:paraId="2565775E" w14:textId="77777777" w:rsidTr="001279E7">
         <w:trPr>
           <w:trHeight w:val="1248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A0973C6" w14:textId="703878B3" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...17 lines deleted...]
-            <w:tcW w:w="1273" w:type="dxa"/>
+          <w:p w14:paraId="2A0973C6" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>учитель музыки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47AB4BB8" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="47AB4BB8" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1184B50D" w14:textId="1F9653F1" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="001026E1">
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="1184B50D" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...6 lines deleted...]
-              <w:t>(негізгі жұмысшының бала күтімі бойынша демалыс уақытына</w:t>
+              <w:t>16 часов (на время декретного отпуска основного работника)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>орысша</w:t>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B227A15" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605A90">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64B2409B" w14:textId="27199E40" w:rsidR="001026E1" w:rsidRPr="00605A90" w:rsidRDefault="001026E1" w:rsidP="001026E1">
+          <w:p w14:paraId="64B2409B" w14:textId="77777777" w:rsidR="001279E7" w:rsidRPr="00605A90" w:rsidRDefault="001279E7" w:rsidP="00247FF3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>102 820 т</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">От 102 820 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>тг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605A90">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>976</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63EF619B" w14:textId="77777777" w:rsidR="001026E1" w:rsidRPr="001026E1" w:rsidRDefault="001026E1" w:rsidP="004B0650">
+    <w:p w14:paraId="2AE2D3E7" w14:textId="77777777" w:rsidR="001637AA" w:rsidRDefault="00725B54" w:rsidP="00725B54">
       <w:pPr>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026E1">
-[...5 lines deleted...]
-        <w:t>Конкурсқа қатысушыларға қойылатын жалпы біліктілік талаптары: 1) тиісті бейін бойынша орта-арнайы немесе жоғары (жоғары оқу орнынан кейінгі) педагогикалық білім немесе педагогикалық қайта даярлауды растайтын құжат.</w:t>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Общие квалификационные требования к участникам конкурса: 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средне-специальное или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">высшее (послевузовское) педагогическое образование по соответствующему профилю, или документ, подтверждающий педагогическую переподготовку. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587F94B0" w14:textId="49BFF38E" w:rsidR="00096606" w:rsidRPr="004B0650" w:rsidRDefault="004B0650" w:rsidP="004B0650">
+    <w:p w14:paraId="54C20273" w14:textId="5C91A656" w:rsidR="001637AA" w:rsidRPr="001637AA" w:rsidRDefault="00725B54" w:rsidP="00986FE3">
       <w:pPr>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C01914">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t>Должностные обязанности:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00096606" w:rsidRPr="00096606">
-[...5 lines deleted...]
-        <w:t>мемлекеттік жалпыға міндетті білім беру стандартына сәйкес оқытылатын пәннің ерекшелігін ескере отырып, білім алушыларды оқытуды және тәрбиелеуді жүзеге асырады;</w:t>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>осуществляет обучение и воспитание обучающихся с учетом специфики преподаваемого предмета, в соответствии с государственным общеобязательным стандартом образования;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>способствует формированию общей культуры личности обучающегося и воспитанника и его социализации, выявляет и содействует развитию индивидуальных способностей обучающихся;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>воспитывает в обучающемся уважительное отношение к педагогу, учит соблюдать деловой стиль отношения и речевой этикет путем вежливого обращения по имени и отчеству педагога или прямого обращения "учитель/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>мұғалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>использует новые подходы, эффективные формы, методы и средства обучения с учетом индивидуальных потребностей обучающихся;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">составляет краткосрочные и среднесрочные (календарно-тематические) планы по предметам, задания для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>суммативного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценивания за раздел и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>суммативного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценивания за четверть;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит анализ по итогам проведения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>суммативного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценивания за раздел и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>суммативного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценивания за четверть с комментариями;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>заполняет журналы (бумажные или электронные);</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>обеспечивает достижение личностных, системно-деятельностных, предметных результатов обучающимися и воспитанниками не ниже уровня, предусмотренного государственным общеобязательным стандартом образования;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>участвует в разработке и выполнении учебных программ, в том числе программ для обучающихся с особыми образовательными потребностями, обеспечивает реализацию их в полном объеме в соответствии с учебным планом и графиком учебного процесса;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>изучает индивидуальные способности, интересы и склонности обучающихся, воспитанников;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> создает условия для инклюзивного образования;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>адаптирует учебные программы с учетом индивидуальной потребности обучающегося с особыми образовательными потребностями;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>в специальных образовательных организациях осуществляет работу по обучению и воспитанию обучающихся, воспитанников, направленную на максимальное преодоление отклонений в развитии с учетом специфики преподаваемого предмета;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>организовывает занятия в дистанционном режиме с использованием интерактивных учебных материалов и цифровых образовательных ресурсов;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>участвует в заседаниях методических объединений, ассоциации учителей, методических, педагогических советов, сетевых сообществ;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>участвует в педагогических консилиумах для родителей;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>консультирует родителей;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>повышает профессиональную компетентность;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>соблюдает правила безопасности и охраны труда, противопожарной защиты;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>обеспечивает охрану жизни и здоровья обучающихся в период образовательного процесса;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>осуществляет сотрудничество с родителями или лицами, их заменяющими;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>заполняет документы, перечень которых утвержден уполномоченным органом в области образования;</w:t>
+      </w:r>
+      <w:r w:rsidR="00986FE3">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>прививает антикоррупционную культуру, принципы академической честности среди обучающихся и воспитанников.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635B0C72" w14:textId="2FE1751D" w:rsidR="00096606" w:rsidRPr="00096606" w:rsidRDefault="00096606" w:rsidP="00096606">
-[...386 lines deleted...]
-    <w:p w14:paraId="081B494A" w14:textId="77777777" w:rsidR="004B0650" w:rsidRPr="007908A0" w:rsidRDefault="004B0650" w:rsidP="00096606">
+    <w:p w14:paraId="1CD920B3" w14:textId="77777777" w:rsidR="00C01914" w:rsidRDefault="00725B54" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007908A0">
+      <w:r w:rsidRPr="00C01914">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Конкурсқа қатысушыларға қойылатын талаптар:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Требования к участникам конкурса: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C97F7E5" w14:textId="5314EEC4" w:rsidR="00096606" w:rsidRPr="00096606" w:rsidRDefault="004B0650" w:rsidP="004B0650">
+    <w:p w14:paraId="6F5EB4E3" w14:textId="02D0BC6C" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00725B54" w:rsidP="00C01914">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C01914">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Должен знать:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z63" w:history="1">
+        <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+          <w:rPr>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+          </w:rPr>
+          <w:t>Конституцию</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t> Республики Казахстан, законы Республики Казахстан "</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z2" w:history="1">
+        <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+          <w:rPr>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+          </w:rPr>
+          <w:t>Об образовании</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="z4" w:history="1">
+        <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+          <w:rPr>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+          </w:rPr>
+          <w:t>О статусе педагога</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="z33" w:history="1">
+        <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+          <w:rPr>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+          </w:rPr>
+          <w:t>О противодействии коррупции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="z1" w:history="1">
+        <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+          <w:rPr>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+          </w:rPr>
+          <w:t>О языках</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t> в Республике Казахстан", "О социальной медико-педагогической и коррекционной поддержке детей с ограниченными возможностями", Государственный общеобязательный стандарт образования и иные нормативные правовые акты, определяющие направления и перспективы развития образования;</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>содержание учебного предмета, учебно-воспитательного процесса, методики преподавания и оценивания;</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>педагогику и психологию;</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>методику преподавания предмета, воспитательной работы, средства обучения и их дидактические возможности;</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>нормы педагогической этики;</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>требования к оборудованию учебных кабинетов и подсобных помещений; основы права и научной организации труда, экономики; основы трудового законодательства, правила безопасности и охраны труда, противопожарной защиты, санитарные правила и нормы.</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс проводится в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>араграф</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Конституциясы, Қазақстан Республикасының "Білім туралы", "Педагог мәртебесі туралы", "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы", "Қазақстан Республикасындағы тіл туралы", "Кемтар балаларды әлеуметтік медициналық-педагогикалық және түзеу арқылы қолдау туралы" заңдары, білім берудің мемлекеттік жалпыға міндетті стандарты және білім беруді дамытудың бағыттары мен перспективаларын айқындайтын өзге де нормативтік құқықтық актілерер</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> (п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орядок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения конкурса на занятие должности педагога государственной организации образования</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>оқу пәнінің мазмұны, оқу-тәрбие процесі, оқыту және бағалау әдістемесі; педагогика мен психология;</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>) г</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лав</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>пәнді оқыту әдістемесі, тәрбие жұмысы, оқыту құралдары және олардың дидактикалық мүмкіндіктері;</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орядок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назначения на должности, освобождения от должностей педагогов государственных организаций образования</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>) с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>овместн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>педагогикалық этиканың нормалары;</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказ</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 19 ноября 2021 года № 568 и Министра труда и социальной защиты населения Республики Казахстан от 22 ноября 2021 года № 432</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>медиация техникасы және қақтығыстарды шешу мүмкіндігі;</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О внесении изменений в приказ Министра образования и науки Республики Казахстан от 21 февраля 2012 года № 57 "Об утверждении Правил конкурсного замещения руководителей государственных организаций среднего, технического и профессионального, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>послесреднего</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования и конкурсного назначения на должность руководителей государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного, среднего образования и образовательные программы дополнительного образования</w:t>
+      </w:r>
+      <w:r w:rsidR="001637AA" w:rsidRPr="001B3A00">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725B54">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">участия в Конкурсе кандидату необходимо </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">предоставить: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t> 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>) заявление об участии в конкурсе с указанием перечня прилагаемых документов по форме согласно приложению 10 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4E5B08" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00C01914">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>еңбек заңнамасының негіздері, еңбек қауіпсіздігі және еңбекті қорғау, өртке қарсы қорғау қағидалары, санитариялық қағидалар мен нормалар.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C1D73F" w14:textId="77777777" w:rsidR="00096606" w:rsidRDefault="00096606" w:rsidP="00C01914">
+    <w:p w14:paraId="1C071168" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00C01914">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      3) заполненный личный листок по учету кадров (с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563391E8" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00C01914">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      4) копии документов об образовании в соответствии с предъявляемыми к должности квалификационными требованиями, утвержденными Типовыми квалификационными характеристиками педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137143EE" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00C01914">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      5) копию документа, подтверждающую трудовую деятельность (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B47C258" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00B130D6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      6) справку о состоянии здоровья по форме, утвержденной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00B130D6">
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>приказом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF7B5B7" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00B130D6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      7) справку с психоневрологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C02D7D0" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00B130D6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      8) справку с наркологической организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741E3873" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00B130D6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      9) сертификат Национального квалификационного тестирования (далее - НКТ) или удостоверение о наличии квалификационной категории педагога-модератора, педагога-эксперта, педагога-исследователя, педагога-мастера (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46689793" w14:textId="77777777" w:rsidR="00B130D6" w:rsidRPr="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00B130D6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B130D6">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      10) заполненный Оценочный лист кандидата на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEC5A6F" w14:textId="77777777" w:rsidR="00C20D82" w:rsidRDefault="00C20D82" w:rsidP="00B130D6">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDB79DF" w14:textId="7826F999" w:rsidR="00725B54" w:rsidRPr="00C56A25" w:rsidRDefault="00725B54" w:rsidP="00C56A25">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="00C56A25">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00096606">
+        <w:t>Конкурс проводится по адресу:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Конкурс 3-тараудың (лауазымға тағайындау тәртібі) 1-параграфына (мемлекеттік білім беру ұйымы педагогының лауазымына орналасуға конкурс өткізу тәртібі) сәйкес өткізіледі, Қазақстан Республикасы Білім және ғылым министрінің 2021 жылғы 19 қарашадағы № 568 және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 22 қарашадағы № 432 "Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 21 ақпандағы № 57 "</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007908A0">
+        <w:t xml:space="preserve"> 100010, Карагандинская область, город Караганда, район А.Бокейхана, ул.Дружбы, д.119, контактный телефон 471115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56A25">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>М</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00096606">
+        <w:t>, электронный адрес:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>емлекеттік білім беру ұйымдарының педагогтері лауазымынан босату туралы</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00096606">
-[...378 lines deleted...]
-        <w:r w:rsidR="00B130D6" w:rsidRPr="007908A0">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
           <w:rPr>
             <w:sz w:val="27"/>
             <w:szCs w:val="27"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>sch46@kargoo.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B130D6" w:rsidRPr="007908A0">
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Прием документов для участия в конкурсе осуществляется в течение семи рабочих дней со дня публикации объявления</w:t>
+      </w:r>
+      <w:r w:rsidR="00496647">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>на электронный адрес школы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дата и время начала приема документов: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>08.08.2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г., 09.00ч. Дата и время окончания приема документов: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B130D6" w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15.08.2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56A25">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г., 17.30ч. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="75BEB584" w14:textId="0D81D787" w:rsidR="00A82BE4" w:rsidRPr="00A82BE4" w:rsidRDefault="00A82BE4" w:rsidP="00A82BE4">
-[...162 lines deleted...]
-    <w:p w14:paraId="21C1800B" w14:textId="77777777" w:rsidR="00A82BE4" w:rsidRDefault="00A82BE4" w:rsidP="00A82BE4">
+    <w:p w14:paraId="66E9F16C" w14:textId="09540DF6" w:rsidR="00B130D6" w:rsidRDefault="00B130D6" w:rsidP="00B130D6">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00E00553">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Рассмотрение документов кандидатов на соответствие квалификационным требованиям</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> проводится с 16 по 20 августа 2022 года.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="032457D5" w14:textId="77777777" w:rsidR="00AC79D3" w:rsidRDefault="00AC79D3" w:rsidP="007908A0">
+    <w:p w14:paraId="2B60A502" w14:textId="77777777" w:rsidR="00BB3179" w:rsidRDefault="00B130D6" w:rsidP="00BB3179">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00553">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аключительное заседание конкурсной комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> состоится 22 августа 2022 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BCEEE8" w14:textId="496A5470" w:rsidR="009307E0" w:rsidRDefault="00BB3179" w:rsidP="00BB3179">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Результаты конкурса будут объявлены не позднее </w:t>
+      </w:r>
+      <w:r w:rsidR="00496647">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>17.30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> часов 22 августа 2022 года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3179">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>на Интернет-ресурсе и официальных аккаунтах социальных сетей организации образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F36216F" w14:textId="2AAD6383" w:rsidR="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00BB3179">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="10177" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="3514"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="12C897A7" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="3514" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="640AF0E6" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10 к Правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>назначения на должности,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>освобождения от должностей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>первых руководителей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>и педагогов государственных</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>организаций образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="0EF6B6CC" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346E8AF4" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD58FB4" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="z330"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="6B15A8FB" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29CF71C0" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164B8AB9" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="z331"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(государственный орган,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>объявивший конкурс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="390093DA" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ф.И.О. кандидата (при его наличии), ИИН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(должность, место работы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Фактическое место проживания, адрес прописки, контактный телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6634F6F9" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F39410" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      Прошу допустить меня к конкурсу на занятие вакантной/временно вакантной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>должности (нужное подчеркнуть)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>наименование организаций образования, адрес (область, район, город\село)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>В настоящее время работаю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>должность, наименование организации, адрес (область, район, город\село)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Сообщаю о себе следующие сведения:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Образование: высшее или послевузовское</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10198" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4103"/>
+        <w:gridCol w:w="2947"/>
+        <w:gridCol w:w="3148"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="5B213DAD" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5383E8FA" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование учебного заведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="068D9D62" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Период обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DB74EC" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Специальность по диплому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="688996BF" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2547FBAE" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="558F06EB" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0954DD" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="600986EA" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Скачать</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01691221" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>      Наличие квалификационной категории (дата присвоения (подтверждения)):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Стаж педагогической работы: ____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Имею следующие результаты работы: _____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Награды, звания, степень, ученая степень, ученое звание,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>а также дополнительные сведения (при наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10348" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6096"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w14:paraId="4188D9F3" w14:textId="77777777" w:rsidTr="00D01AA9">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="7B31E3FD" w14:textId="77777777" w:rsidTr="00D56C52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="334036F3" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="36E92F51" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...245 lines deleted...]
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A1E18AB" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="2AC8FA2A" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...12 lines deleted...]
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:bookmarkStart w:id="2" w:name="z336"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11 к Правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>назначения на должности,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>освобождения от должностей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>первых руководителей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>и педагогов государственных</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>организаций образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="53CC9341" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FA52659" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="44044CBB" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="045347F9" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="74008A75" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...12 lines deleted...]
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:bookmarkStart w:id="3" w:name="z337"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A39FC0D" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="1E1E1E"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Оценочный лист кандидата на вакантную или временно вакантную должность педагога</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10997" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5954"/>
+        <w:gridCol w:w="5043"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="782BCD60" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09FCD621" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="4D877DF3" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F7BD73" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="z339"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00D56C52">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D01AA9">
+            <w:r w:rsidRPr="00D56C52">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">конкурс </w:t>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00D01AA9">
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>орган</w:t>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BD22F08" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+    <w:p w14:paraId="4372CB98" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D01AA9">
-[...1559 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10057" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4460"/>
-        <w:gridCol w:w="2195"/>
+        <w:gridCol w:w="517"/>
+        <w:gridCol w:w="3019"/>
+        <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w14:paraId="67B97377" w14:textId="77777777" w:rsidTr="00D01AA9">
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="20A7BB79" w14:textId="77777777" w:rsidTr="00D56C52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="045A5BB0" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="25F95977" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...59 lines deleted...]
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="197C31ED" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="69E9FC80" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Критерии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C941369" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="5088A546" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...49 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Подтверждающий документ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508F91A4" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...12 lines deleted...]
-            <w:tcW w:w="2195" w:type="dxa"/>
+          <w:p w14:paraId="2539420D" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Кол-во баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(от 1 до 20)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="7941DA29" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ED3329F" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...12 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+          <w:p w14:paraId="5DCFE720" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7749C2C5" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...682 lines deleted...]
-              <w:right w:val="nil"/>
+          <w:p w14:paraId="0BE28C1F" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Уровень образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F268D8" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...27 lines deleted...]
-              <w:right w:val="nil"/>
+          <w:p w14:paraId="0D263E68" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Диплом об образовании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CACFE96" w14:textId="4531C6DF" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...54 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="0F34D7A7" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Техническое и профессиональное = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:bookmarkStart w:id="5" w:name="z342"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Высшее очное = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:bookmarkStart w:id="6" w:name="z343"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>высшее заочное/дистанционное = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...108 lines deleted...]
-              <w:t>11-қосымша</w:t>
+              <w:t>диплом о высшем образовании с отличием = 7 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w14:paraId="159DFEB6" w14:textId="77777777" w:rsidTr="00A82BE4">
-[...7 lines deleted...]
-              <w:right w:val="nil"/>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="2051B116" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60819A6A" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...27 lines deleted...]
-              <w:right w:val="nil"/>
+          <w:p w14:paraId="6E5B5572" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="670DC07A" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...249 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+          <w:p w14:paraId="40E9EEAD" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ученая/академическая степень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0725FC69" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="69762ADA" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Диплом об образовании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57510BA7" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="7556DC63" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Магистр или специалист с высшим образованием = 5 баллов;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="z345"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>PHD-доктор = 10 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="z346"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Доктор наук = 10 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Кандидат наук = 10 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="1FF85F4C" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B38F8C2" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="79035ADA" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33AC0451" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="10C15070" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...52 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Национальное квалификационное тестирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3482BD79" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="63379A3F" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16AB992F" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="6725609D" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>С квалификационной категорией "педагог"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="z348"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По содержанию:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="z349"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="z350"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до 70 баллов = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="z351"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 70 до 80 баллов = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="z352"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 80 до 90 баллов = 6 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="z353"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По методике и педагогике:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="z354"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 до 40 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="z355"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 40 до 50 баллов = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="z356"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="z357"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до 70 баллов = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="z358"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>С квалификационной категорией "педагог-модератор"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="z359"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По содержанию:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="z360"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 0 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="z361"/>
+            <w:bookmarkEnd w:id="22"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до 70 баллов = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="z362"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 70 до 80 баллов = 6 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="z363"/>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 80 до 90 баллов = 7 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="z364"/>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По методике и педагогике:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="z365"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 до 40 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="z366"/>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 40 до 50 баллов = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="z367"/>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов =3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="z368"/>
+            <w:bookmarkEnd w:id="29"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до70 баллов = 4 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="z369"/>
+            <w:bookmarkEnd w:id="30"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>С квалификационной категорией "педагог-эксперт"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="z370"/>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По содержанию:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="z371"/>
+            <w:bookmarkEnd w:id="32"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="z372"/>
+            <w:bookmarkEnd w:id="33"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>от 60 до 70 баллов = 4 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="z373"/>
+            <w:bookmarkEnd w:id="34"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 70 до 80 баллов =7 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="35" w:name="z374"/>
+            <w:bookmarkEnd w:id="35"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 80 до90 баллов = 8 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="36" w:name="z375"/>
+            <w:bookmarkEnd w:id="36"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По методике и педагогике:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="37" w:name="z376"/>
+            <w:bookmarkEnd w:id="37"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 до 40 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="38" w:name="z377"/>
+            <w:bookmarkEnd w:id="38"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 40 до 50 баллов = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="39" w:name="z378"/>
+            <w:bookmarkEnd w:id="39"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 4 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="40" w:name="z379"/>
+            <w:bookmarkEnd w:id="40"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до 70 баллов = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="41" w:name="z380"/>
+            <w:bookmarkEnd w:id="41"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>С квалификационной категорией "педагог-исследователь"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="42" w:name="z381"/>
+            <w:bookmarkEnd w:id="42"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По содержанию:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="43" w:name="z382"/>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="44" w:name="z383"/>
+            <w:bookmarkEnd w:id="44"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до 70 баллов = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="45" w:name="z384"/>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 70 до 80 баллов = 8 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="46" w:name="z385"/>
+            <w:bookmarkEnd w:id="46"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 80 до90 баллов = 9 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="47" w:name="z386"/>
+            <w:bookmarkEnd w:id="47"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>По методике и педагогике:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="48" w:name="z387"/>
+            <w:bookmarkEnd w:id="48"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 до 40 баллов = 0 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="49" w:name="z388"/>
+            <w:bookmarkEnd w:id="49"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 40 до 50 баллов = 4 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="50" w:name="z389"/>
+            <w:bookmarkEnd w:id="50"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 50 до 60 баллов = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="51" w:name="z390"/>
+            <w:bookmarkEnd w:id="51"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 60 до70 баллов = 6 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="52" w:name="z391"/>
+            <w:bookmarkEnd w:id="52"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>С квалификационной категорией "педагог-мастер"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>= 10 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="1042A066" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50206BD3" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="166CAE8B" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D56FFF" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="6270CC5B" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...325 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификация/Категория.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DE1870D" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="1C5CB24D" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Удостоверение, иной документ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6006D35D" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2B30F563" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 категория = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="53" w:name="z393"/>
+            <w:bookmarkEnd w:id="53"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 категория = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="54" w:name="z394"/>
+            <w:bookmarkEnd w:id="54"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Высшая категория = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="55" w:name="z395"/>
+            <w:bookmarkEnd w:id="55"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-модератор = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="56" w:name="z396"/>
+            <w:bookmarkEnd w:id="56"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-эксперт = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="57" w:name="z397"/>
+            <w:bookmarkEnd w:id="57"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-исследователь = 7 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Педагог-мастер = 10 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="6F7C8F13" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00E7883B" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="67101CD4" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D61F30F" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="702EDE8F" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...204 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Стаж педагогической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D762A10" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...12 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+          <w:p w14:paraId="511D0338" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>трудовая книжка/документ, заменяющий трудовую деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09386EC6" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="61114B24" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 1 до 3 лет = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="58" w:name="z399"/>
+            <w:bookmarkEnd w:id="58"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 3 до 5 лет = 1,5 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="59" w:name="z400"/>
+            <w:bookmarkEnd w:id="59"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>от 5 до 10 лет = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>от 10 и более = 3 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="079B0516" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54FE55EE" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="1889B46E" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C33678C" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="75DBA26B" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...2457 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Опыт административной и методической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DAC580E" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="05F2E780" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...14 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>трудовая книжка/документ, заменяющий трудовую деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27BAC430" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="52A7BA18" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>методист = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="60" w:name="z402"/>
+            <w:bookmarkEnd w:id="60"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заместитель директора = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>директор = 5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="2238E59C" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43053AA2" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="611ED2B7" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...59 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AA7207C" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="76869962" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...194 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Для педагогов, впервые поступающих на работу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DC0836A" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="24B73BD1" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к диплому об образовании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D7E5FCA" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="247E741B" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Результаты педагогической/ профессиональной практики "отлично" = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"хорошо" = 0,5 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="1BF015B0" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="442D799C" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="7BCD552E" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...125 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9F3C7A" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="0F49B8CE" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...338 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Рекомендательное письмо с предыдущего места работы (при осуществлении трудовой деятельности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="373720D1" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="1A436A50" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...14 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>письмо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58F2B43C" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="275250BC" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие положительного рекомендательного письма = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="61" w:name="z405"/>
+            <w:bookmarkEnd w:id="61"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие рекомендательного письма = минус 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Негативное рекомендательное письмо = минус 5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="474695F8" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71F9587B" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="647CCF29" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...125 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05C45C1A" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="23244A03" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...75 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Показатели профессиональных достижений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07C33BB9" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="42382111" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- дипломы, грамоты победителей олимпиад и конкурсов, научных проектов обучающихся;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="62" w:name="z407"/>
+            <w:bookmarkEnd w:id="62"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- дипломы, грамоты победителей олимпиад и конкурсов учителя;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>- государственная награда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67D6E2B9" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="7E596A0E" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>призеры олимпиад и конкурсов = 0,5 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="63" w:name="z409"/>
+            <w:bookmarkEnd w:id="63"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>научных проектов = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="64" w:name="z410"/>
+            <w:bookmarkEnd w:id="64"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>призеры олимпиад и конкурсов = 3 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="65" w:name="z411"/>
+            <w:bookmarkEnd w:id="65"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>участник конкурса "Лучший педагог" = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="66" w:name="z412"/>
+            <w:bookmarkEnd w:id="66"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>призер конкурса "Лучший педагог" = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>обладатель медали "</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...7 lines deleted...]
-              <w:t>Жұмысқа</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D01AA9">
+            <w:r w:rsidRPr="00D56C52">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...7 lines deleted...]
-              <w:t>алғаш</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D01AA9">
+            <w:r w:rsidRPr="00D56C52">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...7 lines deleted...]
-              <w:t>кіріскен</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сіңірген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D01AA9">
+            <w:r w:rsidRPr="00D56C52">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...7 lines deleted...]
-              <w:t>педагогтар</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ұстазы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...26 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>" = 10 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="52405616" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C4CE17" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="79F420BC" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...81 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E231DFF" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="2598BDBE" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...153 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Методическая деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D902640" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="6FB3D5CC" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-авторские работы и публикации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E186B39" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="611DE0A7" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>автор или соавтор учебников и (или) УМК, включенных в перечень МОН РК = 5 баллов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="67" w:name="z414"/>
+            <w:bookmarkEnd w:id="67"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>автор или соавтор учебников и (или) УМК, включенных в перечень РУМС = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">наличие публикации по научно-исследовательской деятельности, включенный в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">перечень КОКСОН, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...7 lines deleted...]
-              <w:t>Алдыңғы</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Scopus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...190 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="7F9E6A68" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29D63ADB" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="093367A8" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A9CB289" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="141C4D75" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...271 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Общественно-педагогическая деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49F195D0" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="1CD4488A" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- лидерство</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">- реализация </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>полиязычия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="540D3131" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="16EF911B" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>наставник = 0,5 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="68" w:name="z417"/>
+            <w:bookmarkEnd w:id="68"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>руководство МО = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="69" w:name="z418"/>
+            <w:bookmarkEnd w:id="69"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>лидер профессионально-педагогического сообщества = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="70" w:name="z419"/>
+            <w:bookmarkEnd w:id="70"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>преподавание на 2 языках, русский/казахский = 2 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="71" w:name="z420"/>
+            <w:bookmarkEnd w:id="71"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>иностранный/русский, иностранный/казахский) = 3 балла,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>преподавание на 3 языках (казахский, русский, иностранный) = 5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="5CC2E1F7" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1924FC78" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="7B65216C" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...365 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AF64F00" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="71C01FFF" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...370 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Курсовая подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C5D3EEC" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="72986BE6" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...13 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- сертификаты предметной подготовки;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="72" w:name="z422"/>
+            <w:bookmarkEnd w:id="72"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- сертификат на цифровую грамотность,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="73" w:name="z423"/>
+            <w:bookmarkEnd w:id="73"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>КАЗТЕСТ,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="74" w:name="z424"/>
+            <w:bookmarkEnd w:id="74"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IELTS;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="75" w:name="z425"/>
+            <w:bookmarkEnd w:id="75"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TOEFL;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="76" w:name="z426"/>
+            <w:bookmarkEnd w:id="76"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DELF;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Goethe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zertifikat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, обучение по программам "Основы программирования в Python", "Обучение работе с Microsoft"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5043C8E3" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
-[...1 lines deleted...]
-              <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+          <w:p w14:paraId="5C7056E8" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
+            <w:pPr>
+              <w:spacing w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>курсы ЦПМ НИШ, "</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...7 lines deleted...]
-              <w:t>Әдістемелік</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Өрлеу</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D01AA9">
-[...25 lines deleted...]
-            <w:tcW w:w="3639" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="77" w:name="z428"/>
+            <w:bookmarkEnd w:id="77"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 0,5 балла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>курсы = 0,5 балла (каждый отдельно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D56C52" w:rsidRPr="00D56C52" w14:paraId="44C13005" w14:textId="77777777" w:rsidTr="00D56C52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="537E8EB2" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="3B6398D9" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...91 lines deleted...]
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39352186" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00D01AA9" w:rsidRDefault="00D01AA9" w:rsidP="00D01AA9">
+          <w:p w14:paraId="76EB87AF" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00D56C52" w:rsidRDefault="00D56C52" w:rsidP="00D56C52">
             <w:pPr>
               <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01AA9">
-[...2027 lines deleted...]
-              <w:t xml:space="preserve"> балл – 83</w:t>
+            <w:r w:rsidRPr="00D56C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Максимальный балл – 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="681971A0" w14:textId="77777777" w:rsidR="00D01AA9" w:rsidRPr="00BB3179" w:rsidRDefault="00D01AA9" w:rsidP="007908A0">
+    <w:p w14:paraId="58CF574E" w14:textId="77777777" w:rsidR="00D56C52" w:rsidRPr="00BB3179" w:rsidRDefault="00D56C52" w:rsidP="00BB3179">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D01AA9" w:rsidRPr="00BB3179" w:rsidSect="00605A90">
+    <w:sectPr w:rsidR="00D56C52" w:rsidRPr="00BB3179" w:rsidSect="00605A90">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -17899,74 +9859,69 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002646DA"/>
-    <w:rsid w:val="00096606"/>
-    <w:rsid w:val="001026E1"/>
+    <w:rsid w:val="00042A91"/>
     <w:rsid w:val="0012010F"/>
     <w:rsid w:val="001279E7"/>
     <w:rsid w:val="001637AA"/>
+    <w:rsid w:val="001C0CC6"/>
     <w:rsid w:val="002646DA"/>
-    <w:rsid w:val="004B0650"/>
-    <w:rsid w:val="004B7DB4"/>
+    <w:rsid w:val="00496647"/>
     <w:rsid w:val="00596756"/>
     <w:rsid w:val="00605A90"/>
     <w:rsid w:val="00725B54"/>
-    <w:rsid w:val="007908A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00854EA2"/>
     <w:rsid w:val="009307E0"/>
     <w:rsid w:val="00986FE3"/>
-    <w:rsid w:val="00A82BE4"/>
-    <w:rsid w:val="00AC79D3"/>
     <w:rsid w:val="00B130D6"/>
     <w:rsid w:val="00BB3179"/>
     <w:rsid w:val="00C01914"/>
-    <w:rsid w:val="00C97E5C"/>
+    <w:rsid w:val="00C20D82"/>
+    <w:rsid w:val="00C56A25"/>
     <w:rsid w:val="00CC4A49"/>
-    <w:rsid w:val="00D01AA9"/>
+    <w:rsid w:val="00D56C52"/>
     <w:rsid w:val="00DB0EC3"/>
     <w:rsid w:val="00E06972"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -18364,68 +10319,50 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00605A90"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -18441,98 +10378,57 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001637AA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001637AA"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...13 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="119956175">
-      <w:bodyDiv w:val="1"/>
-[...24 lines deleted...]
-    <w:div w:id="298076275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1307199241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -18540,72 +10436,85 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1512062049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1762749637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1992060608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sch46@kargoo.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sch46@kargoo.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000021579" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z970000151_" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1500000410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18879,71 +10788,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F2826F-95F6-4C34-8949-75C1ED5E1B20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13980</Characters>
+  <Pages>9</Pages>
+  <Words>2471</Words>
+  <Characters>14087</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16400</CharactersWithSpaces>
+  <CharactersWithSpaces>16525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sch46@kargoo.kz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>