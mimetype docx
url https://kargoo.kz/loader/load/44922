--- v0 (2025-10-13)
+++ v1 (2026-05-14)
@@ -1,7490 +1,3100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007A6B3F" w:rsidRPr="00CE59F6" w:rsidRDefault="007A6B3F" w:rsidP="007A6B3F">
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Утверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Директор </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>КГКП «Ясли-сад «А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қбота</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________Н.Ульянова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>об организации работы Совета по педагогической этике</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по КГКП «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ясли-сад</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Бекітемін</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>қбота</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE59F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Общие положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.1 Совет осуществляет свою деятельность в соответствии с Законами Республики Казахстан «Об образовании», «О статусе педагога», настоящими Правилами, иными нормативными правовыми актами и руководствуется принципами объективности и справедливости, этичности, учета общественного мнения и гласности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.2 Настоящие Правила определяют организацию деятельности совета по педагогической этике. Совет по педагогической этике (далее – Совет) является коллегиальным органом, создаваемый в организациях образования, рассматривающий вопросы, соблюдения педагогами педагогической этики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совет по педагогической этике организации образования могут обращаться физические и юридические лица по вопросам соблюдения педагогами педагогической этики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совет в своей деятельности руководствуется принципами законности, объективности и справедливости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Основные задачи, функции и полномочия Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.1 Основными задачами Совета являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) мониторинг, профилактика и предупреждение нарушений педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) обеспечение соблюдения педагогической этики в организации образовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) анализ причин и условий, способствовавших нарушению педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4) всестороннее, полное и объективное исследование обстоятельств, необходимых и достаточных для правильного рассмотрения вопроса о дисциплинарной ответственности педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.2 Совет по педагогической этике в пределах своей компетенции вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) заслушивать на своих заседаниях педагогов и иных лиц организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) запрашивать документы, материалы и информацию организации образования, необходимые для выполнения стоящих перед ним задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) истребовать объяснения и (или) пояснения у педагогов и иных лиц организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4) вносить предложения руководителю организации образования о проведении проверки фактов нарушения педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5) вносить руководителю организации образования рекомендации по укреплению дисциплины труда, профилактике нарушений педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6) вносить на рассмотрение руководителю организации образования, рекомендации о привлечении педагогов к дисциплинарной ответственности за нарушения педагогической этики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7) обращаться к компетентным государственным органам или должностным лицам, учредителям организации образования с предложениями о рассмотрении ответственности должностных лиц, не принявших надлежащих мер по исполнению рекомендаций Совета по педагогической этике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8) проводит работу по примирению сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Организация деятельности Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1 Срок полномочий Совета три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2 Совет состоит из председателя, секретаря и членов Совета. Число членов Совета должно быть нечетным и составлять не менее семи человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совет входят следующие лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) совет должен состоять из представителей профсоюзов и (или) неправительственных организаций и (или) общественных объединений, осуществляющих деятельность в отрасли образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) не менее двух педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) педагоги, вышедшие на заслуженный отдых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.4 Руководитель организации образования, работники управленческого, административного, вспомогательного персонала организации образования, родители обучающихся и воспитанников данной организации образования не могут быть включены в состав Совета в качестве его членов. При этом в качестве секретаря Совета допускаются работники управленческого, административного, вспомогательного персонала организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.5 Совет избирается на педагогическом совете организации образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) обеспечивает соблюдение требований законодательства при формировании Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) обеспечивает проведение процедур, необходимых для своевременного избрания Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) создает условия и оказывает содействие в работе Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00886224" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.6 Состав Совета утверждается приказом руководителя организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.7 Председатель и секретарь Совета избираются большинством голосов из состава Совета на первом заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.8 Член Совета не может участвовать в обсуждении и голосовании по дисциплинарному делу, если он либо совместно проживающие с ним близкие родственники связаны с лицом, в отношении которого возбуждено дисциплинарное дело, родственными отношениями либо находятся в служебной или иной зависимости от указанного лица. Член Совета извещает членов Совета о данных обстоятельствах до обсуждения и голосования Совета по соответствующему делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.9 Совет принимает решения простым большинством голосов от числа присутствующих на заседании членов Совета. При равенстве голосов голос председательствующего является решающим. Члены Совета по этике не могут воздерживаться при голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отсутствие председателя Совета по его поручению исполняет обязанности председателя один из членов Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.11 Заседание Совета оформляется в виде протокола, который подписывается председателем и секретарем Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4. В состав Совета не входят лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>признанные</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> судом недееспособным или ограниченно дееспособным;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.2 лишенные судом права занимать государственные должности в течение определенного срока;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уволенные</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за дисциплинарный проступок, дискредитирующий государственную службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.4 ранее судимые или освобожденные от уголовной ответственности за совершение преступления на основании пунктов 3), 4), 9), 10) и 12) части первой статьи 35 или статьи 36 Уголовно-процессуального кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.5 уволенные по отрицательным мотивам из правоохранительных органов, специальных государственных органов и судов, воинской службы, за исключением случаев увольнения лица на основании отсутствия на работе (службе) без уважительной причины в течение трех и более часов подряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Права и обязанности председателя и членов Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>носить предложения по плану работы Совета и повестке дня заседаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>частвовать в подготовке материалов к заседаниям Совета и проектов его решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ринимать участие в обсуждении вопросов, рассматриваемых Советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Права педагога при рассмотрении вопроса о соблюдении педагогической этики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.1 получение в письменном виде информации о рассматриваемом вопросе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.2 ознакомление со всеми материалами по рассматриваемому вопросу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.3 защиту своих прав и законных интересов всеми не противоречащими закону способами лично или через представителя в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.4 получение решения в письменном виде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.5 обжалование принятого решения в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7. Дисциплинарное дело в отношении педагога приостанавливается на период:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.1 Временной нетрудоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.2 Нахождения в отпуске или командировке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.3 Освобождения от исполнения своих должностных обязанностей на время выполнения им государственных или общественных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.4 Нахождения на подготовке, переподготовке, курсах повышения квалификации и стажировке</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...86 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.5 Секретарем принимаются меры по извещению лиц, привлекаемых к дисциплинарной ответственности, о месте и времени проведения заседания Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.6 Рассмотрение дисциплинарного дела на заседании Совета может происходить без участия лиц, привлекаемых к дисциплинарной ответственности, если они были надлежащим образом извещены о времени и месте заседания Совета не менее чем за три дня до проведения заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Вопросы дисциплинарной ответственности </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагога</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассматриваемые на заседании Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мело ли место конкретное действие (бездействие), являющееся основанием для рассмотрения дисциплинарной ответственности педагога;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вляется ли это действие (бездействие) дисциплинарным проступком, и в нарушение каких норм законодательства оно совершено;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.3 Совершено ли это нарушение этики педагогом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сматривается ли вина педагога в совершении этого проступка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>о итогам рассмотрения дела Совет рекомендует руководителю организации образования налагать и (или) не налагать соответствующее взыскание на педагога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8.6 Решение Совета носит рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9. Рекомендации итогам рассмотрения дисциплинарного дела Советом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9.1 Руководитель организации образования при рассмотрении рекомендации Совета принимает решение в соответствии с требованиями трудового и иного законодательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9.2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>екомендовать руководителю организации образования, налагать и (или) не налагать соответствующее дисциплинарное взыскание на педагога;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9.3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>акой вид взыскания рекомендуется наложить на педагога</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9.4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рекратить дисциплинарное дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE59F6" w:rsidRPr="00CE59F6" w:rsidRDefault="00CE59F6" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="136" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE59F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9.5 Разбирательства в отношении педагога и принятые на их основании решения могут быть преданы гласности только с его письменного согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00431902" w:rsidRPr="00CE59F6" w:rsidRDefault="00431902" w:rsidP="00CE59F6">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5095 lines deleted...]
-    <w:sectPr w:rsidR="007A6B3F" w:rsidRPr="006B5ABB">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00431902" w:rsidRPr="00CE59F6" w:rsidSect="006E606E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...724 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...5 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00D101D6"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00FD0C4D"/>
+    <w:rsidRoot w:val="00CE59F6"/>
+    <w:rsid w:val="001011E4"/>
+    <w:rsid w:val="00431902"/>
+    <w:rsid w:val="004C720E"/>
+    <w:rsid w:val="006E606E"/>
+    <w:rsid w:val="00886224"/>
+    <w:rsid w:val="00CE59F6"/>
+    <w:rsid w:val="00E4412E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{04C4E2EB-A004-4C48-992C-F572FA790D53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A6B3F"/>
+    <w:rsid w:val="006E606E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE59F6"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE59F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="List Paragraph"/>
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE59F6"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="007A6B3F"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CE59F6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="25836590">
+    <w:div w:id="1750299801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...583 lines deleted...]
-      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1851262747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="475"/>
+          <w:marBottom w:val="611"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="369115560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1206</Words>
-  <Characters>6878</Characters>
+  <Words>1276</Words>
+  <Characters>7276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Krokoz™</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8068</CharactersWithSpaces>
+  <CharactersWithSpaces>8535</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>