--- v0 (2025-11-09)
+++ v1 (2026-05-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0da2b7" w14:textId="c0da2b7">
+    <w:p w14:paraId="6050503" w14:textId="6050503">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,5055 +76,5094 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасындағы тiл туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасының 1997 жылғы 11 шiлдедегі N 151 Заңы.</w:t>
+        <w:t>О языках в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 11 июля 1997 года N 151.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>МАЗМҰНЫ</w:t>
+        <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Мәтiнде "тарау" деген сөздiң алдындағы "I - VI" деген цифрлар тиiсiнше "1 - 6" деген цифрлармен ауыстырылды - Қазақстан Республикасының 2004.12.20. </w:t>
+        <w:t xml:space="preserve">      Сноска. В тексте после слова "Глава" цифры "I - VI" заменить соответственно цифрами "1 - 6" - Законом РК от 20 декабря 2004 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап күшіне енеді) Заңымен. </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Осы Заң Қазақстан Республикасында тiлдердiң қолданылуының құқықтық негiздерiн, мемлекеттiң оларды оқып-үйрену мен дамыту үшiн жағдай жасау жөнiндегi мiндеттерiн белгiлейдi, Қазақстан Республикасында қолданылатын барлық тiлге бiрдей құрметпен қарауды қамтамасыз етедi. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+      Настоящий Закон устанавливает правовые основы функционирования языков в Республике Казахстан, обязанности государства в создании условий для их изучения и развития, обеспечивает одинаково уважительное отношение ко всем, без исключения, употребляемым в Республике Казахстан языкам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
-[...36 lines deleted...]
-      1) диаспора – өзiнiң тарихи шығу тегiнен тысқары елде тұрып жатқан халықтың бiр бөлiгi (этностық қауымдастық);</w:t>
+        <w:t>Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z61" w:id="2"/>
-[...15 lines deleted...]
-      2) ономастика – тiл бiлiмiнiң жалқы есiмдердi, олардың пайда болуы мен өзгеруiнiң тарихын зерттейтiн бөлiмi;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диаспора – часть народа (этническая общность), проживающая вне страны его исторического происхождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z62" w:id="3"/>
-[...15 lines deleted...]
-      3) ономастика комиссиясы – Қазақстан Республикасының аумағындағы әкiмшiлiк-аумақтық бiрлiктерге, елді мекендердің құрамдас бөлiктерiне, әуежайларға, порттарға, теміржол вокзалдарына, теміржол стансаларына, метрополитен стансаларына, автовокзалдарға, автостансаларға, физикалық-географиялық және мемлекет меншігіндегі басқа да объектілерге атау беру және оларды қайта атау, олардың атауларының транскрипциясын нақтылау мен өзгерту және мемлекеттік заңды тұлғаларға, мемлекет қатысатын заңды тұлғаларға жеке адамдардың есімдерін беру, сондай-ақ Қазақстан Республикасының тарихи-мәдени мұрасының құрамдас бөлiгi ретiнде тарихи атауларды қалпына келтiру және сақтау бойынша бiрыңғай көзқарасты қалыптастыру жөнiндегi ұсыныстарды әзiрлейтiн консультациялық-кеңесшi орган;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ономастика – раздел языкознания, изучающий собственные имена, историю их возникновения и преобразования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z63" w:id="4"/>
-[...15 lines deleted...]
-      4) орфография – дұрыс жазу ережесi, сөйленген сөздi (сөздер мен грамматикалық тұлғаларды) жазбаша беру тәсiлдерiнiң бiрiздiлiгiн белгiлейтiн қағидалар жүйесi;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ономастическая комиссия – консультативно-совещательный орган, вырабатывающий предложения по формированию единых подходов по наименованию и переименованию административно-территориальных единиц, составных частей населенных пунктов, аэропортов, портов, железнодорожных вокзалов, железнодорожных станций, станций метрополитена, автовокзалов, автостанций, физико-географических и других объектов государственной собственности на территории Республики Казахстан, уточнению и изменению транскрипции их наименований и присвоению собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства, а также восстановлению и сохранению исторических названий как составной части историко-культурного наследия Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z64" w:id="5"/>
-[...15 lines deleted...]
-      5) Республикалық терминология комиссиясы – экономиканың, ғылымның, техниканың және мәдениеттiң барлық салалары бойынша қазақ тiлiнiң терминологиялық лексикасы саласындағы ұсыныстарды әзiрлейтiн консультациялық-кеңесшi орган;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орфография – правописание, система правил, определяющих единообразие способов передачи речи (слов и грамматических форм) на письме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z65" w:id="6"/>
-[...15 lines deleted...]
-      6) топонимика – ономастиканың географиялық объектiлердiң атауларын, олардың пайда болуының, өзгеруінің және қолданылуының заңдылықтарын зерттейтiн бөлiмi;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Республиканская терминологическая комиссия – консультативно-совещательный орган, вырабатывающий предложения в области терминологической лексики казахского языка по всем отраслям экономики, науки, техники и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z66" w:id="7"/>
-[...15 lines deleted...]
-      7) транслитерация – бiр графикалық жүйедегi мәтiндер мен жекелеген сөздердi басқа графикалық жүйенiң құралдарымен әрiппе-әріп арқылы беру;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) топонимика – раздел ономастики, изучающий названия географических объектов, закономерности их возникновения, изменения и функционирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z67" w:id="8"/>
-[...15 lines deleted...]
-      8) уәкілетті орган – тілдерді дамыту саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) транслитерация – побуквенная передача текстов и отдельных слов одной графической системы средствами другой графической системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z71" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере развития языков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 21.01.2013 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 21.01.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланғанынан кейін үш ай өткен соң қолданысқа енгізiледi).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Статья 2. Предмет регулирования настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Предметом регулирования настоящего Закона являются общественные отношения, возникающие в связи с употреблением языков в деятельности государственных, негосударственных организаций и органов местного самоуправления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий Закон не регламентирует употребление языков в межличностных отношениях и в религиозных объединениях. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Осы Заңның реттейтiн мәселесi </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 3. Законодательство о языках в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк, мемлекеттiк емес ұйымдар мен жергiлiктi өзiн-өзi басқару органдарының қызметiнде тiлдердi қолдануға байланысты туындайтын қоғамдық қатынастар осы Заң реттейтiн мәселе болып табылады. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Законодательство о языках в Республике Казахстан основывается на Конституции Республики Казахстан, состоит из настоящего Закона, иных нормативных правовых актов Республики Казахстан, касающихся употребления и развития языков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заң жеке адамдар арасындағы қатынастарда және дiни бiрлестiктерде тiлдердiң қолданылуын реттемейдi. </w:t>
+      Законодательство о языках распространяется на граждан Республики Казахстан, на иностранцев и лиц без гражданства, постоянно проживающих в Республике Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Қазақстан Республикасындағы тiл туралы заңдар </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 4. Государственный язык Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственным языком Республики Казахстан является казахский язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасындағы тiл туралы заңдар Қазақстан Республикасының Конституциясына негiзделедi, осы Заңнан, тiлдердi қолдануға және дамытуға қатысты Қазақстан Республикасының өзге де нормативтiк құқықтық актiлерiнен тұрады. </w:t>
+      Государственный язык - язык государственного управления, законодательства, судопроизводства и делопроизводства, действующий во всех сферах общественных отношений на всей территории государства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тiл туралы заңдар Қазақстан Республикасының азаматтарына, Қазақстан Республикасында тұрақты тұратын шетелдiктерге және азаматтығы жоқ адамдарға қолданылады. </w:t>
+      Долгом каждого гражданина Республики Казахстан является овладение государственным языком, являющимся важнейшим фактором консолидации народа Казахстана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правительство, иные государственные, местные представительные и исполнительные органы обязаны: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      всемерно развивать государственный язык в Республике Казахстан, укреплять его международный авторитет; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать все необходимые организационные, материально-технические условия для свободного и бесплатного овладения государственным языком всеми гражданами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оказывать помощь казахской диаспоре в сохранении и развитии родного языка. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Қазақстан Республикасының мемлекеттiк тiлi </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 5. Употребление русского языка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының мемлекеттiк тiлi - қазақ тiлi. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      В государственных организациях и органах местного самоуправления наравне с казахским официально употребляется русский язык. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Забота государства о языках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк тiл - мемлекеттiң бүкiл аумағында қоғамдық қатынастардың барлық саласында қолданылатын мемлекеттiк басқару, заң шығару, сот iсiн жүргiзу және iс қағаздарын жүргiзу тiлi. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Каждый гражданин Республики Казахстан имеет право на пользование родным языком, на свободный выбор языка общения, воспитания, обучения и творчества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан халқын топтастырудың аса маңызды факторы болып табылатын мемлекеттiк тiлдi меңгеру - Қазақстан Республикасының әрбiр азаматының парызы. </w:t>
+      Государство заботится о создании условий для изучения и развития языков народа Казахстана. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Үкiмет, өзге де мемлекеттiк, жергiлiктi өкiлдi және атқарушы органдар: </w:t>
-[...1 lines deleted...]
-    </w:p>
+      В местах компактного проживания национальных групп при проведении мероприятий могут быть использованы их языки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 7. Недопустимость препятствования функционированию языков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасында мемлекеттiк тiлдi барынша дамытуға, оның халықаралық беделiн нығайтуға; </w:t>
-[...1 lines deleted...]
-    </w:p>
+      В Республике Казахстан не допускается ущемление прав граждан по языковому признаку. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының барша азаматтарының мемлекеттiк тiлдi еркiн және тегiн меңгеруiне қажеттi барлық ұйымдастырушылық, материалдық-техникалық жағдайларды жасауға; </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Действия должностных лиц, препятствующих функционированию и изучению государственного и других языков, представленных в Казахстане, влекут за собой ответственность в соответствии с законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменением, внесенным Законом РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (со дня официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 2. ЯЗЫК В ГОСУДАРСТВЕННЫХ И НЕГОСУДАРСТВЕННЫХ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ОРГАНИЗАЦИЯХ И ОРГАНАХ МЕСТНОГО САМОУПРАВЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 8. Употребление языков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қазақ диаспорасына ана тiлiн сақтауы және дамытуы үшiн көмек көрсетуге мiндеттi. </w:t>
+      Языком работы и делопроизводства государственных органов, организаций и органов местного самоуправления Республики Казахстан является государственный язык, наравне с казахским официально употребляется русский язык. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В работе негосударственных организаций используются государственный и, при необходимости, другие языки. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-бап. Орыс тiлiн қолдану </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 9. Язык актов государственных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк ұйымдарда және жергiлiктi өзiн-өзi басқару органдарында орыс тiлi ресми түрде қазақ тiлiмен тең қолданылады. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Акты государственных органов разрабатываются и принимаются на государственном языке, при необходимости, их разработка может вестись на русском языке с обеспечением, по возможности, перевода на другие языки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Мемлекеттiң тiл жөнiндегi қамқорлығы </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 10. Язык ведения документации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының азаматының ана тiлiн қолдануына, қарым-қатынас, тәрбие, оқу және шығармашылық тiлiн еркiн таңдауына құқығы бар. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Ведение учетно-статистической, финансовой и технической документации в системе государственных органов, организациях Республики Казахстан, независимо от форм собственности, обеспечивается на государственном и на русском языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными законами РК от 05.06.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 11. Язык ответов на обращения граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекет Қазақстан халқының тiлдерiн оқып-үйрену мен дамыту үшiн жағдай туғызу жөнiнде қамқорлық жасайды. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Ответы государственных и негосударственных организаций на обращения граждан и другие документы даются на государственном языке или на языке обращения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Язык в Вооруженных Силах и правоохранительных органах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұлттық топтар жинақты тұратын жерлерде iс-шаралар өткiзiлген кезде олардың тiлдерi пайдаланылуы мүмкiн. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      В Вооруженных Силах Республики Казахстан, а также во всех видах воинских и военизированных формирований, в организациях государственного контроля и надзора, правовой защиты граждан и в правоохранительных органах обеспечивается функционирование государственного и русского языков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Тiлдердiң қолданылуына кедергi келтiруге жол бермеу </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 13. Язык судопроизводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасында тiлдiк белгiсi бойынша азаматтардың құқықтарын кемсiтуге жол берiлмейдi. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Судопроизводство в Республике Казахстан ведется на государственном языке, а, при необходимости, в судопроизводстве наравне с государственным употребляется русский язык или другие языки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14. Язык производства по делам об административных правонарушениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производство по делам об административных правонарушениях ведется на государственном языке, а при необходимости, и на других языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Язык сделок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстанда мемлекеттiк тiлдiң және басқа да тiлдердiң қолданылуына және оларды үйренуге кедергi келтiретiн лауазымды адамдардың iс-әрекеттерi Қазақстан Республикасының заңдарына сәйкес жауаптылыққа әкеп соқтырады. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+      Все сделки физических и юридических лиц в Республике Казахстан, совершаемые в письменной форме, излагаются на государственном и русском языках с приложением в необходимых случаях перевода на других языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сделки с иностранными физическими и юридическими лицами, совершаемые в письменной форме, излагаются на государственном и на приемлемом для сторон языке. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными законами РК от 05.06.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Тiл - мемлекеттiк және мемлекеттiк емес ұйымдар мен</w:t>
+        <w:t xml:space="preserve"> Глава 3. ЯЗЫК В ОБЛАСТИ ОБРАЗОВАНИЯ, НАУКИ, КУЛЬТУРЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>жергiлiктi өзiн-өзi басқару органдарында</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t>И СРЕДСТВАХ МАССОВОЙ ИНФОРМАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 с изменением, внесенным Законом РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Тiлдердiң қолданылуы </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 16. Язык в области образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк тiл Қазақстан Республикасы мемлекеттiк органдарының, ұйымдарының және жергiлiктi өзiн-өзi басқару органдарының жұмыс және iс қағаздарын жүргiзу тiлi болып табылады, орыс тiлi ресми түрде қазақ тiлiмен тең қолданылады. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      В Республике Казахстан обеспечивается создание детских дошкольных организаций, функционирующих на государственном языке, а в местах компактного проживания национальных групп - и на их языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк емес ұйымдардың жұмысында мемлекеттiк тiл және қажет болған жағдайда басқа тiлдер қолданылады. </w:t>
+      Язык обучения, воспитания в детских домах и приравненных к ним организациях определяется местными исполнительными органами с учетом национального состава их контингента. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республика Казахстан обеспечивает получение начального, основного среднего, общего среднего, технического и профессионального, послесреднего, высшего и послевузовского образования на государственном, русском, а при необходимости и возможности, и на других языках. В организациях образования государственный язык и русский язык являются обязательными учебными предметами и входят в перечень дисциплин, включаемых в документ об образовании. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок и статья с изменениями, внесенными Законом РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. Мемлекеттiк органдар актiлерiнiң тiлi </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 17. Язык в области науки и культуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк органдардың актiлерi мемлекеттiк тiлде әзiрленiп, қабылданады, қажет болған жағдайда, мүмкiндiгiнше, басқа тiлдерге аударылуы қамтамасыз етiле отырып, оларды әзiрлеу орыс тiлiнде жүргiзiлуi мүмкiн. </w:t>
+      В Республике Казахстан в области науки, включая оформление и защиту диссертаций, обеспечивается функционирование государственного и русского языков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Культурные мероприятия проводятся на государственном и, при необходимости, на других языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок и статья с изменениями, внесенными Законом РК от 27 июля 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Құжаттама жүргiзу тiлi </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 18. Язык печати и средств массовой информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының мемлекеттiк органдары жүйесiнде, ұйымдарында, меншiк нысанына қарамастан, статистикалық-есеп, қаржы және техникалық құжаттама жүргiзу мемлекеттiк тiлде және орыс тiлiнде қамтамасыз етiледi. </w:t>
+      Республика Казахстан обеспечивает функционирование государственного, других языков в печатных изданиях и средствах массовой информации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях создания необходимой языковой среды и полноценного функционирования государственного языка объем теле-, радиопрограмм по теле-, радиоканалам, независимо от форм их собственности, на государственном языке по времени не должен быть менее суммарного объема теле-, радиопрограмм на других языках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерту енгізілді - ҚР 2006.06.05 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменением, внесенным Законом РК от 18.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 546-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении тридцати календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ЯЗЫК В НАИМЕНОВАНИЯХ НАСЕЛЕННЫХ ПУНКТОВ,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t>ИМЕНАХ СОБСТВЕННЫХ, ВИЗУАЛЬНОЙ ИНФОРМАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Порядок использования топонимических названий, наименований организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк және мемлекеттiк емес ұйымдардың азаматтардың өтiнiштерi мен басқа да құжаттарға қайтаратын жауаптары мемлекеттiк тiлде немесе өтiнiш жасалған тiлде берiледi. </w:t>
+      Традиционные, исторически сложившиеся казахские названия административно-территориальных единиц, составных частей населенных пунктов, а также других физико-географических объектов на других языках должны воспроизводиться согласно правилам транслитерации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименования государственных организаций, их структурных подразделений даются на государственном и русском языках. Наименования совместных, иностранных организаций - с транслитерацией на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменением, внесенным Законом РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Қарулы Күштер мен құқық қорғану органдарындағы тiл </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 20. Написание личных имен, отчеств и фамилий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Қарулы Күштерiнде, сондай-ақ әскери және әскерилендiрiлген құрамалардың барлық түрiнде, мемлекеттiк бақылау мен қадағалау, азаматтарды құқықтық қорғау ұйымдарында және құқық қорғау органдарында мемлекеттiк тiлдiң және орыс тiлiнiң қолданылуы қамтамасыз етiледi. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Написание личных имен, отчеств, фамилий в официальных документах должно соответствовать законодательству и нормативным правовым актам Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Сот iсiн жүргiзу тiлi </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 21. Язык реквизитов и визуальной информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасында сот iсi мемлекеттiк тiлде жүргiзiледi, ал, қажет болған жағдайда, сот iсiн жүргiзуде орыс тiлi немесе басқа тiлдер мемлекеттiк тiлмен тең қолданылады. </w:t>
+      Тексты печатей и штампов государственных органов содержат их названия на государственном языке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тексты печатей, штампов организаций, независимо от форм собственности, составляются на государственном и русском языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бланки, вывески, объявления, реклама, прейскуранты, ценники, другая визуальная информация излагаются на государственном и русском, а при необходимости, и на других языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Товарные ярлыки (этикетки) со специальными сведениями, маркировки, инструкции к товарам, производимым в Казахстане, должны содержать необходимую информацию на государственном и русском языках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Товарные ярлыки (этикетки) со специальными сведениями, маркировки, инструкции к товарам зарубежного производства обеспечиваются переводом на государственный и русский языки за счет средств импортирующих организаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все тексты визуальной информации располагаются в следующем порядке: слева или сверху - на государственном, справа или снизу - на русском языках, пишутся одинаковыми по размеру буквами. По мере необходимости тексты визуальной информации могут быть приведены дополнительно и на других языках. При этом размеры шрифта не должны превышать установленных нормативными правовыми актами требований. Устная информация, объявления, реклама даются на государственном, русском и, при необходимости, на других языках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Әкiмшiлiк құқық бұзушылық туралы iстердi жүргiзу тiлi </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Статья 22. Язык в области связи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкiмшiлiк құқық бұзушылық туралы iстер мемлекеттiк тiлде, ал қажет болған жағдайда, басқа да тiлдерде жүргiзiледi. </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      В области связи в пределах Республики Казахстан обеспечивается функционирование государственного и русского языков. Почтово-телеграфные отправления за пределы Республики Казахстан производятся согласно установленным международным правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 в редакции Закона РК от 21.11.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ПРАВОВАЯ ЗАЩИТА ЯЗЫКОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Государственная защита языков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасында жеке және заңды тұлғалардың жазбаша нысанда жасалатын барлық мәмiлелерi қажет болған жағдайда басқа тiлдердегi аудармасы қоса берiлiп, мемлекеттiк тiлде және орыс тiлiнде жазылады. </w:t>
+      Государственный и все другие языки в Республике Казахстан находятся под защитой государства. Государственные органы создают необходимые условия для функционирования и развития этих языков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие языков обеспечивается документами Системы государственного планирования Республики Казахстан, предусматривающими приоритетность государственного языка и поэтапный переход делопроизводства на казахский язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень профессий, специальностей и должностей, для которых необходимо знание государственного языка в определенном объеме и в соответствии с квалификационными требованиями, устанавливается законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Ответственность за нарушение законодательства Республики Казахстан о языках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первые руководители государственных органов либо руководители аппаратов, а также физические и юридические лица, виновные в нарушении законодательства Республики Казахстан о языках, несут ответственность в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ должностного лица в принятии обращений физических и юридических лиц, мотивированный незнанием государственного языка, любое препятствование употреблению государственного и других языков в сфере их функционирования, а также нарушение требований по размещению реквизитов и визуальной информации влекут ответственность, предусмотренную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 в редакции Закона РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); с изменениями, внесенными Законом РК от 30.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-1. Компетенция Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создает республиканские терминологическую и ономастическую комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает типовое положение об областных ономастических комиссиях и ономастических комиссиях городов республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполняет иные функции, возложенные на него Конституцией, настоящим Законом, иными законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 24-1 в соответствии с Законом РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Компетенция уполномоченного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает реализацию единой государственной политики в сфере развития языков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шетелдiк жеке және заңды тұлғалармен жазбаша нысанда жасалатын мәмiлелер мемлекеттiк тiлде және тараптар үшiн қолайлы тiлде жазылады. </w:t>
+      2) исключен Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществляет контроль за соблюдением законодательства Республики Казахстан о языках в центральных и местных исполнительных органах областей, городов республиканского значения, столицы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) дает рекомендации об устранении нарушений требований, установленных законодательством Республики Казахстан о языках, вносит предложения в соответствующие органы о применении мер дисциплинарного взыскания к должностным лицам, виновным в нарушении законодательства Республики Казахстан о языках; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует информационное, методическое обеспечение деятельности по реализации единой государственной политики в сфере развития языков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) обеспечивает деятельность республиканских терминологической и ономастической комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) координирует деятельность ономастических комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) исключен Законом РК от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерту енгізілді - ҚР 2006.06.05 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 25 в редакции Закона РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); с изменениями, внесенными законами РК от 06.01.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25-1. Компетенция ономастических комиссий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. К компетенции Республиканской ономастической комиссии относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка рекомендаций и предложений по вопросам ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выдача заключений по наименованию, переименованию областей, районов и городов, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выдача заключений по присвоению наименования аэропортам, портам, железнодорожным вокзалам, железнодорожным станциям, станциям метрополитена, автовокзалам, автостанциям, физико-географическим и другим объектам государственной собственности на территории Республики Казахстан, а также переименованию, уточнению и изменению транскрипции их наименований и присвоению собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выдача заключений по наименованию, переименованию районов в городе, составных частей городов областного значения, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласование заключений ономастических комиссий городов республиканского значения, столицы по наименованию, переименованию районов в городе, составных частей городов республиканского значения, столицы, а также уточнению и изменению транскрипции их наименований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. К компетенции областных ономастических комиссий относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выдача заключений по наименованию, переименованию сел, поселков, сельских округов, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выдача заключений по наименованию, переименованию составных частей городов районного значения, поселка, села, сельского округа, а также уточнению и изменению транскрипции их наименований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К компетенции ономастических комиссий городов республиканского значения, столицы относится выдача заключений по наименованию, переименованию районов в городе, составных частей городов республиканского значения, столицы, а также уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Местными представительными и исполнительными органами решение по наименованию, переименованию, а также уточнению и изменению транскрипции наименований административно-территориальных единиц, составных частей населенных пунктов принимается только при наличии положительного заключения соответствующих ономастических комиссий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 25-1 в соответствии с Законом РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); в редакции Закона РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">  3 тарау. Тiл - бiлiм беру, ғылым, мәдениет және бұқаралық</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25-2. Компетенция местного исполнительного органа области, города республиканского значения, столицы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 25-2 с изменением, внесенным Законом РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местный исполнительный орган области, города республиканского значения, столицы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) исключен Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет контроль за соблюдением законодательства Республики Казахстан о языках территориальными подразделениями центральных исполнительных органов и районными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1) исключен Законом РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дает рекомендации об устранении нарушений требований, установленных законодательством Республики Казахстан о языках, применяет меры административного воздействия на основании и в порядке, предусмотренных законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1) исключен Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет комплекс мер областного значения, направленных на развитие государственного и других языков; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает деятельность областной ономастической комиссии, ономастических комиссий города республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 25-2 в соответствии с Законом РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); с изменениями, внесенными законами РК от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25-3. Компетенция местного исполнительного органа района (города областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган района (города областного значения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) исключен Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) проводит мероприятия районного (города областного значения) уровня, направленные на развитие государственного и других языков; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносит предложения в исполнительные органы областей о наименовании и переименовании сел, поселков, сельских округов, а также изменении их транскрипции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 25-3 в соответствии с Законом РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); с изменениями, внесенными законами РК от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Тiл - бiлiм беру саласында </w:t>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Статья 25-4. Государственный контроль за соблюдением законодательства Республики Казахстан о языках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный контроль за соблюдением законодательства Республики Казахстан о языках осуществляется в форме проверки и профилактического контроля в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 25-4 в соответствии с Законом РК от 06.01.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); в редакции Закона РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25-5. Критерии ономастической работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критериями ономастической работы по наименованию и переименованию административно-территориальных единиц, составных частей населенных пунктов, аэропортов, портов, железнодорожных вокзалов, железнодорожных станций, станций метрополитена, автовокзалов, автостанций, физико-географических и других объектов государственной собственности на территории Республики Казахстан, а также уточнению и изменению транскрипции их наименований и присвоению собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учет исторических, географических, природных и культурных особенностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствие нормам литературного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) однократное присвоение одного наименования населенным пунктам, составным частям населенных пунктов в пределах одной административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) переименование, изменение присвоенного собственного имени лица не ранее десяти лет со дня наименования, присвоения (изменения) имени;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) присвоение собственных имен выдающихся государственных и общественных деятелей, деятелей науки, культуры и других лиц, имеющих заслуги перед Республикой Казахстан и мировым сообществом, не ранее пяти лет со дня их смерти, за исключением случаев присвоения имен личностей, проявивших героизм и отвагу, внесших особо значимый вклад в укрепление независимости государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 25-5 в соответствии с Законом РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); с изменениями, внесенными законами РК от 05.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 26. Обеспечение исполнения настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасында мемлекеттiк тiлде, ал ұлт топтары жинақы тұратын жерлерде солардың тiлдерiнде жұмыс iстейтiн мектепке дейiнгi балалар ұйымдарын құру қамтамасыз етiледi. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сноска. Статья 26 исключена Законом РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ИСПОЛЬЗОВАНИЕ ЯЗЫКОВ В ОТНОШЕНИЯХ С ЗАРУБЕЖНЫМИ СТРАНАМИ И МЕЖДУНАРОДНЫМИ ОРГАНИЗАЦИЯМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Язык в международной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Балалар үйлерiнде және оларға теңестiрiлген ұйымдарда оқыту, тәрбие беру тiлiн жергiлiктi атқарушы органдар олардағы балалардың ұлттық құрамын ескере отырып белгiлейдi. </w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасы бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі бiлiмдi мемлекеттiк тiлде, орыс тiлiнде, ал қажетiне қарай және мүмкiндiгi болған жағдайда басқа да тiлдерде алуды қамтамасыз етедi. Білім беру ұйымдарында мемлекеттiк тiл мен орыс тiлi мiндеттi оқу пәнi болып табылады және бiлiм туралы құжатқа енгiзiлетiн пәндер тiзбесiне кiредi. </w:t>
+      Деятельность дипломатических представительств Республики Казахстан и представительств Республики Казахстан при международных организациях осуществляется на государственном языке с использованием, при необходимости, других языков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Двусторонние международные договоры Республики Казахстан с иностранными государствами заключаются на государственном языке Республики Казахстан и иных языках по согласию сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Двусторонние международные договоры Республики Казахстан с международными организациями и многосторонние международные договоры Республики Казахстан заключаются на языках, определенных по согласию участвующих в переговорах сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Официальные приемы и другие мероприятия с представителями других государств в Республике Казахстан проводятся на государственном языке с переводом на другие языки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерту енгізілді - Қазақстан Республикасының 2007.07.27. </w:t>
-[...3324 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 27-бапқа өзгеріс енгізілді - ҚР 30.01.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 27 с изменениями, внесенными Законом РК от 30.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9945"/>
-        <w:gridCol w:w="2355"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9945" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Президент</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
-					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
+					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5450,31 +5489,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>