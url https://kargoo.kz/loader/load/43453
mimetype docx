--- v0 (2025-12-22)
+++ v1 (2026-04-05)
@@ -1,9095 +1,10156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRPr="00ED193C" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED193C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-        <w:t>"Білім туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу туралы</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О внесении изменений и дополнений в Закон Республики Казахстан "Об образовании"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRPr="00ED193C" w:rsidRDefault="00ED193C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 24 октября 2011 года № 487-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA5CD3" w:rsidRPr="00ED193C" w:rsidRDefault="00ED193C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Примечание РЦПИ!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Порядок введения в действие настоящего Закона РК см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ст. 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Қазақстан Республикасының 2011 жылғы 24 қазандағы № 487-ІV Заңы</w:t>
+      <w:bookmarkStart w:id="1" w:name="z1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Внести </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 27 июля 2007 года "Об образовании" (Ведомости Парламента Республики Казахстан, 2007 г., № 20, ст. 151; 2008 г., № 23, ст. 124; 2009 г., № 18, ст. 84; 2010 г., № 5, ст. 23; № 24, ст. 149; 2011 г., № 1, ст. 2; № 2, ст. 21; № 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, ст. 43; № 11, ст. 102;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 15 июля 2011 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам совершенствования разрешительной системы", опубликованный в газетах "Егемен Қазақс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тан" и "Казахстанская правда" 30 июля 2011 г.;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан от 22 июля 2011 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам миграции населения", опубликованный в газетах "Егемен Қазақс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тан" и "Казахстанская правда" 6 августа 2011 г.) следующие изменения и дополнения:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) по всему тексту:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "участникам войны и к инвалидам", "участникам войны и инвалидам" заменить словами "участникам и инвалидам Великой Отечественной";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "учебного и воспитательного процесса", "Учебный и воспитательный процесс", "учебной и воспитательной работы" заменить соответственно словами "учебно-воспитательного процесса", "Учебно-воспитательный процесс", "учебно-воспитательной работы";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>статье 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 2) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "2) академия – высшее учебное заведение, реализующее образовательные учебные программы высшего и послевузовского образования по одной-двум группам специальностей;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тами 2-1), 2-2), 2-3), 3-1) и 5-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "2-1) академическая мобильность – перемещение обучающихся или преподавателей-исследователей для обучения или проведения исследований на определенный академический период: семестр или учебный г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">од в другое высшее учебное заведение (внутри страны или за рубежом) с обязательным перезачетом освоенных образовательных учебных программ в виде кредитов в своем высшем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>учебном заведении или для продолжения учебы в другом высшем учебном заведении;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) аккредитационные органы – юридические лица, которые разрабатывают стандарты (регламенты) и проводят аккредитацию организаций образования на основе разработанных ими стандартов (регламентов);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-3) стандарты (регламенты) аккредитации – документы акк</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>редитационного органа, устанавливающие требования к процедуре аккредитации;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "3-1) методический кабинет – структурное подразделение органов управления образования, обеспечивающее организационно-методическое сопровождение, анализ и оценку результатив</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ности образовательного процесса, обобщение и распространение инновационного педагогического опыта, что способствует творческому росту педагогических кадров и их профессиональной самореализации;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "5-1) профильная школа – учебное заведение, реализующе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е образовательную учебную программу общего среднего образования;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 7) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "7) международная стипендия "Болашак" – стипендия, учреждаемая Президентом Республики Казахстан для обучения граждан Республики Казахс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тан в ведущих зарубежных высших учебных заведениях по очной форме обучения или прохождения стажировки научными, педагогическими, инженерно-техническими и медицинскими работниками в зарубежных организациях;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктами 7-1), 7-2), 7-3) и 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-4) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "7-1) ваучерно-модульная система повышения квалификации – форма повышения квалификации, предоставляющая работнику образования возможность выбора организации, содержания и сроков обучения, финансируемая на основе подушевого </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>норматива, установленного государством и оформленного в виде именного документа (ваучера), обеспеченного определенной суммой денег;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-2) институт повышения квалификации – организация образования, реализующая актуальные образовательные учебные програм</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мы профессионального повышения квалификации и переподготовку кадров в системе непрерывного образования, осуществляющая поддержку инновационных процессов в образовании, обеспечивающих эффективность методической работы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-3) присвоение квалификации – п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">роцедура подтверждения совокупности индивидуальных способностей, профессиональных знаний, умений и навыков, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>необходимых для выполнения работы в рамках соответствующего вида профессиональной деятельности по конкретной специальности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-4) специальные у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">словия для получения образования – условия для получения образования, включая специальные образовательные учебные программы и специальные методы обучения, технические и иные средства, среду жизнедеятельности, а также медицинские, социальные и иные услуги, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>без которых невозможно освоение общеобразовательных и профессиональных образовательных учебных программ лицами с ограниченными возможностями;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункте 10) слово "профессионального" заменить словом "высшего";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 10-1) след</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "10-1) образовательный кредит – деньги, предоставляемые заемщику финансовыми организациями для оплаты обучения на условиях срочности, платности и возвратности;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 12) после слова "сети" дополнить словами ", а также ре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>йтинговых показателей достижений деятельности";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 16) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "16) аккредитация организаций образования – процедура признания аккредитационным органом соответствия образовательных услуг установленным стандартам (ре</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>гламентам) аккредитации с целью предоставления объективной информации об их качестве и подтверждения наличия эффективных механизмов его повышения;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 17-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "17-1) особый статус организации образования </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>– особый режим функционирования, предоставляющий возможность самостоятельного определения порядка приема на обучение, реализации самостоятельно разработанных образовательных учебных программ, использования собственных норм и нормативов в области учебной, н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аучной и методической деятельности, выдачи документов об образовании собственного образца;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 18) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "18) гимназия – учебное заведение, реализующее общеобразовательные и дополнительные образовательные учебные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> программы начального, основного среднего и общего среднего образования, обеспечивающие расширенное и углубленное образование по общественно-гуманитарному и иным направлениям обучения в соответствии со склонностями и способностями обучающихся;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> допо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лнить подпунктами 18-1), 18-2), 18-3) и 18-4) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "18-1) научно-методическая работа – вид деятельности, основанный на достижениях науки и передового педагогического опыта и направленный на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>совершенствование функционирования и разви</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тия системы непрерывного образования;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-2) кандидат наук, доктор наук – ученые степени, присужденные на основании защиты диссертаций соискателями;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-3) докторант – лицо, обучающееся в докторантуре;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-4) докторантура – профессиональная </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>образовательная учебная программа послевузовского образования, направленная на подготовку научных и педагогических кадров с присуждением ученой степени доктор философии (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>PhD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>), доктор по профилю;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункты 19) и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>20) исключить;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпун</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ктами 21-1), 21-2) и 21-3) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "21-1) высшая техническая школа – учебное заведение, реализующее интегрированные образовательные учебные программы технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-2) исследовател</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ьский университет – высшее учебное заведение, реализующее утвержденную Правительством Республики Казахстан программу развития на пять лет и самостоятельно разработанные образовательные учебные программы высшего и послевузовского образования по трем и более</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> группам специальностей, использующее результаты фундаментальных и прикладных научных исследований для генерации и трансферта новых знаний;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-3) инклюзивное образование – совместное обучение и воспитание лиц с ограниченными возможностями, предусматр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ивающие равный доступ с иными категориями обучающихся к соответствующим образовательным учебным программам обучения, коррекционно-педагогическую и социальную поддержку развития посредством обеспечения специальных условий;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункты 23) и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>24) исключ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ить;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 25) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "25) институт – высшее учебное заведение, реализующее образовательные учебные программы высшего образования;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктами 26-1), 28-1) и 29-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "26-1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интегрированные образовательные учебные программы – образовательные учебные программы, разработанные на основе объединения соответствующих содержательных аспектов образовательных учебных программ;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "28-1) центры адаптации несовершеннолетних – орган</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изации, находящиеся в ведении органов образования, обеспечивающие прием и временное содержание безнадзорных и беспризорных детей в возрасте от трех до восемнадцати лет для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>установления родителей или других законных представителей, детей, оставшихся без поп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ечения родителей или лиц, их заменяющих, в случае невозможности их своевременного устройства, детей, отобранных при непосредственной угрозе их жизни или здоровью органом опеки и попечительства от родителей (одного из них) или от других лиц, на попечении ко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>торых они находятся, а также детей, направляемых в специальные организации образования;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "29-1) профессиональная подготовка – часть системы технического и профессионального образования, предусматривающей реализацию профессиональных образовательных у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чебных программ с сокращенным сроком обучения по подготовке специалистов технического и обслуживающего труда;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 30) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "30) оценка профессиональной подготовленности – определение степени соответствия уровня </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>квалификации (способности) выпускника организаций образования, реализующих образовательные учебные программы технического и профессионального, послесреднего образования, к выполнению работы в рамках соответствующего вида профессиональной деятельности;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункты 31) и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>32) исключить;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 35) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "35) колледж – учебное заведение, реализующее образовательные учебные программы общего среднего и технического и профессионального образования или послесреднего обра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зования;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктами 35-1), 37-1), 37-2) и 38-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "35-1) кооперативное обучение – одна из форм организации профессиональной подготовки кадров, основанной на корпоративной ответственности государства, работодате</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лей и учебных заведений;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "37-1) образовательный грант Первого Президента Республики Казахстан – Лидера Нации "Өркен" (далее – грант "Өркен") – грант, учреждаемый Первым Президентом Республики Казахстан для оплаты обучения одаренных детей в специали</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зированных организациях образования "Назарбаев Интеллектуальные школы";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37-2) ассоциированный профессор (доцент), профессор – ученые звания, присваиваемые уполномоченным органом в области образования по ходатайству высшего учебного заведения или науч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ной организации;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "38-1) внешкольная организация дополнительного образования – учебно-воспитательная организация, реализующая образовательные учебные программы дополнительного образования обучающихся и воспитанников;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункты 39) и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>40) изло</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "39) дополнительное образование – процесс воспитания и обучения, осуществляемый с целью удовлетворения всесторонних потребностей обучающихся и воспитанников;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40) лицей – учебное заведение, реализующее общеобразователь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ные и дополнительные образовательные учебные программы основного среднего и общего среднего образования, обеспечивающие расширенное и углубленное естественно-математическое образование учащихся в соответствии с их склонностями и способностями;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> допо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лнить подпунктами 41-1) и 41-2) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "41-1) магистрант – лицо, обучающееся в магистратуре;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41-2) магистратура – профессиональная образовательная учебная программа послевузовского образования, направленная на подготовку научных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и педагогических кадров с присуждением академической степени "магистр" по соответствующей специальности;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 43) исключить;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 45-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "45-1) государственный выпускной экзамен – одна из форм </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итоговой аттестации обучающихся в организациях общего среднего образования, являющаяся необходимым условием для получения ими документа государственного образца, свидетельствующего об окончании курса общего среднего образования;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункт 46) изложи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ть в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "46) учебная программа – программа, определяющая по каждой учебной дисциплине (предмету) содержание и объем знаний, умений, навыков и компетенций, подлежащих освоению;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктами 49-1), 51-1), 53-1) и 53-2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "49-1) грант "Лучшая организация среднего образования" – деньги, выделяемые ежегодно местными исполнительными органами области, города республиканского значения и столицы государственным организациям среднего образования по ит</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>огам конкурса на основе рейтинговых показателей;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "51-1) слушатель резидентуры – специалист, осваивающий образовательные учебные программы послевузовского углубленного медицинского образования по клиническим специальностям;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "53-1) студент – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лицо, обучающееся в организации образования, реализующей образовательные учебные программы технического и профессионального, послесреднего и высшего образования;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53-2) опорная школа (ресурсный центр) – организация общего среднего образования, на базе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которой консолидируются образовательные ресурсы близлежащих малокомплектных школ для проведения краткосрочных сессионных занятий и промежуточной и итоговой аттестации обучающихся в целях обеспечения доступа к качественному образованию учащимся малокомплек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тных школ;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпункты 54),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>55) и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>56) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "54) университет – высшее учебное заведение, реализующее образовательные учебные программы высшего образования, магистратуры и докторантуры по трем и более группам специальнос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тей, осуществляющее фундаментальные и прикладные исследования, являющееся научным и методическим центром;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55) училище – учебное заведение, реализующее образовательные учебные программы основного среднего, общего среднего, технического и профессиональ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ного или послесреднего образования в области культуры и искусства;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56) единое национальное тестирование – одна из форм итоговой аттестации обучающихся в организациях общего среднего образования, совмещенная со вступительными экзаменами в организации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>образования, дающие послесреднее или высшее образование;";</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктами 56-1) и 56-2) следующего содержания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED193C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "56-1) национальное высшее учебное заведение – высшее учебное заведение, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>являющееся ведущим научным и методическим центром стр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аны, имеющее особый статус;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      56-2) национальный исследовательский университет – высшее учебное заведение, имеющее особый статус и утвержденную Правительством Республики Казахстан программу развития на пять лет, реализующее самостоятельно разработанные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовательные учебные программы высшего и послевузовского образования по трем и более группам специальностей, использующее результаты фундаментальных и прикладных научных исследований для генерации и трансферта новых знаний;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 57) изложит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ь в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "57) доктор философии (PhD), доктор по профилю – ученая степень, присуждаемая лицам, освоившим профессиональные образовательные учебные программы докторантуры по соответствующим специальностям и защитившим диссертацию;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) в пункте 1 статьи 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      подпункт 4) после слова "гражданских" дополнить словами "и национальных";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 8) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "8) единство обучения, воспитания и развития;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) в статье 4:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      в подпункте 4) слова </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"(за исключением подготовки специалистов в организациях образования Комитета национальной безопасности Республики Казахстан)" заменить словами "(за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к и воинских формирований)";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 5) дополнить словами "для оплаты высшего образования";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 5-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "5-1) утверждает правила присуждения и размеры гранта "Өркен";";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 6) слова "и с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>роки действия" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 7) слова "и Правила аккредитации организаций образования" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 12) слова "инновационном университете" заменить словами "особом статусе организации образования";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 15) дополнит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ь словами "и определяет направления расходования международной стипендии "Болашак";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 20) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 21) и 22) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "21) утверждает правила формирования, направления расходования и учета средств,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выделяемых на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных учреждений образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">есную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления организации образования, в размере не менее одного процента от бюджетных средств, выделяемых на текущее содержание общеобразовательных школ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22) утверждает пра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вила проведения конкурса на присуждение гранта "Лучшая организация среднего образования" с установлением порядка и размера его предоставления;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      дополнить подпунктами 22-1) и 22-2) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "22-1) определяет порядок гарантирования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовательных кредитов, предоставляемых финансовыми организациями;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22-2) определяет порядок направления специалиста на работу, предоставления права самостоятельного трудоустройства, освобождения от обязанности или прекращения обязанности по отрабо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тке гражданами, указанными в пункте 17 статьи 47 настоящего Закона, обучавшимися на основе государственного образовательного заказа;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 23) слова "положения о порядке их назначения, прохождения" заменить словами "порядка их назначения,";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     дополнить подпунктами 24-1) и 25-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "24-1) утверждает размеры квоты приема при поступлении на учебу в организации образования, реализующие профессиональные образовательные учебные программы технического и профессионального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, послесреднего и высшего образования, по представлению уполномоченного органа в области образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "25-1) определяет размер, источники, виды и порядок предоставления социальной помощи гражданам, указанным в части второй пункта 4 статьи 8 настоящ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его Закона;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) в статье 5:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 2-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2-1) утверждает распределение государственного образовательного заказа на подготовку специалистов с высшим образованием в магистратуре и докторантуре в разрезе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> специальностей;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 3) после слова "ежегодного" дополнить словом "национального";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 6) слова "(кроме медицинского и фармацевтического образования)" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 6-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "6-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласовывает государственные общеобязательные стандарты образования медицинского, фармацевтического и военного образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 7) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 7-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "7-1) организует разработку и утверждае</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>т типовые учебные планы и программы детских музыкальных школ, детских художественных школ и детских школ искусств;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 8) и 9) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "8) выдает лицензии и (или) приложения на право осуществления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">образовательной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      юридическим лицам, реализующим общеобразовательные программы начального, основного среднего, общего среднего образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      юридическим лицам, реализующим профессиональные программы технического и профессионального образования, в то</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>м числе по профессиям и специальностям;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      юридическим лицам, реализующим профессиональные программы послесреднего, высшего, послевузовского образования, в том числе по специальностям;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      юридическим лицам, реализующим духовные образовательные програ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ммы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) проводит государственную аттестацию организаций образования независимо от форм собственности и ведомственной подчиненности, реализующих образовательные программы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дошкольного воспитания и обучения, начального, основного среднего и общег</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о среднего образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      специального и специализированного образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнительного образования для детей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнительного образования по спорту для детей и юношества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      высшего и послевузовского образования (за исключением медицинского и фармацевтического образования);";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 9-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "9-1) определяет базовые высшие учебные заведения, осуществляющие инновационную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельность и внедряющие результаты научных исследований в производство;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 10) и 12) изложить в следующей редакции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "10) устанавливает требования и порядок признания аккредитационных органов, в том числе зарубежных, и формирует реест</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>р признанных аккредитационных органов, аккредитованных организаций образования и образовательных учебных программ;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "12) разрабатывает и утверждает правила проведения единого национального тестирования и комплексного тестирования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>е 13) слово "уровням" заменить словом "видам";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 14) слово "время" заменить словом "сроки";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 18) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 20) слова "порядок подтверждения" заменить словами "правила оценки";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      в подпункте 22) слова "ор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ганизует заказ" заменить словами "разрабатывает и утверждает правила по организации заказа, хранению, учету и выдаче";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 25) после слов "учебно-методической" дополнить словами "и научно-методической";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктами 25-1), 25-2) и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "25-1) разрабатывает и утверждает правила организации деятельности подготовительных отделений высших учебных заведений Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-2) создает при высших учебных заведениях учебно-методические объединен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ия по родственным группам специальностей и утверждает положения об их деятельности;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "26-1) организует разработку и утверждает нормы оснащения оборудованием и мебелью организаций дошкольного, начального, основного среднего, общего среднего, техничес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кого и профессионального образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 27) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "27) разрабатывает и утверждает правила организации работы по подготовке, экспертизе, апробации и проведению мониторинга, изданию учебников, учебно-методических</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комплексов и учебно-методических пособий и организует эту работу;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 27-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "27-1) формирует и утверждает перечень учебников, учебно-методических комплексов, пособий и другой дополнительной литературы,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в том числе на электронных носителях, разрешенных к использованию в организациях образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 29) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "29) разрабатывает и утверждает правила организации и проведения Президентской олимпиады по предметам е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стественно-математического цикла, республиканских олимпиад и конкурсов научных проектов по общеобразовательным предметам, республиканских конкурсов исполнителей и конкурсов профессионального мастерства;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 29-1) следующего содержа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ния:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "29-1) формирует и утверждает перечень республиканских и международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам, конкурсов исполнителей, конкурсов профессионального мастерства и спортивных сор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>евнований;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 33) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 35) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      "35) разрабатывает и утверждает правила конкурсного замещения руководителей государственных учреждений среднего образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 36-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "36-1) присваивает ученые звания ассоциированного профессора (доцента), профессора по ходатайству высшего учебного заведения и научных организаций;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 41) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "41) разрабатывает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, утверждает и устанавливает порядок направления для обучения за рубежом, в том числе в рамках академической мобильности;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 42) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 43) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "43) разрабатывает и утверждает правила размещ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ения государственного образовательного заказа на дошкольное воспитание и обучение, подготовку специалистов с техническим и профессиональным, послесредним, высшим и послевузовским образованием, а также на подготовительные отделения высших учебных заведений;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктами 44-1), 44-2), 44-3), 44-4), 44-5), 44-6), 45-1), 45-2), 45-3), 46-1), 46-2), 46-3), 46-4), 46-5), 46-6), 46-7), 46-8) и 46-9) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "44-1) разрабатывает и утверждает правила разработки, апробации и внед</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рения образовательных учебных программ, реализуемых в режиме эксперимента в организациях образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      44-2) осуществляет информационное обеспечение органов управления системой образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      44-3) организует разработку и утверждает правила органи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зации и функционирования единой информационной системы образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      44-4) утверждает нормы расходов, типовые договора на обучение и прохождение стажировки по международной стипендии "Болашак";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      44-5) утверждает номенклатуру видов организаций обр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азования и типовые правила их деятельности, в том числе малокомплектных школ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      44-6) формирует и утверждает перечень услуг, связанных с государственным образовательным заказом;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "45-1) организует разработку и утверждает правила деятельности пси</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хологической службы в организациях среднего образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      45-2) получает сведения, содержащиеся в национальных реестрах идентификационных номеров в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      45-3) разрабатывает и утверждает типовые п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>равила внутреннего распорядка организации образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "46-1) организует разработку и утверждает методику подушевого нормативного финансирования среднего, технического и профессионального образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-2) организует разработку и утверждает </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правила подушевого финансирования среднего, технического и профессионального образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      46-3) организует разработку и утверждает методику ваучерно-модульной системы повышения квалификации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      46-4) организует разработку и утверждает правила обес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>печения дистанционного повышения квалификации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      46-5) разрабатывает и утверждает правила подтверждения уровня квалификации педагогов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-6) разрабатывает и утверждает механизм целевой подготовки магистров и докторов PhD в базовых высших учебных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заведениях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      46-7) разрабатывает и утверждает правила назначения ректоров государственных высших учебных заведений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      46-8) определяет и утверждает требования к университетским интернет-ресурсам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-9) организует разработку и утверждает </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>технические условия к школам-интернатам, профильным школам;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) в статье 6:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 5-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "5-1) утверждает государственный образовательный заказ на дошкольное воспитание и обучение, ра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>змер подушевого финансирования и родительской платы;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 6) после слова "порядке" дополнить словами "по согласованию с уполномоченным органом в области образования";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 7), 7-1) и 7-2) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 11), 12) и 13) изл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ожить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "11) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных учреждений образования из семей, имеющих право на получение государственной адресной социальной помощи, а та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кже из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>родителей, проживающим в семьях, детям из семей, требующих экстренно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>й помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления организации образования, в размере не менее одного процента от бюджетных средств, выделяемых на текущее содержание общ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>еобразовательных школ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12) обеспечивает приобретение и доставку учебников и учебно-методических комплексов на бумажных и электронных носителях для организаций образования, реализующих на основе государственного заказа профессиональные образовательные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебные программы технического и профессионального образования, а также специализированные и специальные общеобразовательные учебные программы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13) обеспечивает организацию и проведение школьных олимпиад и конкурсов научных проектов по общеобразоват</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ельным предметам, конкурсов исполнителей и конкурсов профессионального мастерства областного масштаба;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 14) слова "по спорту" заменить словами ", осуществляемое на областном уровне";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 20-1) следующего содержания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "20-1) ежегодно до 15 апреля представляет в уполномоченные органы в области образования и здравоохранения заявки о потребности в кадрах в сельской местности с последующим трудоустройством согласно представленным заявкам;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 22) сло</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ва "департамента образования" заменить словами "органа управления образованием";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктами 22-1), 24-1), 24-2), 24-3), 24-4) и 24-5) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "22-1) осуществляет образовательный мониторинг;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "24-1) оказывает сод</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ействие попечительским советам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24-2) организует кадровое обеспечение государственных организаций образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24-3) выплачивает победителям конкурса – государственным учреждениям среднего образования грант "Лучшая организация среднего образова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ния";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24-4) выдает разрешение на обучение в форме экстерната в организациях образования, реализующих специализированные и специальные общеобразовательные учебные программы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24-5) обеспечивает материально-техническую базу районных методических к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абинетов, института повышения квалификации;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      в пункте 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 2) слово "обязательного" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 3) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "3) организует и обеспечивает среднее образование, включая вечернюю (сменную) форму</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучения, и среднее образование, предоставляемое через организации образования интернатного типа;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 6), 6-1) и 6-2) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 7) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "7) утверждает государственный образовательный заказ на п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>одготовку специалистов с техническим и профессиональным, послесредним образованием;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 7-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "7-1) утверждает государственный образовательный заказ на дошкольное воспитание и обучение, размер подушевого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> финансирования и родительской платы;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 11) и 15) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "11) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных учреждений образования из семей, имеющи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>х право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления организации образования, в размере не менее одног</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о процента от бюджетных средств, выделяемых на текущее содержание общеобразовательных школ;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "15) обеспечивает организацию и проведение школьных олимпиад, конкурсов научных проектов по общеобразовательным предметам, конкурсов исполнителей и конкурсо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в профессионального мастерства в масштабе города республиканского значения, столицы;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 25) слова "департаментов образования" заменить словами "органа управления образованием";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктами 25-1), 25-2), 25-3), 25-4), 25-5),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25-6), 25-7) и 25-8) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "25-1) организует заказ и обеспечение организаций образования, реализующих общеобразовательные учебные программы основного среднего, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">общего среднего образования и профессиональные программы технического и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессионального, послесреднего образования, бланками документов государственного образца об образовании и осуществляет контроль за их использованием;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-2) осуществляет образовательный мониторинг;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-3) оказывает содействие попечительским сов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>етам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-4) организует кадровое обеспечение государственных организаций образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-5) обеспечивает методическое руководство психологической службой в организациях образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-6) выплачивает победителям конкурса – государственным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учреждениям среднего образования грант "Лучшая организация среднего образования";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-7) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования, а также в организациях образования, реализующих с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пециализированные и специальные общеобразовательные учебные программы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25-8) обеспечивает материально-техническую базу районных методических кабинетов, института повышения квалификации;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 4:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 4) слово "обязательного" и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 6), 6-1) и 6-2) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 10) и 11) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "10) обеспечивает организацию и проведение школьных олимпиад и конкурсов научных проектов по общеобразовательным предметам, конкурсов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>районного (городского) масштаба;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных учреждений образования из семей, имеющих право на получение государственной адресной социальной помощи, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления организации образования, в размере не менее одного процента от бюджетных средств, выделяемых на текущее содержание</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общеобразовательных школ;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктами 19-1) и 19-2) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      "19-1) осуществляет образовательный мониторинг;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-2) организует заказ и обеспечение организаций образования, реализующих общеобразовательные учебные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>программы основного среднего, общего среднего образования, бланками документов государственного образца об образовании и осуществляет контроль за их использованием;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункты 20) и 21) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктами 21-1), 21-2) и 21-3) сле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "21-1) осуществляет кадровое обеспечение государственных организаций образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21-2) обеспечивает методическое руководство психологической службой в организациях образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21-3) выдает разрешение на обучение в фо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рме экстерната в организациях основного среднего, общего среднего образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 5 дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "1-1) обеспечивает функционирование опорных школ (ресурсных центров);";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) в пункте 2 статьи 7 слова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "в том числе ведомственных" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) в статье 8:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть третью пункта 2 дополнить словами ", за исключением военных учебных заведений";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть вторую пункта 3 изложить в следующий редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Государство принимает меры по создани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ю системы гарантирования образовательных кредитов, выдаваемых финансовыми организациями.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 4:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      внесено изменение в часть первую на казахском языке, текст на русском языке не изменяется;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть вторую изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "К категории граждан Республики Казахстан, которым оказывается социальная помощь, относятся:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) дети-сироты, дети, оставшиеся без попечения родителей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) дети с ограниченными возможностями в развитии, инвалиды и инвалиды с детства, дети-и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нвалиды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) дети из многодетных семей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) дети, находящиеся в центрах временной изоляции, адаптации и реабилитации несовершеннолетних;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) дети, проживающие в школах-интернатах общего и санаторного типов, интернатах при школах;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) де</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ти, воспитывающиеся и обучающиеся в специализированных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>интернатных организациях образования для одаренных детей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) воспитанники интернатных организаций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) дети из семей, имеющих право на получение государственной адресной социальной помощи, а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) дети, которые по состоянию здоровья в течение длительного времени обучаются по программам начального, осн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овного среднего, общего среднего образования на дому или в организациях, оказывающих стационарную помощь, а также восстановительное лечение и медицинскую реабилитацию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      10) иные категории граждан, определяемые законами Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ча</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сть третью исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 5 слова "лечебных организациях" заменить словами "организациях, оказывающих стационарную помощь, а также восстановительное лечение и медицинскую реабилитацию";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 6 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "6. Госу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дарство, реализуя цели инклюзивного образования, обеспечивает гражданам с ограниченными возможностями в развитии специальные условия для получения ими образования, коррекции нарушения развития и социальной адаптации на всех уровнях образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в статье 9:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 3 дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Создание соответствующих организаций образования, классов, групп с государственным языком обучения является приоритетным направлением.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 4 слова "в программу" за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>менить словами "в перечень предметов при проведении";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      10) главу 2 дополнить статьей 9-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 9-1. Аккредитация организаций образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>      Осы Заңның қолданысқа енгізілу тәртібін 2-баптан қараңыз.</w:t>
+      <w:bookmarkStart w:id="2" w:name="z132"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Аккредитация организации образования осуществляется на добровольной основе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Организация образования самостоятельна в выборе аккредитационного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Решение о проведении аккредитации или об отказе в проведении аккредитации принимается аккредитационным органом по результатам рассмотрения заявлений организацией обр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азования и представленных документов, перечень которых определяется аккредитационным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      Условия и сроки проведения аккредитации определяются в договоре о проведении аккредитации между организацией образования и аккредитационным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Аккредитационный орган проводит институциональную или специализированную аккредитацию в соответствии со своими стандартами (регламентами) аккредитации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Аккредитация организации образования проводится за счет средств организации образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   5. Организации образования вправе пройти национальную и международную институциональную, специализированную аккредитацию в аккредитационных органах, внесенных в реестр уполномоченного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Институты повышения квалификации вправе пройти аккре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дитацию на общих основаниях в соответствии с законодательством Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11) в статье 10:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 3) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "3) органов управления образованием и соответствующей инфраструктуры, в том числе организац</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ий учебно-методического и научно-методического обеспечения, осуществляющих образовательный мониторинг;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 4) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4) объединений субъектов образовательной деятельности.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12) в статье 11:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нкт 3) после слов "к государственным символам" дополнить словами "и государственному языку";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 10) слова "на знаниях" заменить словами "на знании и компетентности";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 12) слово "ориентации" заменить словом "мотивации";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 14) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "14) создание специальных условий для получения образования лицами с ограниченными возможностями.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13) в статье 14:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      части вторую и третью пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Тип</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овые учебные программы разрабатываются в соответствии с требованиями государственных общеобязательных стандартов образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Рабочие учебные программы разрабатываются на основе соответствующих типовых учебных планов и типовых учебных программ.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>   пункты 7 и 8 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7. Типовые учебные программы по военным специальностям утверждаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>руководителем соответствующего государственного органа по согласованию с уполномоченным органом в области образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8. Типовы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>е учебные программы по медицинским и фармацевтическим специальностям утверждаются уполномоченным органом в области здравоохранения по согласованию с уполномоченным органом в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14) в статье 16:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть третью пункта 1 исключит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ь;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть четвертую пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Срок освоения общеобразовательной учебной программы основного среднего образования – пять лет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      При переходе на двенадцатилетнее образование срок освоения общеобразовательной учеб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ной программы основного среднего образования – шесть лет.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части первой пункта 3 слова "социально-гуманитарному, естественно-научному, технологическому и другим направлениям для осуществления ориентированной допрофессиональной подготовки обучающих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ся" заменить словами "естественно-математическому и общественно-гуманитарному направлениям";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      15) статью 17 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 17. Образовательные учебные программы технического и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>                  профессионального образован</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-        <w:t>ң көші-қоны мәселелерi бойынша өзгерiстер мен толықтырулар енгiзу туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасының Заңы) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      <w:bookmarkStart w:id="3" w:name="z148"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Техническое и профессиональное образование является составной частью уровня среднего образования и направлено на подготовку квалифицированных рабочих и специалистов среднего звена по основным направлениям общественно-полезной профессиональной д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>еятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Образовательные учебные программы технического и профессионального образования в зависимости от их содержания и уровня квалификации подготовки обучающихся делятся на образовательные учебные программы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) предусматривающие подгот</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овку кадров по массовым профессиям технического и обслуживающего труда.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Содержание образовательных учебных программ предусматривает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      изучение интегрированных курсов по общеобразовательным предметам, являющимся профилирующими для освоения общепр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>офессиональных и специальных дисциплин, прохождение производственного обучения и профессиональной практики по приобретению профессиональных навыков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      присвоение обучающимся установленного уровня профессиональной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>квалификации (разряда, класса, категори</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и) по конкретной профессии;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) предусматривающие овладение сложными (смежными) профессиями и практическими навыками выполнения работ во всех отраслях экономики, связанными с высокими технологиями и профессиональной деятельностью.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Содержание обр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азовательных учебных программ предусматривает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      изучение общеобразовательных, общегуманитарных, экономических, общепрофессиональных, специальных дисциплин, прохождение производственного обучения и профессиональной практики по приобретению и закреплени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ю профессиональных навыков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      присвоение обучающимся повышенного уровня профессиональной квалификации по конкретной специальности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) обеспечивающие подготовку специалистов среднего звена.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Содержание образовательных учебных программ предусм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атривает изучение интегрированных образовательных учебных программ технического и профессионального образования с образовательными учебными программами 1-2 курсов высших учебных заведений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      По итогам промежуточной аттестации (после каждого курса обуче</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ния) обучающимся присваивается достигнутый уровень профессиональной квалификации (разряд, класс, категория) по конкретной специальности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      По завершении полного курса обучения и прохождения итоговой аттестации обучающимся присваивается квалификация спе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>циалиста среднего звена.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Образовательные учебные программы технического и профессионального образования по специальностям культуры и искусства разрабатываются с учетом принципа ранней профессионализации и особенностей подготовки обучающихся по ука</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>занным специальностям. Продолжительность обучения зависит от сложности учебных программ и уровня присваиваемой квалификации и определяется соответствующим государственным общеобязательным стандартом образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Образовательные учебные программы т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ехнического и профессионального образования для граждан, имеющих общее среднее образование, предусматривают изучение общепрофессиональных, экономических, специальных дисциплин и выполнение учебно-производственных работ, определяющих будущую профессиональну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ю деятельность по избранной специальности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5. Образовательные учебные программы технического и профессионального образования состоят из программ теоретического и производственного обучения и профессиональной практики.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      16) в статье 19:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок и пункт 1 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 19. Специальные образовательные учебные программы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z2"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> тиісінше "Оқу-тәрбие процесін", "оқу-тәрбие процесі", "оқу-тәрбие процесін", "Оқу-тәрбие процесі", "оқу-тәрбие процесінің" деген сөздермен ауыстырылсын;</w:t>
+      <w:bookmarkStart w:id="4" w:name="z150"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Специальные образовательные учебные программы разрабатываются на основе образовательных учебных программ начального, основного средн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">его, общего среднего, технического и профессионального образования и направлены на обучение и развитие лиц с ограниченными возможностями, учитывают психофизические особенности и познавательные возможности обучающихся и воспитанников, определяемые с учетом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рекомендаций психолого-медико-педагогических консультаций.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 3 после слов "Республики Казахстан," дополнить словами "в общеобразовательных школах";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) в части первой пункта 1 статьи 20 слова "младших специалистов обслуживающего и управле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нческого труда по гуманитарным специальностям" заменить словами "специалистов технического, обслуживающего и управленческого труда";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      18) в статье 21:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      предложение первое части второй изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Профес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сиональные образовательные учебные программы высшего образования включают дисциплины обязательного компонента и компонента по выбору.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть третью изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Высшие учебные заведения вправе на конкурсной основе разрабатыв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ать и внедрять инновационные образовательные учебные программы, содержащие новейшие технологии и методы обучения, направленные на дальнейшее развитие и совершенствование системы образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 5 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "5. Высшие в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оенные учебные заведения реализуют профессиональные образовательные учебные программы по военным специальностям, утверждаемые руководителем соответствующего государственного органа по согласованию с уполномоченным органом в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в статье 23:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 1 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "1. Образовательные учебные программы дополнительного образования направлены на удовлетворение всесторонних потребностей обучающихся, воспитанников и специалистов.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      подпункт 2) пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2) переподготовки и повышения квалификации специалистов, направленные на развитие профессиональных компетенций, адекватных современным требованиям.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20) статью 24 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21) в статье 26:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ить пунктами 1-1 и 2-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "1-1. Порядок приема в организации образования, имеющие особый статус, определяется ими самостоятельно.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2-1. Прием на обучение граждан Республики Казахстан, которым присужден грант "Өркен", осуще</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ствляется специализированными организациями образования "Назарбаев Интеллектуальные школы".";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 4:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      слово "высшего" заменить словом "послевузовского";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      после слов "образования в" дополнить словом "ведущих";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить частью вто</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рой следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "С гражданами Республики Казахстан, которым присуждена международная стипендия "Болашак", заключается договор на обучение по международной стипендии "Болашак".";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 5 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "5. При пр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оведении конкурса на получение образовательных грантов, а также на зачисление в состав обучающихся по государственному образовательному заказу на подготовку кадров с техническим и профессиональным, послесредним и высшим образованием преимущественное право </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имеют:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) лица, награжденные знаком "Алтын белгі";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) лица, имеющие документы об образовании автономных организаций образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) победители международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ым предметам (награжденные дипломами первой, второй и третьей степени), республиканских и международных конкурсов исполнителей и спортивных соревнований (награжденные дипломами первой, второй и третьей степени) последних трех лет, перечень которых определя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ется уполномоченным органом в области образования, а также победители Президентской, республиканских олимпиад и конкурсов научных проектов по общеобразовательным предметам (награжденные дипломами первой, второй и третьей степени) текущего года при </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">условии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствия выбранной ими специальности предмету олимпиады, конкурса или спортивного соревнования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В случае одинаковых показателей при проведении конкурса на получение образовательных грантов, а также на зачисление в состав обучающихся по государств</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енному образовательному заказу на подготовку кадров с техническим и профессиональным, послесредним и высшим образованием преимущественное право имеют дети-сироты и дети, оставшиеся без попечения родителей, инвалиды I и II групп, лица, приравненные по льгот</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ам и гарантиям к участникам войны и инвалидам войны, инвалиды с детства, дети-инвалиды, которым согласно заключению медико-социальной экспертизы не противопоказано обучение в соответствующих организациях образования, и лица, имеющие документы об образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (свидетельства, аттестаты, дипломы) с отличием.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 5-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "5-1. В случае отказа обладателя образовательного гранта до зачисления его в высшее учебное заведение свидетельство о присуждении образовательного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гранта аннулируется, а образовательный грант присуждается в установленном порядке.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 7 слова "и научно-исследовательские организации" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22) в статье 27 слова "и экстерната" заменить словами ", экстерната и дистанционной форме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обучения для детей с ограниченными возможностями";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) в статье 28:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 1 слова "учебными программами и рабочими учебными планами" заменить словами "учебными планами и рабочими учебными программами";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части первой пункта 3 слово "уч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ебного" заменить словом "образовательного";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 9 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "9. Итоговая аттестация обучающихся в организациях общего среднего образования осуществляется в форме единого национального тестирования или в форме государствен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ного выпускного экзамена.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Итоговая аттестация обучающихся в организациях общего среднего образования и желающих в год завершения обучения поступить в организации образования, дающие послесреднее или высшее образование, осуществляется в форме единого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национального тестирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Итоговая аттестация обучающихся в организациях общего среднего образования, не принявших участие в едином национальном тестировании, в случаях, определяемых Правительством Республики Казахстан, осуществляется в форме госуд</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арственного выпускного экзамена и позволяет в год завершения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>обучения поступить в организации образования, дающие послесреднее или высшее образование, через комплексное тестирование.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24) в статье 29:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      в заголовке слова "научной и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учебно-методической" заменить словами "учебно-методической и научно-методической";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      слова "науки и образования" заменить словами "образования и науки";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      слова "научная и учебно-методическая" заменить словами "учебно-методическая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и научно-методическая";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в абзаце первом слова "научной и учебно-методической" заменить словами "учебно-методической и научно-методической";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в абзаце третьем слова "департаментов образования" заменить словами "органов управлен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ия образованием";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 3 слова "научной и учебно-методической", "научного и учебно-методического" заменить соответственно словами "учебно-методической и научно-методической", "учебно-методического и научно-методического";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25) статью 30 изло</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 30. Дошкольное воспитание и обучение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="z3"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">у немесе зерттеулер жүргізу үшін </w:t>
+      <w:bookmarkStart w:id="5" w:name="z184"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Дошкольное воспитание детей до шести (семи) лет осуществляется в семье или с одного года до достижения школьного возраста в дошкольных организациях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Дошкольное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обучение осуществляется с пяти лет в виде предшкольной подготовки детей к обучению в школе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Предшкольная подготовка обязательна и осуществляется в семье, дошкольных организациях, предшкольных классах общеобразовательных школ, лицеев и гимназий.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предшкольная подготовка в государственных организациях образования является бесплатной.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      26) в статье 31:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 1 после слова "шести" дополнить словом "(семи)";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 2 после слов "являются школа," дополнить словами "малокомплектная шко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ла,";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      27) в статье 32:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части первой пункта 1 слова "профессиональных лицеях," исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 2 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>белгілі бір академиялық кезеңге: семестрге немесе оқу жылына өзінің жоғары оқу орнында немесе оқуды жалғастыру үшін басқа жоғары оқу орнында кредиттер түрінде меңгерген білім беретін оқу бағдарламаларынан міндетті түрде қай</w:t>
-[...1134 lines deleted...]
-        <w:t xml:space="preserve"> бейіні бойынша доктор – тиісті мамандықтар бойынша докторантураның кәсіптік білім беретін оқу бағдарламаларын меңгерген және диссертация қорғаған адамдарға берілетін ғылыми дәреже;";</w:t>
+        <w:t>      28) дополнить статьей 32-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 32-1. Профессиональная подготовка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="z69"/>
-[...43 lines deleted...]
-        <w:t>      "8) оқытудың, тәрбиенің және дамытудың бірлігі;";</w:t>
+      <w:bookmarkStart w:id="6" w:name="z190"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Профессиональна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>я подготовка направлена на ускоренное приобретение обучающимися новых или измененных профессиональных навыков, необходимых для выполнения определенного вида работ. Профессиональная подготовка не сопровождается повышением образовательного уровня обучающегос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>я.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Профессиональная подготовка работников или иных лиц, не состоящих в трудовых отношениях с работодателем, проводится работодателем непосредственно в организации, учебных центрах, на курсах, а также в различных учебно-производственных структурах </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридических лиц или в организациях образования, реализующих образовательные учебные программы технического и профессионального, послесреднего образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Профессиональная подготовка осуществляется за счет средств работодателя или иных средств, не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> запрещенных законодательством Республики Казахстан, в соответствии с договором обучения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Формы, содержание и объем профессиональной подготовки определяются работодателем на основании действующих образовательных учебных программ по соответствующей пр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>офессии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      К формам профессиональной подготовки относятся обучение на предприятии, переобучение по другой специальности, кооперативное обучение на основе корпоративной ответственности и ученичества.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Лицам, успешно прошедшим квалификационный эк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>замен по оценке профессиональной подготовленности, присваивается соответствующий уровень квалификации по конкретной специальности и выдается свидетельство (сертификат) о присвоении квалификации установленного образца.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      29) в части второй статьи 33 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лово "гуманитарным" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      30) статью 34 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      31) части первую и вторую пункта 2 статьи 35 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2. Профессиональные образовательные учебные программы высшего образования реализуются в высших учебных за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ведениях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Основными видами высших учебных заведений являются национальный исследовательский университет, национальное высшее учебное заведение, исследовательский университет, университет, академия, институт и приравненные к ним (консерватория, высшая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школа, высшее училище).";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      32) пункт 2 статьи 36 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      "2. Послевузовское образование осуществляется в магистратуре и докторантуре высших учебных заведений, в резидентуре высших учебных заведений и научных организаций, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также путем направления стипендиатов международной стипендии "Болашак" на обучение в ведущие зарубежные высшие учебные заведения по очной форме обучения в соответствии с перечнем специальностей, ежегодно утверждаемым в порядке, установленном законодатель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Реализация профессиональных образовательных учебных программ послевузовского образования по военным специальностям осуществляется в адъюнктуре высших военных учебных заведений.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      33) статью 37 изложить в следующей ре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 37. Дополнительное образование</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="z73"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="7" w:name="z195"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Дополнительное образование детей осуществляется в организациях образования и внешкольных организациях, виды которых определяются уполномоченным органом в области образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Образовательн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ые услуги по образовательным учебным программам дополнительного образования обучающимся предоставляются организациями образования, реализующими общеобразовательные учебные программы начального, основного среднего и общего среднего образования, и на договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ной основе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Образование взрослых (лиц, достигших восемнадцатилетнего возраста) направлено на удовлетворение их образовательных потребностей в течение всей жизни для получения дополнительного объема знаний и навыков в соответствии с происходящими с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оциально-экономическими изменениями в обществе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Образование взрослых осуществляется организациями образования, а также юридическими лицами, имеющими структурные подразделения, реализующими дополнительные образовательные учебные программы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. По</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вышение квалификации и переподготовка кадров осуществляются в организациях образования, реализующих образовательные учебные программы дополнительного образования, научных организациях, институтах повышения квалификации, на производстве и при прохождении ст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ажировки научными, педагогическими, инженерно-техническими и медицинскими работниками в зарубежных организациях по международной стипендии "Болашак".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Повышение квалификации руководящих кадров, педагогических и научных работников организаций образо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вания осуществляется не реже одного раза в пять лет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. Повышение квалификации и переподготовка медицинских и </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      4) 4-бапта:</w:t>
-[...281 lines deleted...]
-        <w:t>      "25-1) осы Заңның 8-бабы 4-тармағының екінші бөлігінде аталған азаматтарға әлеуметтік көмектің мөлшерін, көздерін, түрлерін және оны беру тәртібін айқындайды;";</w:t>
+        <w:t>фармацевтических кадров осуществляются в медицинских организациях образования и науки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Граждане Республики Казахстан вправе участво</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вать в конкурсе на присуждение международной стипендии "Болашак" для прохождения стажировки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Научный руководитель победителя Президентской олимпиады имеет преимущественное право при равенстве баллов на присуждение международной стипендии "Болашак" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для прохождения стажировки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      С гражданами Республики Казахстан, которым присуждена международная стипендия "Болашак", заключается договор о прохождении стажировки по международной стипендии "Болашак".";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      34) дополнить статьей 37-1 следующего соде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ржания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 37-1. Индивидуальная педагогическая деятельность</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="z90"/>
-[...151 lines deleted...]
-        <w:t xml:space="preserve">ды және </w:t>
+      <w:bookmarkStart w:id="8" w:name="z196"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Индивидуальная педагогическая деятельность, сопровождающаяся получением доходов, является предпринимательской деятельностью. Государственная регистрация лица, занимающегося инд</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ивидуальной педагогической деятельностью, осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Индивидуальная педагогическая деятельность не лицензируется.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      35) в статье 39:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 1 дополнить частью второй следующег</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Организации образования, прошедшие специализированную аккредитацию в аккредитационных органах, внесенных в реестр аккредитационных органов, аккредитованных организаций образования и образовательных учебных программ, вправе выдавать гра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жданам документы об образовании собственного образца по аккредитованным образовательным учебным программам (специальностям).";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "1-1. Организации образования, имеющие особый статус, могут выдавать док</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ументы об образовании собственного образца.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 2 после слова "образца" дополнить словами "либо собственного образца,";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 5 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "5. Документы об образовании, выданные зарубежными высшими учебными зав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едениями, научными центрами и лабораториями гражданам Республики Казахстан – обладателям международной стипендии "Болашак", признаются в Республике Казахстан без прохождения процедур признания или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(немесе) қосымшаларды:</w:t>
-[...238 lines deleted...]
-        <w:t>      18) тармақша алып тасталсын;</w:t>
+        <w:t>нострификации.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      36) в статье 40:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пун</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ктом 2-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2-1. В случае неполучения лицензии на право занятия образовательной деятельностью в течение шести месяцев с момента государственной регистрации в качестве юридического лица организация образования ликвидируется в суде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бном порядке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Течение данного срока приостанавливается на срок рассмотрения уполномоченным органом в области образования материалов организации образования о получении лицензии на право занятия образовательной деятельностью.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      пункт 4 изложить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4. Организации образования в зависимости от реализуемых образовательных учебных программ могут быть следующих типов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) дошкольные организации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) общеобразовательные организации (начального, основного среднего, общ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его среднего);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) технического и профессионального образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) послесреднего образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) высшего образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) высшего и послевузовского образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) специализированные организации образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) специальны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>е организации образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) организации образования для детей-сирот и детей, оставшихся без попечения родителей (законных представителей);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      10) организации дополнительного образования для детей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11) организации дополнительного образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>я для взрослых.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Номенклатура видов организаций образования утверждается уполномоченным органом в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      37) пункт 1 статьи 41 дополнить подпунктом 4-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4-1) основания и порядок отчисления обучающихс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>я, воспитанников;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      38) в статье 43:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 2) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2) разработка и утверждение рабочих учебных планов и рабочих учебных программ, кроме утверждения рабочих учебных программ по военным специа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>льностям;";</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      20) тармақшадағы "растаудың" деген сөз – "бағалау" деген сөзбен, "берудің тәртiбiн" деген сөздер "беру қағидаларын" деген сөздермен ауыстырылсын;</w:t>
-[...592 lines deleted...]
-        <w:t>      46-9) мектеп-интернаттарға, бейіндік мектептерге қойылатын техникалық талаптарды әзірлеуді ұйымдастырады және бекітеді;";</w:t>
+        <w:t>      дополнить подпунктом 2-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2-1) разработка и утверждение образовательных учебных программ с сокращенными сроками обучения;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 15) слово "законами" заменить словом "законодательством";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дпункт 16) исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 17) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "17) присуждение обучающимся в высших учебных заведениях академических степеней "бакалавр" и "магистр";";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить подпунктом 18) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "18) внедрен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ие современных форм профессиональной подготовки кадров.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктами 4 и 5 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4. Организация образования, имеющая особый статус, самостоятельно утверждает форму договора оказания образовательных услуг.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Организации образования, имеющие особый статус, осуществляют образовательную деятельность на основе самостоятельно разработанных образовательных учебных программ, соотношения обучающихся и профессорско-преподавательского состава, норм учебной нагрузки, фор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>м и размеров оплаты труда.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      39) в статье 44:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 4 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 5 слово "Правительством" заменить словом "законодательством";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 6 слова "должности и освобождает от должностей своих заместителей и" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность и освобождает от должности";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      40) дополнить статьей 45-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Статья 45-1. Социальное партнерство в области</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>                    профессионального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="z146"/>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">      "11) мемлекеттік білім беру мекемелерінің мемлекеттік атаулы әлеуметтік көмек алуға құқығы бар отбасылардан, сондай-ақ мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінің </w:t>
+      <w:bookmarkStart w:id="9" w:name="z219"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Социальное партнерство в области профессиональног</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о образования ориентировано на повышение адекватности результатов деятельности системы образования, приближение уровня подготовки кадров к потребностям отраслей экономики и работодателей, укрепление связей обучения с производством, привлечение дополнительн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ых источников финансирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Основными направлениями взаимодействия партнеров в области профессионального образования являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) участие работодателей в разработке государственных общеобязательных стандартов образования, типовых учебных п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ланов и программ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) организация профессиональной практики обучающихся с использованием технологической базы предприятий, стажировок преподавателей специальных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>шамасынан төмен отбасы</w:t>
-[...178 lines deleted...]
-        <w:br/>
+        <w:t>дисциплин и специалистов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) развитие взаимодействия сторон по вопросам подготовки с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пециалистов и содействия их трудоустройству;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) привлечение к процессу обучения специалистов, имеющих опыт профессиональной деятельности в соответствующих отраслях экономики;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) участие в организации контроля качества профессионального образова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ния и оценке профессиональной подготовленности выпускников;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) привлечение финансовых средств работодателей на развитие организаций образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      41) в статье 47:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть вторую пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "К обучающимся </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>относятся учащиеся, кадеты, студенты, магистранты, адъюнкты, интерны, курсанты, слушатели и докторанты.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 6) после слов "специальности на другую" дополнить словами ", с платной основы на обучение по государственному образов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ательному заказу";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 7) слова "в порядке, установленном Правительством Республики Казахстан" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 8) после слова "залами," дополнить словами "компьютерными классами и";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 6-2 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "6-2. Победители международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам последних трех лет, а также участники данных международных олимпиад и конкурсов научных проектов (научных соревнований) по о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бщеобразовательным предметам текущего года (за исключением выпускников, претендующих на получение аттестата особого образца и знака "Алтын белгі") получают сертификаты о результатах единого национального тестирования, выданные уполномоченным органом в обла</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сти образования, на основании перевода итоговых оценок в баллы сертификатов. Шкала для перевода годовых оценок обучающегося в баллы сертификатов утверждается уполномоченным органом в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 7:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      части первую и вторую изло</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "7. Студентам, интернам, магистрантам, докторантам, слушателям резидентуры, слушателям подготовительных отделений высших учебных заведений, обучающимся в организациях образования по государственному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      24-5) аудандық әдістемелік кабинеттерді</w:t>
-[...212 lines deleted...]
-        <w:t xml:space="preserve">      "25-1) негізгі орта, жалпы орта білім берудің жалпы білім беретін оқу </w:t>
+        <w:t xml:space="preserve">образовательному заказу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по очной форме обучения (кроме учащихся профессиональных лицеев), может выплачиваться государственная стипендия. Правила назначения и выплаты государственной стипендии, а также ее размеры утверждаются Правительством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Государствен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ная именная стипендия выплачивается наиболее одаренным магистрантам высших учебных заведений и обучающимся высших учебных заведений Республики Казахстан по очной форме обучения на основании решений ученых советов высших учебных заведений.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> частью третьей следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Инвалиды по зрению и инвалиды по слуху, дети-сироты и дети, оставшиеся без попечения родителей и находящиеся под опекой (попечительством), а также студенты и магистранты, имеющие по результатам очередной промеж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уточной аттестации обучающихся только оценки "отлично", имеют право на получение повышенной государственной стипендии, размер которой определяется Правительством Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 8 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 15-1 следующего содер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "15-1. Обучающиеся обязаны соблюдать форму одежды, установленную в организации образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 17 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "17. Граждане из числа аульной (сельской) молодежи, поступившие в пределах квоты, установленной п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>одпунктом 3) пункта 8 статьи 26 настоящего Закона, на обучение по педагогическим, медицинским и ветеринарным специальностям, обязаны отработать соответственно в государственных организациях образования, государственных медицинских организациях, в подраздел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ениях государственных органов, осуществляющих деятельность в области ветеринарии, либо в государственных ветеринарных организациях, расположенных в сельской местности, не менее трех лет после окончания высшего учебного заведения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Граждане, обучающиес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я по педагогическим и медицинским специальностям на основе государственного образовательного заказа, обязаны отработать в государственных организациях образования и государственных медицинских организациях в порядке, определяемом Правительством Республики </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Граждане, поступившие на обучение в докторантуру по программе докторов философии (PhD) на основе государственного образовательного заказа, обязаны отработать в высших учебных заведениях или научных организациях не менее трех лет после заве</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ршения обучения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>бағдарламаларын және техникалық пен</w:t>
-[...205 lines deleted...]
-        <w:br/>
+        <w:t>      Обеспечение мониторинга и контроля за соблюдением выполнения лицами, указанными в настоящем пункте, своих обязанностей по отработке или возмещению расходов бюджетных средств в случае неотработки возлагается на поверенного агента упол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номоченного органа в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктами 17-1, 17-2, 17-3 и 17-4 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "17-1. Право на первоочередное распределение на работу в государственные организации образования и государственные медицинские организ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ации имеют:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) лица, супруги которых проживают, работают или проходят службу в населенном пункте, предоставившем вакансию, или близ-расположенном населенном пункте;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) лица, у которых один или оба родителя являются инвалидами I и II группы, а т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акже лица, являющиеся опекунами и попечителями, постоянно проживающие в населенном пункте, предоставившем вакансию.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17-2. Освобождение от обязанности по отработке, предусмотренной пунктом 17 настоящей статьи, предоставляется решением комиссии по перс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ональному распределению молодых специалистов следующим категориям молодых специалистов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) лицам в случае отсутствия вакансий в населенном пункте либо в близрасположенном населенном пункте по месту проживания, работы или прохождения службы супруга (с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>упруги);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) инвалидам I и II группы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) лицам, поступившим для дальнейшего обучения в магистратуру, резидентуру, докторантуру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) беременным женщинам, лицам, имеющим, а также самостоятельно воспитывающим ребенка (детей) в возрасте до трех</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17-3. Прекращение обязанности по отработке, предусмотренной пунктом 17 настоящей статьи, без возмещения расходов, понесенных за счет бюджетных средств, связанных с обучением, наступает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) в связи с исполнением обязанностей по отработке;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) в связи со смертью обучающегося (молодого специалиста), подтверждаемой соответствующими документами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) в случае установления инвалидности I и II группы в течение срока отработки;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) в связи с освобождением от обязанности по отработке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в случаях, предусмотренных пунктом 17-2 настоящей статьи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-4. За неисполнение обязанности по отработке, предусмотренной пунктом 17 настоящей статьи, молодой специалист обязан возместить расходы, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      "19-1) білім беру мониторингін </w:t>
-[...107 lines deleted...]
-        <w:t>      "1-1) тірек мектептердің (ресурс орталықтарының) жұмыс істеуін қамтамасыз етеді;";</w:t>
+        <w:t>понесенные за счет бюджетных средств в связи с его об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учением, за исключением случаев, предусмотренных пунктом 17-2 настоящей статьи, в бюджет.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      42) в статье 48:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 1 слово "стимулированию" заменить словом "формированию";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 4 слова "среднего, технического и профессионального" з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аменить словами "начального, основного среднего, общего среднего, технического и профессионального, послесреднего";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      43) подпункты 2) и 3) пункта 2 статьи 49 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2) обеспечить предшкольную подготовку с дальнейшим опре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>делением детей в общеобразовательную школу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) выполнять правила, определенные уставом организации образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      44) в статье 51:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части второй пункта 3 слова "и трудовым договором" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 6 следующего содерж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "6. Педагогическим работникам запрещается использовать образовательный процесс в целях политической агитации, религиозной пропаганды или для побуждения обучающихся к действиям, противоречащим Конституции Республики Казахстан и законодательству </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      45) в статье 52:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части второй пункта 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      слово "негосударственных" заменить словом "частных";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      слово "действующим" исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 4 после слова "эксперимента" дополнить словами ", за работу с детьми с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ограниченными возможностями";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 5 после слова "работников" дополнить словом "государственных";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 7:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части первой:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в абзаце первом слова "государственных организаций образования устанавливается не более" заменить словам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и ", непосредственно осуществляющих учебно-воспитательный процесс в государственных организациях образования, устанавливается";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 1):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      абзац второй изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "для организаций начального, основного среднего, о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бщего среднего, технического и профессионального, послесреднего образования;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      абзац третий исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      дополнить подпунктом 4) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4) 25 часов для воспитателей специальных организаций образования и организаций образова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ния для детей-сирот и детей, оставшихся без попечения родителей.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть вторую изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Продолжительность рабочего времени работников организаций образования, для которых не установлена нормативная учебная нагрузка, уста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>навливается в соответствии с трудовым законодательством Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      абзац первый пункта 8 после слова "государственного" дополнить словом "образовательного";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      46) в статье 53:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 2) пункта 1 после слов "56 календарных дне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>й для педагогических работников" дополнить словами "и приравненных к ним лиц";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 2) дополнить словами ", направления расходования которого определяются Правительством Республики Казахстан";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 3) слова "государ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ственный грант" заменить словом "вознаграждение";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      47) в статье 55:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 3 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "3. Образовательный мониторинг осуществляется с помощью комплекса статистических и аналитических оценочных показателей для внешней и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внутренней оценки качества системы образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктами 4, 5 и 6 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4. Внешняя оценка учебных достижений является одним из видов независимого от организаций образования мониторинга за качеством обучения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Внешняя оценка учебных достижений осуществляется в целях оценки качества образовательных услуг и определения уровня освоения обучающимися образовательных учебных программ основного среднего, общего среднего образования и объема учебных дисциплин, предусмо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тренных государственными общеобязательными стандартами образования высшего образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5. Внешняя оценка учебных достижений проводится после окончания основного среднего, общего среднего и высшего образования:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      в основной школе (после 9 (10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>класса) – с целью определения дальнейшей траектории обучения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      в общей средней (профильной) школе – с целью оценивания уровня учебных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>достижений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в высшем образовании – выборочно, с целью мониторинга освоения учебной программы по направлениям об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Перечень организаций основного среднего, общего среднего образования и специальностей высшего образования, по которым проводится внешняя оценка учебных достижений, определяется уполномоченным органом в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      48) пунк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>т 2 статьи 57 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2. Лицензирование образовательной деятельности юридических лиц, реализующих образовательные учебные программы технического и профессионального, послесреднего, высшего, послевузовского образования, по новы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>м для них профессиям и специальностям с учетом уровней профессиональной квалификации производится на общих основаниях независимо от наличия у них лицензии.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      49) статью 58 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      50) в статье 59:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 2) исключит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ь;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      подпункт 3) изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "3) контроль за соблюдением законодательства Республики Казахстан об образовании и квалификационных требований, предъявляемых к образовательной деятельности.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 4 дополнить частями второй</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и третьей следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Для организаций образования, реализующих образовательные учебные программы технического и профессионального образования, послесреднего, высшего и послевузовского образования, государственная аттестация осуществляетс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>я также по специальностям.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Организации образования, прошедшие институциональную и специализированную аккредитацию в аккредитационных органах, внесенных в реестр аккредитационных органов, аккредитованных организаций образования и образовательных учебн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ых программ, освобождаются от процедуры государственной аттестации по аккредитованным образовательным учебным программам (специальностям) на срок аккредитации, но не более 5 лет.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 4-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "4-1. Организации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>образования, подлежащие государственной аттестации, проводят самооценку и представляют материалы самооценки в государственные органы управления образованием.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      пункты 6 и 7 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      51) подпункт 4) пункта 3 статьи 61 изложить в следующей реда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4) кредиты финансовых организаций;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      52) в статье 62:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть вторую пункта 3 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      пункт 4 дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "Перечень услуг, связанных с государственным образовательным заказом, утвержд</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ается уполномоченным органом в области образования.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части третьей пункта 5 слова ", предусмотренная международными договорами, заключенными Республикой Казахстан," заменить словами "и (или) их филиалах, созданных в порядке, предусмотренном пункто</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>м 4 статьи 65 настоящего Закона,";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить пунктом 5-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "5-1. Финансирование подготовки кадров с высшим образованием на основе образовательного гранта осуществляется в организациях образования, прошедших институциональну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ю аккредитацию в аккредитационных органах, внесенных в реестр аккредитационных органов, аккредитованных организаций образования и образовательных учебных программ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Финансирование подготовки кадров по отдельным специальностям высшего образования на ос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нове образовательного гранта осуществляется в организациях образования, прошедших специализированную аккредитацию по этим специальностям в аккредитованных органах, внесенных в реестр аккредитационных органов, аккредитованных организаций образования и образ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овательных учебных программ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Финансирование подготовки кадров по специальностям послевузовского образования на основе образовательного заказа осуществляется в организациях образования, прошедших институциональную аккредитацию в аккредитационных орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ах, внесенных в реестр аккредитационных органов, аккредитованных организаций образования и образовательных учебных программ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Финансирование подготовки кадров по отдельным специальностям послевузовского образования на основе образовательного заказа ос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уществляется в организациях образования по образовательным учебным программам, прошедшим специализированную аккредитацию в аккредитационных органах, внесенных в реестр аккредитационных органов, аккредитованных организаций образования и образовательных учеб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ных программ.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части второй пункта 8:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      слово "послесреднего," исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      слова "по договору возмездного оказания образовательных услуг" заменить словами "на платной основе";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      дополнить словами "или государственного образовательного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заказа";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      53) в статье 63:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      часть первую изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "2. Государственным учреждениям образования запрещается:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) предоставлять обучающимся и воспитанникам образовательные услуги на платной основе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в рамках государственного общеобязательного стандарта образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) взимать с учащихся и педагогических работников деньги, за исключением случаев, предусмотренных пунктом 3 статьи 63 настоящего Закона.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в части второй слова "учебные программ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ы профессионального обучения по подготовке работников массовых профессий" заменить словами "образовательные учебные программы технического и профессионального образования";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в пункте 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      абзац первый после слов "платной основе" дополнить словами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"с заключением договора об оказании платных услуг";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      в подпункте 8) слово "обучения" заменить словом "образования";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      предложение второе части первой пункта 6 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      54) статью 64 дополнить пунктом 4 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "4. Госу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дарственные учреждения среднего образования, получившие на конкурсной основе грант "Лучшая организация среднего образования", расходуют грант на материально-техническое и научно-методическое обеспечение образовательного процесса.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      55) пункт 2 статьи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "2. Лица, поступившие на обучение с соответствующими сроками обучения в организации образования до введения в действие настоящего Закона, заканчивают обучение по образовательным программам, действовавшим на момент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поступления на обучение, с выдачей документа об образовании установленного образца, действовавшего на момент поступления на обучение.".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="z197"/>
-[...6 lines deleted...]
-        <w:t>      7) 7-баптың 2-тармағындағы "оның ішінде ведомстволық" деген сөздер алып тасталсын;</w:t>
+      <w:bookmarkStart w:id="10" w:name="z292"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>опубликования, за исключением:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) абзацев одиннадцатого – двадцать третьего подпункта 5), абзацев </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>шестого, двадцать шестого, сорок шестого подпункта 6) статьи 1, которые вводятся в действие по истечении шести месяцев после его первого официального оп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>убликования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) абзацев девятого и десятого подпункта 52) статьи 1, которые вводятся в действие с 1 января 2014 года;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) абзацев седьмого и восьмого подпункта 52) статьи 1, которые вводятся в действие с 1 января 2015 года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="z198"/>
-[...168 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Президент</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...100 lines deleted...]
-        <w:t>лі азаматтарға олардың білім алуына, дамуындағы ауытқуды түзетуіне және әлеуметтік бейімделуіне арнайы жағдайлар жасауды қамтамасыз етеді.";</w:t>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан                       Н. НАЗАРБАЕВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
-[...5109 lines deleted...]
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865CDD" w:rsidRDefault="00E81543">
+    <w:p w:rsidR="00DA5CD3" w:rsidRDefault="00ED193C">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК</w:t>
+        <w:t>© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00865CDD">
+    <w:sectPr w:rsidR="00DA5CD3">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -9099,53 +10160,53 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00865CDD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E81543"/>
+    <w:rsidRoot w:val="00DA5CD3"/>
+    <w:rsid w:val="00DA5CD3"/>
+    <w:rsid w:val="00ED193C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -9455,67 +10516,67 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E81543"/>
+    <w:rsid w:val="00ED193C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E81543"/>
+    <w:rsid w:val="00ED193C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -9807,67 +10868,67 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E81543"/>
+    <w:rsid w:val="00ED193C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E81543"/>
+    <w:rsid w:val="00ED193C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -10131,65 +11192,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>39</Pages>
-  <Words>12397</Words>
-  <Characters>70665</Characters>
+  <Words>12325</Words>
+  <Characters>70258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>588</Lines>
-  <Paragraphs>165</Paragraphs>
+  <Lines>585</Lines>
+  <Paragraphs>164</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82897</CharactersWithSpaces>
+  <CharactersWithSpaces>82419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Шк73</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>