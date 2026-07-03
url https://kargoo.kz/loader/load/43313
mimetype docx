--- v0 (2025-12-23)
+++ v1 (2026-07-03)
@@ -1,15417 +1,13122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="00FF57E6" w:rsidP="00A25E28">
+    <w:p w:rsidR="00A27F7A" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="z18"/>
-      <w:r w:rsidRPr="00852D21">
-[...96 lines deleted...]
-    <w:p w:rsidR="006F3E01" w:rsidRPr="00852D21" w:rsidRDefault="006F3E01" w:rsidP="006F3E01">
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F4F26" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="6237"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F4F26" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="6237"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приказом руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F4F26" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ГУ «Управление экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F4F26" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="6237"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинской области»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«___»____________2021 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F4F26" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="006F3E01" w:rsidP="006F3E01">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="00214195" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="00214195" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="00214195" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F4F26" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00A25E28" w:rsidRPr="00852D21" w:rsidRDefault="00FF57E6" w:rsidP="009148A5">
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4F26">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>УСТАВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="007E0C65" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="009148A5" w:rsidRPr="00852D21" w:rsidRDefault="00FF57E6" w:rsidP="009148A5">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">коммунального государственного учреждения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="007E0C65" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="00DC2D85" w:rsidP="00DC2D85">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Общеобразовательная школа № </w:t>
+      </w:r>
+      <w:r w:rsidR="00326B55" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>88»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="007E0C65" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...74 lines deleted...]
-    <w:p w:rsidR="00961AAA" w:rsidRPr="00852D21" w:rsidRDefault="00961AAA" w:rsidP="001C4829">
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отдела образования города Караганды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="007E0C65" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Consolas"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Consolas"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00961AAA" w:rsidRPr="00852D21" w:rsidRDefault="00961AAA" w:rsidP="001C4829">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>управления образования Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="00EC1CC3" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Consolas"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="006C371F" w:rsidRPr="00852D21" w:rsidRDefault="006F3E01" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Consolas"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRPr="005F6954" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001C4829">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A27F7A" w:rsidRDefault="00A27F7A" w:rsidP="00A27F7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E0C65" w:rsidRPr="005F6954" w:rsidRDefault="007E0C65" w:rsidP="007E0C65">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...47 lines deleted...]
-        <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767E6D">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0054124A" w:rsidRPr="00B5399D" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...29 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Коммунальное государственное учрежд</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ение </w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00531DC4" w:rsidRPr="00852D21">
-[...41 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общеобразовательная школа № </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C65" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>88»</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдела образования города </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD78C8" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Караганды управления</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карагандинской области </w:t>
+      </w:r>
+      <w:r w:rsidR="00C918E9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее - </w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственное учреждение)</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме учреждения для осуществления соответствующих функций, указанных в настоящем уставе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B5399D" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Вид государственного учреждения: коммунальное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B5399D" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственное учреждение создается решением местного исполнительного органа области. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B5399D" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Учредителем государственного учреждения является: акимат</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD78C8" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B5399D" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Органом управления государственного учреждения </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C65" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>является: государственное</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учр</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еждение «Отдел </w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>» управления образования Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00326B55" w:rsidRPr="00326B55" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00852D21">
-[...23 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="00252A73">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Наименование государственного учреждения на государственн</w:t>
+      </w:r>
+      <w:r w:rsidR="00326B55">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ом (казахском) языке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="007E0C65" w:rsidP="006D1367">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00852D21">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Consolas"/>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Қарағанды облысы білім басқармасының Қа</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Consolas"/>
+        <w:t xml:space="preserve">Қарағанды облысы білім басқармасының Қарағанды қаласы білім бөлімінің </w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">рағанды қаласы білім бөлімінің </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Consolas"/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Consolas"/>
+        <w:t>№88 жалпы білім беретін мектебі</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">№88 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Consolas"/>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>жалпы білім беретін мектебі» коммуналдық мемлекеттік мекемесі</w:t>
-[...27 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:t xml:space="preserve"> коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00326B55" w:rsidRDefault="00326B55" w:rsidP="006D1367">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на русском языке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B5399D" w:rsidRDefault="00326B55" w:rsidP="006D1367">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оммунальное государственное учреждение</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD78C8" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Общеобразовательная школа №</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD78C8" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдела образования города Караганды </w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>управления образования Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B5399D" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место нахождения госу</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дарственного учреждения: индекс</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2708D" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00852D21">
-[...49 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>100003, область</w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карагандинская, </w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>город Караганда</w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, район имени Казыбек Би, улица</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мустафина</w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2708D" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00521C21" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">строение </w:t>
+      </w:r>
+      <w:r w:rsidR="00326B55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="0054124A" w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5399D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00830973" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="00ED0904">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FE044C" w:rsidP="00A62707">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00097436">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z19"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009E6F10">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 2. Юридический статус государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="009E6F10" w:rsidRDefault="00FE044C" w:rsidP="00A62707">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00494695" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z20"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00494695">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00494695" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...191 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="z20"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z21"/>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-[...15 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="00494695">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00494695" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
-[...91 lines deleted...]
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z22"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00494695">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение отвечает по своим обязательствам, находящимся в его распоряжении деньгами. При недостаточности у государственного учреждения денег субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00494695" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z23"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00494695">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гражданско-правовые сделки государственных учреждений вступают в силу после их обязательной регистрации в территориальных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00494695">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">подразделениях казначейства Министерства финансов Республики Казахстан. Финансово-хозяйственная деятельность государственного учреждения может осуществляться органом управления государственного учреждения со всеми вытекающими функциями, указанных в настоящей главе и иных правовых актах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00DF3CC2" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z24"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 3. Предмет и цели деятельности государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...54 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z25"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00722D24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Предмет деятельности государственного учреждения:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722D24">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучение и воспитание в интересах личности, общества, государства; создание благоприятных условий для разностороннего развития личности ребенка; удовлетворение потребности обучающихся в самообразовании и получении дополнительного образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00722D24" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Целью деятельности государствен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ного учреждения является:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:rPr>
-[...49 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A6C21" w:rsidRPr="00852D21">
-[...18 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00722D24">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализация гарантированного Конституцией Республики Казахстан права граждан на получение бесплатного среднего образования установленных общеобяз</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ательных стандартов образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0078544D" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00722D24">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечение качественного усвоения общеобразовательных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00722D24">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формирование интеллектуальной личности с высоким уровнем культуры, адаптированной к жизни в обществе, готовой к осознанному выбору и освоению углубленных и расши</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ренных образовательных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A94BD0" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подготовка учащихся по дисциплинам, ориентированным на профессиональное обучение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00494695">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для достижения своих целей государственное учреждение осуществляет следующие виды деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> начальное, основное и общее среднее, дополнительное образование. Все виды деятельности оказываются после выполнения </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>процедур,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусмотренных Законом Республики Казахстан от 16 мая 2014 года № 202 «О разрешениях и уведомлениях»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сновными задачами деятельности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>создание необходимых условий для получения качественного образования, направленного на формирование, развитие, становление личности на основе национальных и общечеловеческих ценностей, достижений науки и практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>развитие творческих, духовных и физических возможностей личности, формирование прочных основ нравственности и здорового образа жизни, обогащение интеллекта путём создания условий развития индивидуальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>воспитание гражданственности и патриотизма, любви к своей Родине, Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к любым антиконституционным и антиобщественным проявлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">воспитание личности с активной гражданской позицией, формирование потребностей участвовать в общественно-политической, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>экономической и культурной жизни республики, осознанного отношения личности к своим правам и обязанностям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>приобщение к достижениям отечественной и мировой культуры; изучение истории, обычаев и традиций казахского и других народов республики; овладение государственным, русским, иностранными (английский, немецкий) и другими языками</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00494695" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00852D21">
-[...17 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00491359">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечение повышения социального статуса педа</w:t>
+      </w:r>
+      <w:r w:rsidR="00494695">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гогических работников; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD6289" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...393 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A94BD0" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00491359">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">функционирование национальной системы оценки качества образования, отвечающей потребностям общества и экономики; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00491359">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD6289" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00FD6289">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>внедрение и эффективное использование новых технологий обучения, в том числе дистанционной, информационно-коммуникационных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD6289" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00FD6289">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">развитие систем обучения в течение жизни, обеспечивающих взаимосвязь между общим обучением, обучением по месту работы и потребностями рынка труда и помогающих каждому максимально использовать свой личный потенциал в обществе, основанный на знании и компетентности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD6289" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00FD6289">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечение профессиональной мотивации обучающихся; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00FD6289" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00FD6289">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>создание специальных условий для получения образования лицами с особыми образовательными потребностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FE044C" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оказание следующий платных образовательных услуг в соответствии с законодательством Республики Казахстан и настоящим уставом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обучение по дополнительным образовательным программам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по дополнительному преподаванию специальных курсов и циклов дисциплин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...81 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проведение дополнительных занятий по предметам сверх количества часов по учебному плану с отдельными обучающимися в индивидуальном порядке; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="000F721E" w:rsidRPr="00852D21" w:rsidRDefault="00852D21" w:rsidP="00852D21">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по дополнительному углубленному изучению с учащимися предметов (за рамками соответствующих образовательных программ государственных общеобязательных стандартов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00FD6289" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00FD6289">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иные образовательные услуги, не входящие в гарантированный объем бесплатных образовательных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>платные услуги не могут быть оказаны взамен основной деятельности.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0C16">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цены на платные услуги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлежат утверждению в порядке установленном законод</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>поиск, разработку нового содержания развивающего обучения, форм и методов по его внедрению, апробацию экспериментальных учебных планов, программ и факультативных курсов. Организация учебного процесса, управление осуществляе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тся в соответствии с настоящим уставом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чебно-воспитательная деятельность осуществляется в соответствии с учебными планами и программами, разработанными на основе государственных общеобязательных стандартов образования и реализующих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">освоение общеобязательных основных и дополнительных программ. Программы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> опираются на типовые программы государст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>венных общеобразовательных школ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осударственное учреждение самостоятельно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в выборе форм, средств и методов обучения в пределах, определенных Законом Республики Казахстан «Об образовании</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления образовательного процесса </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного учреждения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>разрабатывает и утверждает годовой рабочий учебный пла</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>н и расписание учебных занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ля углубленного изучения учебных предметов могут выделяться средства на факультативы и организацию дополнительных курсов по выбору учащихся из</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета 4 часа на каждый класс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>языко</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0C16">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>м обучения является русский язык</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ариативная часть рабочего учебного плана обеспечивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальным выбором, индивидуальной программой развития, использованием инновационных технологий обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">введением новых учебных программ, развивающих предметов для реализации дополнительных образовательных программ, отвечающих целям и задачами </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>введением предметов и курсов, способствующих общекультурному развитию личности, формирующих мировоззрение и гуманистическое сознание, направленных на усвоение универсальных способов познания действительности, развитию мыслит</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ельной деятельности обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">структура </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>администрация (директор и его заместители);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">методический совет, педагогический совет, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>совет по педагогической этике, п</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опечительский </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>овет, общешкольный родительский комитет, классные родительские комитеты, предметные методические объединения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класс</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основная структурная единица </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B8453A" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ровни образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B8453A" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="2"/>
-[...10 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>начальное образование (1 - 4 классы) основной стратегической линией является развивающее обучение, позволяющее раскрыть индивидуальные способности младшего школьника, формировать первичное ориентирование в основных областях деятельности и начальные навыки творчества на основе положительной мотивации учения, создание условий для психофизического, интеллектуального и музыкального развития детей. Срок освоения учебной программы - 4 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B8453A" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="2"/>
-[...10 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A94BD0" w:rsidRPr="00852D21">
-[...18 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основное среднее образование (5 - 9 классы) обеспечивает базовое универсальное образование, ориентированное на обновление содержания образования, формирует специальные умения и навыки для перехода к более сложным познавательным процессам; обеспечивает выбор общеразвивающих и специальных курсов, создает возможности для построения учащимися индивидуальной системы обучения. Воспитание гражданственности и патриотизма, любви к своей Родине - Республике Казахстан, уважения к государственным символам, почитания народных традиций, нетерпимости к </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>любым антиконституционным и антиобщественным проявлениям. Обеспечение профессиональной ориентации обучающихся. Основное среднее образование является базой для получения среднего общего образования. Изучение содержания каждого предмета завершается на уровне основного среднего образования. Срок освоения общеобразовательной учебной программы основного среднего образования - 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...33 lines deleted...]
-        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">общее среднее </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>образование (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10 – 11классы) обеспечивает развитие интереса к познанию и творческих способностей обучающегося, формирование навыков самостоятельной учебной деятельности на основе дифференциации обучения. В дополнение к обязательным предметам вводятся предметы по выбору самих обучающихся в целях реализации интересов, способностей и возможностей личности, то есть профильное обучение по гуманитарному или естественно-математическому направлениям. Общее среднее образование является основой для получения начального профессионального, среднего профессионального (по сокращенным, ускоренным программам) и высшего профессионального образования. Срок освоения общеобразовательной учебной программы общег</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о среднего образования - 2 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00852D21">
+      <w:r w:rsidRPr="008A4325">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обучение предмета «Художественный труд», равно как и часы вариативного компонента могут осуществляться на базе Межшкольного учебно-производственного комбината (при его наличии). В рамках развития дополнительного образования, в соответствии с приказом руководителя государственного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждения «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Отдел</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0C16" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» управления образования Карагандинской области часы вариативной части рабочего учебного плана школы могут быть переданы в организации дополнительного образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Мемлекетік мекеме</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="008A4325" w:rsidRDefault="007E0C65" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> құрылымы:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>передача</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> часов и классов, а также урегулирование всех вопросов связанных с преподаванием кружков, осуществляется государственным учреждением </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0C16" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Отд</w:t>
+      </w:r>
+      <w:r w:rsidR="003461CE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ел образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» управления образования</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карагандинской области. Государственное у</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>чреждение имеет право на проведение часов вариативного компонента</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебного плана вне </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">здания государственного учреждения </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(учреждениях культуры, спортивных сооружениях, военных объектах, исследовательских лабораториях, промышленных предприятиях, организаций доп</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">олнительного образования и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>т.д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">омплект классы, с указанием соответствующего контингента </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>согласовываются с руководителем государственного у</w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>чреждения «Отдел</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бразования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» управления образования Карагандинской</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> области</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Персональную ответственность за формирование комплект классов несет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">руководитель </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Численность учащихся в классах устанавливается в соответствии с действующими санитарными правилами «Санитарно-эпидемиологические требования к объектам образования» при условии сохранения санитарных нормативов, с учетом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>средств бюджета, выделяемого непосредственно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данной организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лассы могут делиться на 2 подгруппы при изучении предметов, перечень которых определен государственным стандартом образования, при численности не менее 24 учащихся. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D06">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае если в течении учебного года численность учащихся стала менее 24 учащихся, то деление класса на 2 подгруппы прекращается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>со</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D06">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следующей четверти настоящего учебного года. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1D06">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий пункт устава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  учитывает возможности бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> случае если государственное учреждение относится по статусу к малокомплектной школе, то </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079707F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учебно-воспитательный процесс обеспечивается в соответствии с учетом разновозрастного обучения обучающихся в совмещенных классах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственное учреждение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает занятия на дому с учащимися, в соответствии с медицинским заключением о состоянии здоровья. В соответствии с инструкциями Министерства образования и науки Республики Казахстан выделяется количество учебных часов в неделю, составляется расписание, приказом определяется персональный состав педагогов, ведется журнал проведенных занятий. Родители (законные представители) обязаны создать условия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для проведения занятий на дому;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>чебные занятия начинаются и заканчиваются, в порядке определенном законодательством Республики Казахстан. Продолжительность учебного года, в том числе количество учебных недель и  каникул, определяется в соответствии с требованиями государственного стандарта в области образования и иными нормативн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ыми актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственном учреждении может устанавливаться следующий режим работы и занятий: начало уроков в первой смене – 8:00 часов, во второй смене – </w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>14:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> часов. Расписание занятий утверждается директором государственного учреждения либо лицом, его заменяющим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. В расписании занятий указывается ежедневное количество, продолжительность и последовательность учебных занятий, а также продолжительность перемен между уроками.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вопросы расписания занятий в школе регулируются действующими санитарными правилами «Санитарно-эпидемиологические требования к объектам образования»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Расписание занятий может меняться в соответствии с эпидемиологической ситуацией, основанной на ограничительных мерах, установленных уполномоченными органами и (или) должностными лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в период перемен между уроками государственное учреждение организует питание обучающихся, которое осуществляется в школьной столовой за счет средств родителей и фонда всеобуча, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исциплина в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственном учреждении</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>поддерживается на основе уважения человеческого достоинства обучающихся, воспитанников, педагогов. Применение методов физического и психического насилия по отношению к обучающимся не допускается.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Доврачебное медицинское </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">обслуживание </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечивается медицинской сестрой, которая наряду с администрацией и педагогическим персоналом несет ответственность за здоровье и физическое развитие обучающихся, проведение лечебных мероприятий и соблюдение санитарно-гигиенических норм. Врачебное медицинское обслуживание осуществляют органы здравоохранения местного уровня (поликлиника). Учащиеся проходя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>т медицинский осмотр по графику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствии с требованиями Закона Республики Казахстан «Об образовании» обязательна школьная форма. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0E03">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок ее ношения и стиль утверждается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>приказом директора государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0E03">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по согласованию с родительским комитетом или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0E03">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опечительским советом.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Школьная форма должна соответствовать светскому харатеру обучения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312AAA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Включение элементов одежды,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312AAA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ключая головны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312AAA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> убор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312AAA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и атрибутик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>у   религиозной принадлежности различных конфессий в школьную форму, не допускается;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="006941B1" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требования к обязательной школьной форме должны соответствовать общим требованиям, определенным в приказе министра образования и науки Республики Казахстан  № 26 от 14 января 2016 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственном учреждении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не допускается создание и деятельность организационных структур политических партий, общественно-политических и религиозных движений и организаций. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834267">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Государственное учреждение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обязано </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соблюдать принцип раздельности светского и религиозного образования. Не допускается религи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>озное воспитание в любых формах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="007E0C65" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886E10">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еализуя цели инклюзивного образования, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>государственное учреждение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886E10">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает детям с особыми образовательными потребностями специальные условия для получения ими образования, коррекции нарушения развития и социальной адаптации на всех уровнях </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="00886E10">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>образования.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственном </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>учреждении</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусмотрено</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581651">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучение обучающихся с особыми образовательными потребностями с учетом интересов родителей (законных представителей) в общем классе (не более двух детей) по типовой учебной программе, в том числе сокращенной или индивидуальной учебной программе и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581651">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(или) в специальных классах по видам нарушений в развитии по специальным учебным планам и </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="00581651">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>программам.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> детей с особыми образовательными потребностями, обучающихся в общих и (или) специальных классах, проводятся коррекционные занятия специальными педагогами (олигофренопедагог, сурдопедагог, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тифлопедагог, учитель</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-дефектолог, учитель-логопед, логопед).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В государственном учреждении на постоянной основе может осуществлять свою работу логопункт. Открытие логопункта оформляется приказом руководителя государственного у</w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0" w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>чреждения «Отдел образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C65">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» управления образования Карагандинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рием </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в государственное учреждение</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>производится на основании типовых правил приема</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на обучение</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в организации образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>реализующих образовательные учебные программы начального, основного среднего, общего среднего образования. Перечень документов для приема детей определяется правилами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приема</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на обучение</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в организации образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, реализующих образовательные учебные программы начального, основного среднего, общего среднего образования и соответствующим государственным стандартом оказания государственных услуг. При приеме в первый класс родители или законные представители ребенка не имеют права выбирать учителя. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37975">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Перевод из класса в класс произво</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дится решением педагогического с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37975">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ета по результатам успеваемости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="008B20D0" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инимал</w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ьная численность обучающихся в 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-11 классах должна составлять не менее 12 человек, за исключением </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C65">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">малокомплектных </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>школ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B20D0">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>роведение текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся, проводится в соответствии с типовыми правилами текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся реализующих общеобразовательные учебные программы начального, основного средне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>го, общего среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B8453A" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ыпускникам, успешно прошедшим итоговую аттестацию, выдается документ государственного образца о соответствующем образовании,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заверенный печатью государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>сключение несовершеннолетних обучающихся допускается в исключительных случаях по решению органа государственного управления организацией образования за совершение противоправных действий, грубое и неоднократное нарушение устава организации образования. Решение об исключении детей-сирот и детей, оставшихся без попечения родителей, принимается с согласия органов опеки и попечительства. Исключение из</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совершеннолетних обучающихся </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>допускается по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> решению педагогического совета за совершение противоправных действий, грубое и неоднократное нарушение устава организации об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>разования, а также успеваемости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="008E3581" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3581">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оврачебное медицинское обслуживание </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3581">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечивается медицинской сестрой, которая наряду с администрацией и педагогическим персоналом несет ответственность за здоровье и физическое развитие обучающихся, проведение лечебных мероприятий и соблюдение санитарно-гигиенических норм. Врачебное медицинское обслуживание осуществляют органы здравоохранения местного уровня (поликлиника). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Обучающиеся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3581">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проходя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>т медицинский осмотр по графику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3581">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">частниками общеобразовательного процесса являются: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">воспитанники, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3581">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обучающиеся, педагоги, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>родители воспитанников и обучающихся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (лица, их заменяющие);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обучающиеся</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на получение бесплатного общего среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на поощрение за особые успехи в различных видах деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на медицинское обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бесплатное пользование библиотечным фондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на получение дополнительных (платных) образовательных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на участие в управлении </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждением</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уважение человеческого достоинства, свободу совести и информации, свободное выражение собственных мнений и убеждений.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осударственное учреждение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соблюдает </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принцип раздельности светского и религиозного образования. Не допускается религи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>озное воспитание в любых формах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ыпускникам, успешно прошедшим итоговую аттестацию, выдается документ государственного образца о соответствующем образовании, заверенный печатью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бучающиеся обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выполнять устав </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62707">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>равила внутреннего распорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F0694D">
-[...66 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">добросовестно учиться и бережно относиться к имуществу </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждения,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае ущерба, нанесенного обучающимся имуществу школы, восстановить и возместить его стоимость вместе с родителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...8 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="00852D21">
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уважать честь и достоинство других обучающихся и работников </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">носить, установленную </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственным учреждением</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школьную форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одители и иные законные представители несовершеннолетних детей имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выбирать форму обучения в рамках возможностей, предоставляемых</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственным учреждением</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учетом желания, индивидуальных склонностей и особенностей ребенка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">участвовать в работе органов управления </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственным учреждением</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опечительский </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>овет или родительский комитет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>получать информацию относительно успеваемости, поведения и условий учебы своих детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FD6289" w:rsidP="00FD6289">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>получать консультативную помощь по проблемам об</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учения и воспитания своих детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одители и иные законные представители обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="005D26B9" w:rsidRPr="00852D21" w:rsidRDefault="00852D21" w:rsidP="00852D21">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>создавать детям здоровые и безопасные условия для жизни и учебы, обеспечивать развитие их интеллектуальных и физических сил, нравственное становление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...61 lines deleted...]
-    <w:p w:rsidR="000F721E" w:rsidRPr="00852D21" w:rsidRDefault="00852D21" w:rsidP="00852D21">
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечить предшкольную подготовку с дальнейшим определением детей в общеобразовательную школу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...24 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="00852D21" w:rsidP="00852D21">
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>выполнять правила, определенные уставом государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="00852D21">
-[...24 lines deleted...]
-    <w:p w:rsidR="00D657BE" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="00852D21">
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечивать посещение детьми занятий в государственном учреждении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="000F721E" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="00852D21">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уважать честь и достоинство работников государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>«Білім беру объектілеріне қойылатын санитарлық-эпидемиологиялық талаптар» санитарлық ережелеріне сәйкес, осы білім беру ұйымына тікелей бөлінген бюджеттік қаражатты ескере отырып, санитарлық нормалар сақталған жағдайда белгіленеді.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000F721E" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="00852D21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>выполнять требования, предъявляемые к обязательной школьной форме, установленные уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соблюдать</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форму одежды, установленную в государственном учреждении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>одители (лица, их заменяющие) обяза</w:t>
+      </w:r>
+      <w:r w:rsidR="000947E8">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ны выполнять устав учреждения, п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">равила внутреннего распорядка и нести ответственность за воспитание и обучение своих детей, а также бережное отношение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к государственной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правление </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственным учреждением</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется в соответствии с законодательством Республики Казахстан, настоящим уставом.</w:t>
+      </w:r>
+      <w:r w:rsidR="000947E8">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формой коллегиального управления является педагогический </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">овет, </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в порядке,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> установленном законод</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00613991" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">епосредственное управление </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственным учреждением</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613991">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>директор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="0" w:firstLine="426"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иректор отвечает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
-[...1300 lines deleted...]
-          <w:numId w:val="42"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0046090A" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="disclaimer"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за уровень квалификации работников </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реализацию образовательных программ в соответствии с учебным планом и графиком учебного процесса, за качество образования обучающихся, жизнь и здоровье, соблюдение прав и </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>свобод,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обучающихся и </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>работников государственного</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> во время образовательного процесса в установленном законодательств</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ом Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0046090A" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="disclaimer"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за неисполнение или ненадлежащее исполнение без уважительных причин   нормативных актов, приказов органов </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управления</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, должностных обязанностей, установленных должностной инструкцией, в том числе за неисп</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ользование предоставленных прав;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0046090A" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="disclaimer"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за применение, в том числе однократное, методов воспитания, связанных с физическим и (или) психическим насилием над личностью обучающегося, а также совершение иного аморального проступка, директор может быть освобожден от занимаемой должности в соответств</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ии с трудовым законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="disclaimer"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за нарушение правил пожарной безопасности, охраны труда, санитарно-гигиенических правил организации учебно-воспитательного процесса директор привлекается </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к ответственности</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, предусмотренной законод</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> занятию педагогической деятельностью допускаются лица, имеющие специальное педагогическое или профессиональное образование по соответствующим профилям. К работе не допускаются лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>имеющие медицинские противопоказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>состоящие на учете в психиатрическом и (или) наркологическом диспансере. Ежегодно один раз в год, на начало учебного года педагог подтверждает любым законным способом факт того, что он не состоит на учете в психиатрическом и (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>или) наркологическом диспансере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00B8453A" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лишенные права осуществлять профессиональную деятельность педагога в соответствии со вступившим в законную силу приговором суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>признанные недееспособными или ограниченно дееспособными в порядке, установленном законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на основании ограничений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="z205" w:history="1">
+        <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+          <w:rPr>
+            <w:spacing w:val="2"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>Трудовым кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ри приеме на работу директор обязан руководствоваться квалификационными требованиями на занятие соответствующих вакантных должностей гражданского служащего. Занятие педагогической деятельностью без соответствующего образования не допускается. Персональную ответственность за нарушение порядка приема граждан по педагогическим  должностям несет директор. Права и обязанности работников </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственного учреждения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определяются нормативными правовыми актами Республики Казахстан  для соответствующей должности или</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рода деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1D1D1D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дной из форм управления </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> является</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогический совет. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В состав педагогического совета входят: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>директор (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">председатель), его заместители, педагоги, воспитатели, психолог, социальный </w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагог. На</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заседания педагогического совета </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>учреждения</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приглашаются члены родительского комитета или попечительского </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>совета. Состав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогического совета утверждается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказом директора на учебный </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>год</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Педагогический</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совет избирает из своего соста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ва секретаря сроком на один год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>едагогический совет рассматривает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мероприятия по выполнению </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правовых актов в </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>государственном учреждении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>состояние учебно-воспитательной и методической работы, вопросы совершенствования методов обучения по всем формам обучения, внедрение новых технологий обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вопросы планирования учебно-воспитательной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вопросы проведения итоговой аттестации, допуска обучающихся к экзаменам, освобождения обучающихся от экзаменов на основании представленных документов, перевода обучающихся в следующий класс или оставлении их на повторный курс, награждения обучающихся грамотами, похвальными листами, выдачи </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аттестата</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> окончании основного среднего образования с отличием, </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аттестата</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> окончании основного среднего образования, аттестата с отличием, аттестата о среднем общем образовании, справки установленного образца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вопросы распределения учебной нагрузки, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>предварительной</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарификации, подготовки к аттестации, награждения и поощрен</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ия педагогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00851B99" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">абота педагогического совета проводится согласно плана, который разрабатывается на учебный год, рассматривается на заседании педагогического совета и утверждается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">директором государственного </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>учреждения.</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Педагогический</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008665A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совет соб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ирается не менее пяти раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...224 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z26"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...333 lines deleted...]
-    <w:p w:rsidR="00023EAC" w:rsidRPr="00852D21" w:rsidRDefault="00847B14" w:rsidP="00847B14">
+        <w:t>Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...1006 lines deleted...]
-          <w:numId w:val="42"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z27"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его директора, может быть признана недействительной по иску: учредителя, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уполномоченного органа соответствующей отрасли, а также органом, осуществляющим по отношению к нему функции субъекта права в отношении имущества, указанного в настоящем уставе,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уполномоченного органа по государственному имуществу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="002F72A2" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z28"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 4. Управление государственным учреждением</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z29"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Общее управление государственным учреждением осуществляет государственное у</w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чреждение </w:t>
+      </w:r>
+      <w:r w:rsidR="008B20D0" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Отдел образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления образования Карагандинской области.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="z30"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E7C41">
-[...10 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Акимат Карагандинской области принимает решение о реорганизации и ликвидации государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00942668" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00942668">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение «Управление экономики Карагандинской области» в установленном законодательством Республики Казахстан порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF3482" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>закрепляет за коммунальным государственным учреждением имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF3482" w:rsidRPr="00852D21">
-[...10 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утверждает Устав государственного </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61098" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учреждения, внесение, изменение </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и дополнения.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="z42"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="006941B1" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006941B1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учреждение «Отдел</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006941B1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» управления образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006941B1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> области в установленном законодательством порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>назначает директора государственного учреждения;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="z31"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z32"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>утверждает план финансирования государственного учреждения;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="z34"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>определяет структуру, порядок формирования и срок полномочий органов управления государственного учреждения, порядок принятия государственным учреждением решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z35"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>определяет права, обязанности и ответственность директора   государственного учреждения, основания освобождения его от занимаемой должности;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="z36"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласовывает штатную численность, тарификационные списки и иную финансово-хозяйственную документацию государственного учреждения, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="z37"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственному учреждению или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="z40"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вносит предложения учредителю государственного учреждения </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о реорганизации</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и ликвидации государственного учреждения</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="z41"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="000947E8" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E7C41">
-[...26 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор государственного учреждения назначается на должность и освобождается от должности руководителем государственного у</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61098" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чреждения </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61098" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отдел образования города </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Караганды»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления образования Карагандинской области, в соответствии с правилами назначения, утвержденными уполномоченным органом в области образования. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="z43"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
-[...364 lines deleted...]
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор государственного учреждения организует и руководит работой государственного учреждения, непосредственно подчиняется государственному учр</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61098" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еждению «</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отдел образования</w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» управления образования Карагандинской </w:t>
+      </w:r>
+      <w:r w:rsidR="000908DC" w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>области</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> несет персональную ответственность за выполнение возложенных на государственное</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учреждение задач и осуществление им своих функций.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="z44"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор государственного учреждения действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="z45"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="z43"/>
-[...223 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Действия директора государственного учреждения, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="z46"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000947E8" w:rsidRDefault="00FE044C" w:rsidP="000947E8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...999 lines deleted...]
-          <w:numId w:val="42"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...30 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000947E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор государственного учреждения в установленном законодательством Республики Казахстан порядке:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="z47"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4829" w:rsidRPr="008F43E5">
-[...28 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>без доверенности действует от имени государственного учреждения;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="z48"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="z49"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заключает договора;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="z50"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>выдает доверенности;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="z51"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>утверждает планы государственного учреждения по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации сотрудников;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="z52"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>открывает банковские счета;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="z53"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>издает приказы и дает указания, обязательные для всех работников;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="z54"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>принимает на работу и увольняет с работы сотрудников государственного учреждения, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="z55"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников государственного учреждения, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...105 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="z56"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>определяет обязанности и круг полномочий своих заместителей и иных руководящих сотрудников государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="42"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>организует работу по соблюдению антикоррупционного законодательства, в том числе принимает меры по профилактике и предотвращению коррупции в организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="0065357B" w:rsidRPr="00852D21" w:rsidRDefault="0065357B" w:rsidP="001D70A4">
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="z57"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и государственным уч</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61098" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реждением </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61098" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Отдел образования города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>» управления образования</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="001C4829" w:rsidRPr="00852D21" w:rsidRDefault="001C4829" w:rsidP="001D70A4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000908DC" w:rsidRPr="00997AAC" w:rsidRDefault="000908DC" w:rsidP="00FE044C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006D2A44" w:rsidRPr="00852D21" w:rsidRDefault="00951C9A" w:rsidP="008F43E5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="z58"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 5. Порядок образования имущества государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="z59"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="z60"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>имущества, переданного ему учредителем;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="z61"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>имущества (включая денежные доходы), приобретенного в результате собственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="000908DC" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="z62"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE044C" w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="z63"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="z64"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="z65"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Деятельность государственного учреждения финансируется из бюджета Карагандинской области.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="z66"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="z67"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
-        <w:rPr>
-[...70 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8453A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бухгалтерский учет и предоставление отчетности за государственное учреждение может осуществлять орган управления государственного учреждения со всеми вытекающими функциями. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...27 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Проверка и ревизия финансово-хозяйственной деятельности государственного учреждения осуществляется, в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD5A96" w:rsidRDefault="00BD5A96" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="z68"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 6. Режим работы в государственном учреждении</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD5A96" w:rsidRPr="003461CE" w:rsidRDefault="00FE044C" w:rsidP="003461CE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="z69"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="z70"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w:rsidR="00BD5A96" w:rsidRDefault="00BD5A96" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="z71"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению государственного учреждения «Управление экономики Карагандинской области» и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствие с законом Республики Казахстан «О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E0C65" w:rsidRDefault="007E0C65" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="z72"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="z73"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="z78"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реорганизация ликвидация коммунального государственного учреждения производится по решению акимата Карагандинской области. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственное учреждение ликвидируется также по другим основаниям, предусмотренным законодательными актами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реорганизацию и ликвидацию государственного учреждения осуществляет акимат Карагандинской области по согласованию с государственным учреждением «Управление образования Карагандинской области». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Имущество ликвидированного государственного учреждения, оставшееся после удовлетворения требований кредиторов, перераспределяется государственным учреждением «Управление экономики Карагандинской области».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Деньги ликвидированного государственного учреждения, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход соответствующего бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD5A96" w:rsidRPr="000908DC" w:rsidRDefault="00BD5A96" w:rsidP="00BD5A96">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="z79"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00997AAC">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 9. Сведения о филиалах и представительствах государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="00997AAC" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p w:rsidR="00FE044C" w:rsidRPr="000908DC" w:rsidRDefault="00FE044C" w:rsidP="000908DC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000908DC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственное учреждение не имеет филиалов и представительств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE044C" w:rsidRDefault="00FE044C" w:rsidP="00FE044C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD5A96" w:rsidRDefault="00BD5A96" w:rsidP="000908DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:sectPr w:rsidR="00BD5A96" w:rsidSect="00BD5A96">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType w:start="14"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B69E8" w:rsidRDefault="003B69E8" w:rsidP="00455642">
+    <w:p w:rsidR="00F53F7B" w:rsidRDefault="00F53F7B" w:rsidP="00777C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B69E8" w:rsidRDefault="003B69E8" w:rsidP="00455642">
+    <w:p w:rsidR="00F53F7B" w:rsidRDefault="00F53F7B" w:rsidP="00777C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-    <w:panose1 w:val="020B0609020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B69E8" w:rsidRDefault="003B69E8" w:rsidP="00455642">
+    <w:p w:rsidR="00F53F7B" w:rsidRDefault="00F53F7B" w:rsidP="00777C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B69E8" w:rsidRDefault="003B69E8" w:rsidP="00455642">
+    <w:p w:rsidR="00F53F7B" w:rsidRDefault="00F53F7B" w:rsidP="00777C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="21908675"/>
+      <w:id w:val="540246898"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="007938B1" w:rsidRPr="007938B1" w:rsidRDefault="007938B1">
+      <w:p w:rsidR="00B91120" w:rsidRPr="00B91120" w:rsidRDefault="00B91120">
         <w:pPr>
-          <w:pStyle w:val="a5"/>
+          <w:pStyle w:val="a7"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="007938B1">
+        <w:r w:rsidRPr="00B91120">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="007938B1">
+        <w:r w:rsidRPr="00B91120">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="007938B1">
+        <w:r w:rsidRPr="00B91120">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00015948" w:rsidRPr="00015948">
+        <w:r w:rsidR="00C16D22" w:rsidRPr="00C16D22">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>29</w:t>
         </w:r>
-        <w:r w:rsidRPr="007938B1">
+        <w:r w:rsidRPr="00B91120">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="003818BA" w:rsidRPr="00DC2D85" w:rsidRDefault="003818BA">
+  <w:p w:rsidR="00777C41" w:rsidRPr="00250482" w:rsidRDefault="00777C41">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="02DF60EA"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="01972B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F246EF22"/>
-    <w:lvl w:ilvl="0" w:tplc="1EFAAD0A">
+    <w:tmpl w:val="3300EDAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0AF47483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3220FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="6CB494DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1221" w:hanging="795"/>
+        <w:ind w:left="1092" w:hanging="525"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="180"/>
+        <w:ind w:left="2367" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="180"/>
+        <w:ind w:left="4527" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="180"/>
+        <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054C67B2"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="0C1C3EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C138F60C"/>
-    <w:lvl w:ilvl="0" w:tplc="E05E12AA">
+    <w:tmpl w:val="6226AE2E"/>
+    <w:lvl w:ilvl="0" w:tplc="122C8748">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1070" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1790" w:hanging="360"/>
+        <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2510" w:hanging="180"/>
+        <w:ind w:left="2018" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3230" w:hanging="360"/>
+        <w:ind w:left="2738" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3950" w:hanging="360"/>
+        <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4670" w:hanging="180"/>
+        <w:ind w:left="4178" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5390" w:hanging="360"/>
+        <w:ind w:left="4898" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6110" w:hanging="360"/>
+        <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6830" w:hanging="180"/>
+        <w:ind w:left="6338" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D1539B"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="0D35508C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0419001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="19F6351C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3CDC3318"/>
-[...1 lines deleted...]
-      <w:start w:val="16"/>
+    <w:tmpl w:val="AC5E44BE"/>
+    <w:lvl w:ilvl="0" w:tplc="7F72BDD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="1D1D1D"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="24B72F46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9A61554"/>
+    <w:lvl w:ilvl="0" w:tplc="F02C90AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="2584022A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60C86ED8"/>
+    <w:lvl w:ilvl="0" w:tplc="143808DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="35BC3C56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C227F6C"/>
+    <w:lvl w:ilvl="0" w:tplc="35F2061E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="36342B53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B11E81EA"/>
+    <w:lvl w:ilvl="0" w:tplc="F02C90AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="3C34667F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="661EF296"/>
+    <w:lvl w:ilvl="0" w:tplc="95E4C3E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4830" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5550" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6270" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="3C8B53D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70BEA03E"/>
+    <w:lvl w:ilvl="0" w:tplc="7F72BDD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="1D1D1D"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="4801186E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6366BCCC"/>
+    <w:lvl w:ilvl="0" w:tplc="A2E26A1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="4C9F414D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C609970"/>
+    <w:lvl w:ilvl="0" w:tplc="A16C2A48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="942" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="4D410374"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12DE365C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="58492574"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D32E1AEC"/>
+    <w:lvl w:ilvl="0" w:tplc="F02C90AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="5EB93668"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02AA70C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="784" w:hanging="360"/>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="633001F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B0456F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="06FC4720">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="1D1D1D"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="65095EAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2304B4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="67F331A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44E0BB12"/>
+    <w:lvl w:ilvl="0" w:tplc="122C8748">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="6C9145DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D6C2A66"/>
+    <w:lvl w:ilvl="0" w:tplc="6EEA8656">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2226" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4386" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...182 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
-      </w:pPr>
-[...3989 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
-[...8 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
-[...98 lines deleted...]
-  <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005A360F"/>
-[...216 lines deleted...]
-    <w:rsid w:val="00FF57E6"/>
+    <w:rsidRoot w:val="00FE044C"/>
+    <w:rsid w:val="0002762B"/>
+    <w:rsid w:val="000908DC"/>
+    <w:rsid w:val="000947E8"/>
+    <w:rsid w:val="00097436"/>
+    <w:rsid w:val="000A465C"/>
+    <w:rsid w:val="001272B6"/>
+    <w:rsid w:val="001767BC"/>
+    <w:rsid w:val="0017749E"/>
+    <w:rsid w:val="001D7D90"/>
+    <w:rsid w:val="00203E87"/>
+    <w:rsid w:val="00250482"/>
+    <w:rsid w:val="002638BA"/>
+    <w:rsid w:val="00305F04"/>
+    <w:rsid w:val="00326B55"/>
+    <w:rsid w:val="003461CE"/>
+    <w:rsid w:val="003D394F"/>
+    <w:rsid w:val="003E42B8"/>
+    <w:rsid w:val="00445FD4"/>
+    <w:rsid w:val="00494695"/>
+    <w:rsid w:val="004C6E96"/>
+    <w:rsid w:val="00521C21"/>
+    <w:rsid w:val="0054124A"/>
+    <w:rsid w:val="005C16DC"/>
+    <w:rsid w:val="005E2750"/>
+    <w:rsid w:val="006D1367"/>
+    <w:rsid w:val="00777C41"/>
+    <w:rsid w:val="007E0C65"/>
+    <w:rsid w:val="00842A8C"/>
+    <w:rsid w:val="008B15F1"/>
+    <w:rsid w:val="008B20D0"/>
+    <w:rsid w:val="009A39CA"/>
+    <w:rsid w:val="00A27F7A"/>
+    <w:rsid w:val="00A62707"/>
+    <w:rsid w:val="00A95E2F"/>
+    <w:rsid w:val="00AD0C16"/>
+    <w:rsid w:val="00B5399D"/>
+    <w:rsid w:val="00B61098"/>
+    <w:rsid w:val="00B75B41"/>
+    <w:rsid w:val="00B91120"/>
+    <w:rsid w:val="00B9163B"/>
+    <w:rsid w:val="00BD5A96"/>
+    <w:rsid w:val="00C16D22"/>
+    <w:rsid w:val="00C918E9"/>
+    <w:rsid w:val="00CD78C8"/>
+    <w:rsid w:val="00D72415"/>
+    <w:rsid w:val="00E011D1"/>
+    <w:rsid w:val="00E2708D"/>
+    <w:rsid w:val="00E41551"/>
+    <w:rsid w:val="00E71EF8"/>
+    <w:rsid w:val="00F53F7B"/>
+    <w:rsid w:val="00FA239F"/>
+    <w:rsid w:val="00FC36F2"/>
+    <w:rsid w:val="00FD6289"/>
+    <w:rsid w:val="00FE044C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{EC1E88B6-A59A-47E0-AA31-4D774B2703E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001C4829"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FE044C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="001C4829"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE044C"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE044C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="001C4829"/>
+    <w:rsid w:val="00FE044C"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...10 lines deleted...]
-    <w:link w:val="HTML0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF3482"/>
+    <w:rsid w:val="00777C41"/>
     <w:pPr>
-      <w:tabs>
-[...16 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00455642"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777C41"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
-    <w:name w:val="footer"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00455642"/>
+    <w:rsid w:val="00777C41"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00455642"/>
+    <w:rsid w:val="00777C41"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00777C41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00777C41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE044C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF57E6"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
+    <w:name w:val="disclaimer"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE044C"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE044C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE044C"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00777C41"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777C41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00777C41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00777C41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00777C41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-    <w:name w:val="Текст выноски Знак"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00FF57E6"/>
+    <w:rsid w:val="00777C41"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...534 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/K1500000414" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{517F83C6-CBDA-4F2B-8021-123B99264B03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6243BD10-54A5-4072-9B7E-5C4979190E1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>25303</Characters>
+  <Pages>16</Pages>
+  <Words>5417</Words>
+  <Characters>30878</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>210</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>257</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29683</CharactersWithSpaces>
+  <CharactersWithSpaces>36223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Учетная запись Майкрософт</dc:creator>
+  <dc:creator>Серікбол</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>