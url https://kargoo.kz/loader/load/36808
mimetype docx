--- v0 (2025-10-27)
+++ v1 (2026-06-08)
@@ -16,1705 +16,1432 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="009427C7" w:rsidRPr="00080D5C" w:rsidRDefault="009427C7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00080D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">КММ </w:t>
+        <w:t>План работы попечительского совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00080D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">2018/2019 </w:t>
+        <w:t>КГУ «СОШ №30»</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">оқу жылына </w:t>
-[...45 lines deleted...]
-        <w:t>қамқоршылық кеңесінің жұмыс  жоспары</w:t>
+        <w:t>на 2018/2019 учебный год.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="7560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidTr="00F93B52">
+      <w:tr w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidTr="000F22DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00E7721E" w:rsidP="00254CFF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-              <w:t>№</w:t>
+              </w:rPr>
+              <w:t>№/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>месяц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Мероприятия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254CFF" w:rsidRPr="00861682" w:rsidTr="00FD1E69">
+      <w:tr w:rsidR="00080D5C" w:rsidRPr="00CD21C0" w:rsidTr="00FE16E8">
         <w:trPr>
-          <w:trHeight w:val="3284"/>
+          <w:trHeight w:val="2493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сентябрь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...243 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.О готовности школы к новому учебному году</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.Утверждение плана работы попечительского совета на 2018-2019 учебный год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Горячее </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>питание  учащихся</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на 2018-2019 учебный год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Решение социальных </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>вопросов_в</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> школе №</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30  Участие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в акции  «Забота» и  «Дорога в школу»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254CFF" w:rsidRPr="00861682" w:rsidTr="00F93B52">
+      <w:tr w:rsidR="00080D5C" w:rsidRPr="00CD21C0" w:rsidTr="000F22DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ноябрь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...96 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Соблюдение школьной формы. Рейд «Твой внешний вид»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2. «Родительский контроль» в целях обеспечения информационной безопасности детей при использовании   сети Интернет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.О питании учащихся из социально-незащищенных семей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...33 lines deleted...]
-              <w:t>Қамқорлық» және Мектепке дейінгі жол» акцияларына қатысу.</w:t>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4.Участие в  акции «Дорога в школу», «Забота»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254CFF" w:rsidRPr="00861682" w:rsidTr="00F93B52">
+      <w:tr w:rsidR="00080D5C" w:rsidRPr="00CD21C0" w:rsidTr="000F22DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...13 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>февраль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00FD1E69" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...112 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Участие в праздничных программах, посвященных Международному женскому дню и празднованию </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наурыз-мейрамы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Содействие в </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> концерта</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для родителей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Профилактика здорового образа жизни и правонарушений среди учащихся.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidTr="00F93B52">
+      <w:tr w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidTr="000F22DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>апрель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00FD1E69" w:rsidRDefault="00FD1E69" w:rsidP="00F93B52">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> салтанатты түрде мерекелеу. ҰОС ардагерлеріне көмек көрсету.</w:t>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Участие в благоустройстве школьной территории и школы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Участие в организации и проведении месячника патриотического воспитания: торжественное празднование, посвященное Дню </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Победы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дню</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Защитника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отечества</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оказание</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>помощи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ветеранам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ВОВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254CFF" w:rsidRPr="00861682" w:rsidTr="00F93B52">
+      <w:tr w:rsidR="00080D5C" w:rsidRPr="00CD21C0" w:rsidTr="000F22DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidRDefault="00254CFF" w:rsidP="00F93B52">
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00254CFF" w:rsidRDefault="00254CFF" w:rsidP="00254CFF">
-[...5 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00080D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ма</w:t>
+              <w:t>май</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00254CFF" w:rsidRPr="00FD1E69" w:rsidRDefault="00FD1E69" w:rsidP="00F93B52">
-[...59 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Содействие в организации выпускных вечеров, поощрение лучших учащихся школы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00FD1E69">
-[...88 lines deleted...]
-              <w:t>оқу жылына арналған жұмыс жоспарын құру.</w:t>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Организация летнего оздоровления и полезной занятости учащихся во время каникул. Трудоустройство учащихся.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подведение итогов. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD21C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Составление плана работы на 2019-2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебный год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidRDefault="00254CFF" w:rsidP="00254CFF">
+    <w:p w:rsidR="008A3944" w:rsidRDefault="00FE16E8" w:rsidP="00080D5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1E69">
-[...38 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                             </w:t>
+        <w:t xml:space="preserve">                                            </w:t>
       </w:r>
-      <w:r w:rsidR="00FD1E69">
+    </w:p>
+    <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="008A3944" w:rsidP="00080D5C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">А. М. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE16E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель                              </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00FE16E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Байтасова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE16E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.М.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00254CFF" w:rsidRPr="00080D5C" w:rsidRDefault="00254CFF" w:rsidP="00254CFF">
+    <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C" w:rsidP="00080D5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00080D5C" w:rsidRPr="00254CFF" w:rsidRDefault="00080D5C" w:rsidP="00254CFF">
+    <w:p w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidRDefault="00080D5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00080D5C" w:rsidRPr="00254CFF" w:rsidSect="00255694">
+    <w:sectPr w:rsidR="00080D5C" w:rsidRPr="00080D5C" w:rsidSect="00080D5C">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="284" w:right="850" w:bottom="284" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
@@ -1815,98 +1542,96 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790F8E"/>
     <w:rsid w:val="00080D5C"/>
-    <w:rsid w:val="00254CFF"/>
-    <w:rsid w:val="00255694"/>
     <w:rsid w:val="003A0180"/>
     <w:rsid w:val="00473898"/>
-    <w:rsid w:val="005E1997"/>
     <w:rsid w:val="00786BAB"/>
     <w:rsid w:val="00790F8E"/>
-    <w:rsid w:val="00861682"/>
+    <w:rsid w:val="008A3944"/>
     <w:rsid w:val="00940AEB"/>
     <w:rsid w:val="009427C7"/>
-    <w:rsid w:val="00BF51D3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD1E69"/>
+    <w:rsid w:val="00CD21C0"/>
+    <w:rsid w:val="00F46622"/>
     <w:rsid w:val="00FE16E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38AD631B"/>
-  <w15:docId w15:val="{1C9D495B-371E-4A5C-8B24-247D30CBC850}"/>
+  <w14:docId w14:val="6B2D02C2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0411B38D-05C8-4D9D-878F-097DC46D9B58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2612,67 +2337,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1369</Characters>
+  <Pages>2</Pages>
+  <Words>229</Words>
+  <Characters>1308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1606</CharactersWithSpaces>
+  <CharactersWithSpaces>1534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>БАЛЖАН САПАРГАЛИЕВНА</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>