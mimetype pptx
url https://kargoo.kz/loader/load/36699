--- v0 (2025-12-24)
+++ v1 (2026-05-05)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -135,67 +134,50 @@
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Средний стиль 2 - акцент 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
@@ -355,54 +337,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr>
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="90" d="100"/>
+          <a:sy n="90" d="100"/>
         </p:scale>
-        <p:origin x="-2730" y="-888"/>
+        <p:origin x="-2160" y="-462"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5162,55 +5144,55 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 3" descr="C:\Users\Broteko\Desktop\сайт\line-background-bright-convex-685888.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
@@ -5252,150 +5234,226 @@
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="236664" y="332656"/>
-            <a:ext cx="9000999" cy="5832648"/>
+            <a:off x="467545" y="548680"/>
+            <a:ext cx="8208912" cy="5832648"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="182880" lvl="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0">
+              <a:rPr lang="kk-KZ" sz="5300" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t>МО </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>общественно-гуманитарных наук</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>201</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-201</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="4800" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уч.г</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="4800" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="5300" b="0" dirty="0" err="1" smtClean="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="ru-RU" sz="4800" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Қоғамдық-гуманитарлық</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="4800" b="0" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...23 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3600" b="0" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" sz="3600" b="0" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="918998830"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5451,400 +5509,346 @@
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="107504" y="285728"/>
-            <a:ext cx="8928992" cy="1357322"/>
+            <a:off x="-900608" y="188640"/>
+            <a:ext cx="10873208" cy="1357314"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="4400" b="0" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Тулеубекова Аягоз Ерболатовна</a:t>
+              <a:t>Тулеубеков</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Аягоз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ерболатовна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="kk-KZ" sz="4400" b="0" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="0" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>9 </a:t>
+              <a:t>Открытый</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>А </a:t>
-[...9 lines deleted...]
-              <a:t>сыныбында</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t>урок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...39 lines deleted...]
-              <a:t> </a:t>
+              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>«</a:t>
-            </a:r>
+              <a:t>по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>истории </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Казахстана в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>9 А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>классе:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Ұлы</a:t>
+              <a:t>«Ұлы даланың жеті</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>даланың</a:t>
-[...138 lines deleted...]
-              <a:t>өтті</a:t>
+              <a:t>қыры»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2" descr="G:\рейтинг 2016-2019\достижения\МО 2018-2019\IMG_3013-22-02-19-01-29.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2251972" y="2348880"/>
-            <a:ext cx="4733718" cy="4293096"/>
+            <a:off x="2555776" y="2420888"/>
+            <a:ext cx="3797614" cy="3797614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1577445989"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5904,411 +5908,278 @@
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="467544" y="260648"/>
-            <a:ext cx="8352927" cy="1440160"/>
+            <a:off x="-180528" y="260648"/>
+            <a:ext cx="9418191" cy="1440160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Семенкин</a:t>
+              <a:t>Семёнкин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Артем Георгиевич</a:t>
-            </a:r>
+              <a:t>Артем Георгиевич</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t/>
+              <a:t>Открытый </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урок</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>8 </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>В </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:t>по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>сыныбында</a:t>
+              <a:t>истории </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:t>Казахстана в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Қазақстан</a:t>
+              <a:t>8 В </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...142 lines deleted...]
-              <a:t> </a:t>
+              <a:t>классе: </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ашық</a:t>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Развитие ярмарочной </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...32 lines deleted...]
-              <a:t>өтті</a:t>
+              <a:t>торговли»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4" descr="C:\Users\Мечта\Downloads\IMG_2855-19-02-19-10-31.JPG"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1732230" y="2276872"/>
-            <a:ext cx="6120680" cy="4032448"/>
+            <a:off x="1403648" y="2492896"/>
+            <a:ext cx="6336704" cy="3816424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3712448815"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -6405,981 +6276,606 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Горбач </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Светлана Юрьевна</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>11 </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
+              <a:t>Открытый </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>А </a:t>
-[...76 lines deleted...]
-              <a:t>пәнінен</a:t>
+              <a:t>урок </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> «</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:t>по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Ұлы</a:t>
+              <a:t>истории </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:t>Казахстана в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>даланың</a:t>
+              <a:t>11 А </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...65 lines deleted...]
-              <a:t/>
+              <a:t>классе: </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ашық</a:t>
+              <a:t>Семь граней Великой степи</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...32 lines deleted...]
-              <a:t>өтті</a:t>
+              <a:t>»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Рисунок 2" descr="C:\Users\Мечта\Downloads\IMG_2856-19-02-19-10-31.JPG"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1763688" y="2348880"/>
-            <a:ext cx="5616624" cy="4230499"/>
+            <a:off x="1532556" y="2420888"/>
+            <a:ext cx="5790908" cy="4086483"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3543473222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPr id="4" name="Picture 3" descr="C:\Users\Broteko\Desktop\сайт\line-background-bright-convex-685888.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="-46038" y="-9525"/>
-            <a:ext cx="9236076" cy="6883400"/>
+            <a:off x="0" y="-22225"/>
+            <a:ext cx="9237663" cy="6880225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
-            </a:ext>
-[...7 lines deleted...]
-              </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1000100" y="285728"/>
-            <a:ext cx="7500990" cy="1357314"/>
+            <a:off x="-205705" y="188640"/>
+            <a:ext cx="9649072" cy="1357314"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Курманбаева</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Асель</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Ераловна</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0">
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>5 </a:t>
+              <a:t>Открытый </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>А </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:t>урок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>сыныбында</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>русскому языку и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>литературе в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5 А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>классе:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>орыс</a:t>
-[...274 lines deleted...]
-              <a:t>өтті</a:t>
+              <a:t>«О чем может рассказать одежда?»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="G:\рейтинг 2016-2019\достижения\МО 2018-2019\IMG_2975-22-02-19-01-29.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2472854" y="2420888"/>
-            <a:ext cx="4802876" cy="4204856"/>
+            <a:off x="2339752" y="2226618"/>
+            <a:ext cx="4733718" cy="4333708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1577445989"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7439,345 +6935,180 @@
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="428596" y="285728"/>
-            <a:ext cx="8286808" cy="1357314"/>
+            <a:off x="-612576" y="285728"/>
+            <a:ext cx="9850239" cy="1357314"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Театрлық-әдеби</a:t>
+              <a:t>Театрально-литературный вечер </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" err="1" smtClean="0">
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="4400" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>кеш</a:t>
-            </a:r>
+            </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>   «</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
+              <a:t>По страницам знаменательных дат литературы 2019 года</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="0" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...163 lines deleted...]
-                <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2" descr="G:\рейтинг 2016-2019\достижения\МО 2018-2019\IMG_3364-22-02-19-01-28.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="570954" y="1916832"/>
-            <a:ext cx="4369688" cy="4369688"/>
+            <a:off x="571472" y="1714488"/>
+            <a:ext cx="4306800" cy="4306800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3075" name="Picture 3" descr="D:\Downloads\IMG_3366-22-02-19-01-47.JPG"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4766530" y="1916832"/>
-            <a:ext cx="4130648" cy="4369688"/>
+            <a:off x="4858528" y="1714488"/>
+            <a:ext cx="4018768" cy="4306800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1577445989"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Воздушный поток">
   <a:themeElements>
     <a:clrScheme name="Воздушный поток">
       <a:dk1>
@@ -8373,50 +7704,50 @@
   <Paragraphs>6</Paragraphs>
   <Slides>6</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Воздушный поток</vt:lpstr>
-      <vt:lpstr>  Қоғамдық-гуманитарлық ғылымдар ӘБ</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Театрлық-әдеби кеш «2019 жылғы әдебиет бойынша   атаулы күндер беттерінен»</vt:lpstr>
+      <vt:lpstr> МО общественно-гуманитарных наук 2018-2019 уч.г.   </vt:lpstr>
+      <vt:lpstr>Тулеубекова Аягоз Ерболатовна Открытый урок  по истории Казахстана в 9 А классе:  «Ұлы даланың жеті қыры»</vt:lpstr>
+      <vt:lpstr>Семёнкин Артем Георгиевич Открытый урок  по истории Казахстана в 8 В классе:  «Развитие ярмарочной торговли»</vt:lpstr>
+      <vt:lpstr>Горбач Светлана Юрьевна Открытый урок  по истории Казахстана в 11 А классе:  «Семь граней Великой степи»</vt:lpstr>
+      <vt:lpstr>Курманбаева Асель Ераловна Открытый урок  по русскому языку и литературе в 5 А классе:  «О чем может рассказать одежда?»</vt:lpstr>
+      <vt:lpstr>Театрально-литературный вечер     «По страницам знаменательных дат литературы 2019 года»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Презентация PowerPoint</dc:title>
   <dc:creator>Гульбахыт</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>