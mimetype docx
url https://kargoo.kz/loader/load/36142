--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -1,2229 +1,2090 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E201B9" w:rsidRDefault="00E201B9" w:rsidP="00DB4160">
+    <w:p w:rsidR="00DF4C39" w:rsidRPr="00DF4C39" w:rsidRDefault="00DF4C39" w:rsidP="00DF4C39">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4C39" w:rsidRPr="00DF4C39" w:rsidRDefault="00DF4C39" w:rsidP="00DF4C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«БЖЗҚ туралы маңызды сұрақтар» айдары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4C39" w:rsidRPr="00DF4C39" w:rsidRDefault="00DF4C39" w:rsidP="00DF4C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF4C39" w:rsidRPr="00DF4C39" w:rsidRDefault="00DF4C39" w:rsidP="00DF4C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біз «БЖЗҚ туралы маңызды сұрақтар» айдарында тұрақты оқырмандарымыздың сұрақтарына жауап беруді жалғастырамыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4C39" w:rsidRPr="00DF4C39" w:rsidRDefault="00DF4C39" w:rsidP="00DF4C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азаматтарды ҚР Заңдарына 2019 жылдың 1 қаңтарынан бастап енгізілген өзгерістер қызықтырады. Олардың кейбірі зейнетақы аударымдарына қатысты. Міне бүгін солар туралы әңгімелейтін боламыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4C39" w:rsidRPr="00DF4C39" w:rsidRDefault="00DF4C39" w:rsidP="00DF4C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00DF4C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00E76907" w:rsidRDefault="00E76907" w:rsidP="00E76907">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="0063599C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E76907" w:rsidRDefault="00E76907" w:rsidP="00E76907">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Фрилансерлер деген кімдер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00D422D0" w:rsidRDefault="00F26588" w:rsidP="0063599C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E76907" w:rsidRDefault="00E201B9" w:rsidP="00E76907">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жауап:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фрилансерлер – </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азаматтық-құқықтық сипаттағы шарттар бойынша жұмыстар атқаратын және (немесе) қызметтер көрсететін жеке тұлғалар. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Олар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыс орны мен жұмыс істеу уақытын </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көп жағдайда </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өздері белгілейді және тапсырыс берушімен көп жағдайда қашықтықтан байланыс жасайды. Интернет желісі дамығаннан бері фриланстық жұмыстар әсіресе журналистика, заң, компьютерлік бағдарлама, дизайн, аударма салаларында кеңінен дамыған.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1105 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="007D5DB7" w:rsidP="00FD18FD">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...102 lines deleted...]
-    <w:p w:rsidR="009811F8" w:rsidRDefault="00DB4160" w:rsidP="002327BE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Белгілі бір мекемеде еңбек келісім-шарты бойынша жұмыс істейтін, бірақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">салық агенті болып табылмайтын жеке тұлғамен жасалған азаматтық-құқықтық шарттар бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қосымша табыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алатын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмысшылар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">міндетті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зейнетақы жарна</w:t>
+      </w:r>
+      <w:r w:rsidR="0031541E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ларын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қалай төлейді?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA4FBE" w:rsidRPr="003733B7" w:rsidRDefault="00F26588" w:rsidP="00CC0382">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="009811F8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жауап:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қазақстан </w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еспубликасында зейнетақымен қамсыздандыру туралы» Қазақстан Республикасы Заңына </w:t>
+      </w:r>
+      <w:r w:rsidR="0031541E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі - Заң) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">агенттер </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="24"/>
-[...62 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бірыңғай жинақтаушы зейнетақы қорына (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бұдан әрі – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БЖЗҚ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Қор</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) мiндеттi зейнетақы жарналарын (МЗЖ) ай сайынғы табыстың 10 пайызы мөлшерінде төлейді. Бұл ретте МЗЖ есептеу үшiн алынатын ай сайынғы табыс </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382" w:rsidRPr="0010488D">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгiленген ең төмен</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>гі</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382" w:rsidRPr="0010488D">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жалақы</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>50 еселенген мөлшерінен аспау</w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA4FBE" w:rsidRPr="003733B7" w:rsidRDefault="00AA4FBE" w:rsidP="00CC0382">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Заңның 24-бабы</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009811F8">
-[...27 lines deleted...]
-    <w:p w:rsidR="002327BE" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="002327BE">
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тармағының 5) тармақшасына сәйкес</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">салық агенттері болып табылмайтын жеке тұлғалармен жасалған, нысанасы жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кірістер алатын, еңбек шарты бойынша жұмыс істейтін жеке тұлғалар азаматтық-құқықтық сипаттағы шарттар бойынша алған табыстан Қорға МЗЖ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>төлеуден</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA4FBE" w:rsidRPr="003733B7" w:rsidRDefault="00CC0382" w:rsidP="003733B7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...22 lines deleted...]
-    <w:p w:rsidR="002327BE" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="002327BE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұдан басқа, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Заңның 39-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тармағының 1-1) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көзделгеніндей</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, салық агенттері болып табылмайтын жеке тұлғалармен жасалған, нысанасы жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кірістер алатын Қазақстан Республикасының азаматтары </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өздерінің ұйғаруымен Қордағы жеке зейнетақы шотына МЗЖ аудару құқығына ие. Бұл үшін ол</w:t>
+      </w:r>
+      <w:r w:rsidR="0098625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ар</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жарналарды екінші деңгейдегі банктер немесе Қазпошта арқылы «Азаматтарға арналған үкімет» Мемлекеттік корпорациясына «010» төлем мақсатының кодын пайдалана отырып</w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төлей алады. Әрі қарай Мемлекеттік корпорация жарналарды Қорға аударады. Бұл ретте МЗЖ мөлшері алған табыстың 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4FBE" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">пайызын құрайды, бірақ республикалық бюджет туралы заңда тиісті қаржы жылына бекітілген ең төменгі жалақының 10 пайызынан кем болмауы тиіс.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA4FBE" w:rsidRPr="003733B7" w:rsidRDefault="00AA4FBE" w:rsidP="003733B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Міндетті зейнетақы жарналарын осылайша Қорға өз еркімен аудару жеке зейнетақы капиталын қалыптастыруға оң әсер етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA4FBE" w:rsidRPr="003733B7" w:rsidRDefault="00AA4FBE" w:rsidP="003733B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Атап өту керек, егер азаматтық-құқықтық сипаттағы шарттардың бір тарабы салық агенті, яғни заңды тұлғалар, жеке кәсіпкерлер, сондай-ақ жеке практикамен айналысатын жеке нотариустар, жеке сот орындаушылары, адвокаттар, кәсіби медиаторлар болса, олар жеке тұлғаларға, о</w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ішінде фрилансерлерге азаматтық-құқықтық шарттар бойынша төлеген табыс</w:t>
+      </w:r>
+      <w:r w:rsidR="0098625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МЗЖ төлейтін агентке айналады. Бұл ретте МЗЖ ал</w:t>
+      </w:r>
+      <w:r w:rsidR="0098625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> табыстың 10 пайызы мөлшерінде, бірақ республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төменгі жалақының 10 пайызынан кем емес және 50 еселенген мөлшерінің 10 пайызынан жоғары емес мөлшерде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="003733B7" w:rsidRDefault="00F26588" w:rsidP="003733B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...62 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="002327BE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазіргі </w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> елімізде еңбек келісім-шарты бойынша қос қызметті қатар атқаратын азаматтар зейнетақы жарнасын қалай төлейді? Яғни</w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> еңбек келісім-шартын жасасқан екі мекеме де зейнетақы жарнасын аударып отырады ма?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жауап:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00543A9F" w:rsidRPr="009811F8">
-[...18 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="00DB4160">
+      <w:r w:rsidR="00857C32" w:rsidRPr="00053721">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қазақстан </w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32" w:rsidRPr="00053721">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еспубликасында зейнетақымен қамсыздандыру туралы» Қазақстан Республикасы Заңының 24-бабына сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32" w:rsidRPr="00053721">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бірыңғай жинақтаушы зейнетақы қорына мiндеттi зейнетақы жарналарын </w:t>
+      </w:r>
+      <w:r w:rsidR="0098625E">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы </w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32" w:rsidRPr="00297C77">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аңда айқындалатын мөлшерлемелер бойынша </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">салық агенті болып табылатын </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32" w:rsidRPr="00053721">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыс берушілер аударады. </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сәйкесінше жұмыскермен еңбек шартын жасасқан екі мекеме де БЖЗҚ-ға жұмыскердің пайдасына МЗЖ аударуға міндетті. </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C32" w:rsidRPr="00053721">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003733B7" w:rsidRPr="00053721" w:rsidRDefault="003733B7" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...12 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00543A9F" w:rsidP="00FD18FD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="006550EB" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...52 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="00DB4160">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Үйінде отырып-ақ табыс табатын</w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0098625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖШС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">немесе жеке кәсіпкер ретінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тіркелмеген тәуелсіз жұмысшылар салықты қалай </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006550EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>төлейді? Жалпы оларды қалай анықтайсыздар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="006550EB" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...21 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00F66CCB" w:rsidP="00DB4160">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006550EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жауап:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006550EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Салық мәселесі бойынша ҚР Қаржы министрлігінің Мемлекеттік кірістер комитетіне жүгінуіңізді сұраймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...197 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="00FD18FD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фрилансерлер міндетті әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">медициналық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сақт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ндыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аударымдарын жасауға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>міндеттелген бе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="003733B7" w:rsidRDefault="00F26588" w:rsidP="003733B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жауап: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұл сұрақ бойынша Міндетті әлеуметтік сақтандыру қорына жүгінуіңізді сұраймыз.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл ретте біздің айтарымыз, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жеке тұлғалардың барлығы бірдей </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ірыңғай жиынтық төлем (БЖТ) тәртібін қолдана алмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F1147" w:rsidRPr="003733B7" w:rsidRDefault="001F1147" w:rsidP="005D5CED">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Атап өту керек, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90456">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БЖТ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2019 жылдың 1 қаңтарынан бастап күшіне енді</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90456">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ол </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірнеше төлемнен</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құралады. Олар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>жеке табыс салығы, мемлекеттік әлеуметтік сақтандыру қорына</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төленетін әлеуметтік аударым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Бірыңғай жинақтаушы зейнетақы қорына</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төленетін </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90456">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МЗЖ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және Міндетті әлеуметтік медициналық сақтандыру қорына </w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">төленетін әлеуметтік аударым. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="003733B7" w:rsidRDefault="00723337" w:rsidP="00723337">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26588" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әсіпкерлік қызметті жеке кәсіпкер ретінде тіркелме</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стен </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26588" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жүзеге асыратын, сондай-ақ бір мезгілде мынадай шарттарға сай келетін:</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БЖТ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26588" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төлеген;</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26588" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жалдамалы жұмыскерлердің еңбегін пайдаланбайтын;</w:t>
+      </w:r>
+      <w:r w:rsidR="000067FD" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26588" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметтерді салық агенттері болып табылмайтын жеке тұлғаларға ғана көрсететін және </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26588" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>акцизделетін өнімдерді қоспағанда, өзінің жеке қосалқы шаруашылығында өсірген ауыл шаруашылығы өнiмдерін салық агенттері болып табылмайтын жеке тұлғаларға ғана өткізетін жеке тұлғалар БЖТ төлеушілер деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B2799" w:rsidRDefault="00723337" w:rsidP="003733B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ал</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2799" w:rsidRPr="003733B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысанасы жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кірістер алатын жеке тұлғалар, олардың ішінде фрилансерлер БЖТ төлеушілер болып табылмайды.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96FEB" w:rsidRPr="003733B7" w:rsidRDefault="00E96FEB" w:rsidP="003733B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DF0701" w:rsidRDefault="00F26588" w:rsidP="00F26588">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z155"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаңа заң қашаннан бастап күшіне енеді?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006679D3" w:rsidRDefault="00F26588" w:rsidP="00F26588">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009811F8">
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00DF0701">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жауап:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3" w:rsidRPr="00C06D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының кейбір заңнамалық актілеріне халықтың жұмыспен қамтылуы мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3" w:rsidRPr="00C06D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3" w:rsidRPr="00C06D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 жылғы 26 желтоқсандағы </w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3" w:rsidRPr="003F284C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 203-VI </w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заңы негізінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Когда вступил в силу новый закон?     </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="00DB4160">
+        <w:t>«Қазақстан Республикасында зейнетақымен қамсыздандыру туралы» ҚР Заңына тиісті өзгерістер енгізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06435" w:rsidRDefault="006679D3" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ответ: </w:t>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Заңға енгізілген </w:t>
+      </w:r>
+      <w:r w:rsidR="00723337">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бұл </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өзгерістер </w:t>
+      </w:r>
+      <w:r w:rsidR="004656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БЖТ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>енгізуге (ол 2019 жылдың 1 қаңтарынан бастап қолданысқа енгізілді), азаматтық-құқықтық сипаттағы шарттар бойынша жұмыстар атқарып, қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06435">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тер көрсететін жеке тұлғалар</w:t>
+      </w:r>
+      <w:r w:rsidR="00723337">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidRDefault="00DB4160" w:rsidP="00DB4160">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06435">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МЗЖ төлеу рәсімін оңайлатуға және МЗЖ есепке алу үшін БЖЗҚ-да жеке зейнетақы шотының өтініш берушілік сипатта ашылуын жоюға бағытталған (ол 2019 жылдың 8 қаңтарынан бастап қолданысқа енгізілді).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06435" w:rsidRDefault="00D06435" w:rsidP="00F26588">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Енді жеке тұлғаның </w:t>
+      </w:r>
+      <w:r w:rsidR="00723337">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МЗЖ есепке алу бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БЖЗҚ-да ашылған зейнетақы шоты жоқ болса, алғашқы жарна келіп түскен кезде зейнетақы шоты Қордың ақпараттық жүйесінде автоматты түрде ашылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00723337" w:rsidRDefault="00723337" w:rsidP="00F26588">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06435" w:rsidRDefault="00D06435" w:rsidP="00F26588">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06435" w:rsidRDefault="00D06435" w:rsidP="00F26588">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009811F8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w:rsidR="00F26588" w:rsidRPr="00DB1F1A" w:rsidRDefault="00D06435" w:rsidP="00F26588">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Изменения </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="006679D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>связа</w:t>
-[...142 lines deleted...]
-    <w:sectPr w:rsidR="00DB4160" w:rsidRPr="009811F8" w:rsidSect="001534CD">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009645EB" w:rsidRPr="00F26588" w:rsidRDefault="0063599C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009645EB" w:rsidRPr="00F26588">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="24F62420"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01374677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F1F04956"/>
+    <w:tmpl w:val="A3F201C4"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2272,745 +2133,731 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="108"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB4160"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00610CC5"/>
+    <w:rsidRoot w:val="00F26588"/>
+    <w:rsid w:val="000067FD"/>
+    <w:rsid w:val="000C226E"/>
+    <w:rsid w:val="001B2799"/>
+    <w:rsid w:val="001F1147"/>
+    <w:rsid w:val="002722FC"/>
+    <w:rsid w:val="002A6D18"/>
+    <w:rsid w:val="0031541E"/>
+    <w:rsid w:val="003733B7"/>
+    <w:rsid w:val="003F284C"/>
+    <w:rsid w:val="004656A8"/>
+    <w:rsid w:val="005D5CED"/>
+    <w:rsid w:val="0063599C"/>
+    <w:rsid w:val="006679D3"/>
+    <w:rsid w:val="006A147B"/>
+    <w:rsid w:val="00723337"/>
+    <w:rsid w:val="00733F88"/>
     <w:rsid w:val="007A4CC0"/>
-    <w:rsid w:val="007D5DB7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009811F8"/>
+    <w:rsid w:val="007B4EC3"/>
+    <w:rsid w:val="00857C32"/>
+    <w:rsid w:val="00866161"/>
+    <w:rsid w:val="00926364"/>
+    <w:rsid w:val="0098625E"/>
     <w:rsid w:val="00993419"/>
-    <w:rsid w:val="00AC037E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FD18FD"/>
+    <w:rsid w:val="009A5A8D"/>
+    <w:rsid w:val="00A10AD5"/>
+    <w:rsid w:val="00AA4FBE"/>
+    <w:rsid w:val="00BD2E1F"/>
+    <w:rsid w:val="00CC0382"/>
+    <w:rsid w:val="00D06435"/>
+    <w:rsid w:val="00D15241"/>
+    <w:rsid w:val="00DF418F"/>
+    <w:rsid w:val="00DF4C39"/>
+    <w:rsid w:val="00E90456"/>
+    <w:rsid w:val="00E96FEB"/>
+    <w:rsid w:val="00EA2F67"/>
+    <w:rsid w:val="00EF62D6"/>
+    <w:rsid w:val="00F26588"/>
+    <w:rsid w:val="00F81523"/>
+    <w:rsid w:val="00FD0E70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CE8FA494-2226-4E30-8006-FB9A9C5E4BCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB4160"/>
+    <w:rsid w:val="00F26588"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB4160"/>
+    <w:rsid w:val="00F26588"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="00DB4160"/>
+    <w:rsid w:val="00F26588"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Normal (Web)"/>
-[...15 lines deleted...]
-    <w:basedOn w:val="a0"/>
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...219 lines deleted...]
-    <w:rsid w:val="00DB4160"/>
+    <w:rsid w:val="006A147B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-[...12 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
-[...13 lines deleted...]
-    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001829F2"/>
+    <w:rsid w:val="002A6D18"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6D18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="a"/>
+    <w:rsid w:val="00AA4FBE"/>
+    <w:rPr>
+      <w:color w:val="333399"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.wikipedia.org/wiki/%D0%9F%D1%80%D0%BE%D0%B3%D1%80%D0%B0%D0%BC%D0%BC%D0%B8%D1%80%D0%BE%D0%B2%D0%B0%D0%BD%D0%B8%D0%B5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3143,80 +2990,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5467</Characters>
+  <Pages>3</Pages>
+  <Words>985</Words>
+  <Characters>5619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6414</CharactersWithSpaces>
+  <CharactersWithSpaces>6591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Жаппарберген Айбота Қуатәліұлы</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>