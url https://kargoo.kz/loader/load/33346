--- v0 (2025-12-20)
+++ v1 (2026-04-16)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
-  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -126,94 +126,94 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
-      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr showOutlineIcons="0">
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="69" d="100"/>
-          <a:sy n="69" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="-1464" y="-96"/>
+        <p:origin x="-1776" y="-96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="73736200" cy="73736200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -263,51 +263,52 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BF9DE4E4-6409-4F02-AE6A-E5B83D7BB9E5}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -422,60 +423,61 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1833DF1F-AEA6-4953-92B5-C56D4A626C69}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="783765854"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="783765854"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -2387,92 +2389,94 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2568,92 +2572,94 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2719,92 +2725,94 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="15" name="Group 14"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="hidden">
           <a:xfrm>
             <a:off x="211665" y="714191"/>
             <a:ext cx="8723376" cy="1331580"/>
             <a:chOff x="-3905250" y="4294188"/>
             <a:chExt cx="13011150" cy="1892300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Freeform 14"/>
@@ -4545,92 +4553,94 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
@@ -6415,92 +6425,94 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6528,92 +6540,94 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="676655" y="2679192"/>
             <a:ext cx="3822192" cy="3447288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7069,92 +7083,94 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -7182,92 +7198,94 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8893,92 +8911,94 @@
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -9044,92 +9064,94 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="3581400"/>
             <a:ext cx="3352800" cy="1905001"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -12659,92 +12681,94 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1371600"/>
             <a:ext cx="3566160" cy="2926080"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 3924"/>
             </a:avLst>
@@ -14522,51 +14546,52 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5163672" y="6250164"/>
             <a:ext cx="3786690" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>08.01.2019</a:t>
+              <a:pPr/>
+              <a:t>11.01.2019</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="193638" y="6250164"/>
             <a:ext cx="3786691" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14596,50 +14621,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3991088" y="6250163"/>
             <a:ext cx="1161826" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B19B0651-EE4F-4900-A07F-96A6BFA9D0F0}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="872067" y="2675467"/>
             <a:ext cx="7408333" cy="3450696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -15060,405 +15086,299 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323528" y="332656"/>
             <a:ext cx="8568952" cy="1800200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2018 жылдың 14 қарашасында </a:t>
+              <a:t>14 ноября 2018 года на базе СОШ №</a:t>
             </a:r>
-            <a:br>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>30 в 4 </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="1800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...8 lines deleted...]
-              <a:t>Турсынова Жансая </a:t>
+              <a:t>“В” классе провела онлайн-урок на тему: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Мухамедғалиевна </a:t>
+              <a:t>“Моя Родина-Казахстан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>  </a:t>
+              <a:t>, организатором онлайн </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1800" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урока -областной </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ЖББО №30 мектеп базасында </a:t>
-[...116 lines deleted...]
-              <a:t>онлайн сабақ өткізді</a:t>
+              <a:t>учебно-методический центр</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="kk-KZ" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Рисунок 2" descr="http://www.muftyat.kz/uploads/555409_1479361960.jpg"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="251520" y="1700808"/>
             <a:ext cx="3456384" cy="2592287"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4" descr="https://kargoo.gov.kz/files/blogs/1415879497382.JPG"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="467544" y="3933055"/>
             <a:ext cx="3744416" cy="2736303"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3" descr="https://kargoo.gov.kz/files/blogs/1460828030243.JPG"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5220072" y="1700809"/>
             <a:ext cx="3312368" cy="2376264"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Рисунок 5" descr="https://kargoo.gov.kz/files/blogs/1488190907397.JPG"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4427984" y="3933055"/>
             <a:ext cx="3888432" cy="2717722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4218830351"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="4218830351"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Волна">
   <a:themeElements>
     <a:clrScheme name="Волна">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="073E87"/>
@@ -16013,73 +15933,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Waveform</Template>
   <TotalTime></TotalTime>
-  <Words>4</Words>
+  <Words>31</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
   <Paragraphs>1</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Волна</vt:lpstr>
-      <vt:lpstr>2018 жылдың 14 қарашасында  Турсынова Жансая Мухамедғалиевна   ЖББО №30 мектеп базасында  облыстық оқу-әдістемелік орталығының ұйымдастырумен  «Менің Отаным-Қазақстан»  атты 4 «В» сыныбында  облыстық онлайн сабақ өткізді  </vt:lpstr>
+      <vt:lpstr>14 ноября 2018 года на базе СОШ №30 в 4 “В” классе провела онлайн-урок на тему: “Моя Родина-Казахстан, организатором онлайн урока -областной учебно-методический центр  </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2018 жылдың 14 қарашада  Турсынова Жансая Мухамедғалиевна  ЖББО №30 мектеп базасында  облыстық онлайн жүйесінде   «» атты а</dc:title>
   <dc:creator>Гульбахыт</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>