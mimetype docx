--- v0 (2025-12-21)
+++ v1 (2026-08-07)
@@ -3,15645 +3,12035 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="005B63CF" w:rsidRDefault="008F4EDC" w:rsidP="00E44B9C">
+    <w:p w:rsidR="005B21D7" w:rsidRDefault="00F5049D" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Отчёт о</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005B63CF">
+        </w:rPr>
+        <w:t xml:space="preserve"> работе</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61B1A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005B63CF" w:rsidRPr="005B63CF">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00285862" w:rsidRPr="005B21D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городского МО </w:t>
+      </w:r>
+      <w:r w:rsidR="00143BD8" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учителей биологии</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32755" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и химии</w:t>
+      </w:r>
+      <w:r w:rsidR="00143BD8" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B63CF">
+    </w:p>
+    <w:p w:rsidR="00285862" w:rsidRPr="005B21D7" w:rsidRDefault="00C15E8B" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E44B9C">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>алімдерінің жұмысы туралы есеп.</w:t>
+        </w:rPr>
+        <w:t>в 2016-2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00285862" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уч. году.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D69CE" w:rsidRPr="00E44B9C" w:rsidRDefault="006D69CE" w:rsidP="00E44B9C">
-[...130 lines deleted...]
-    <w:p w:rsidR="005D7145" w:rsidRPr="00EB42FF" w:rsidRDefault="009741A9" w:rsidP="009741A9">
+    <w:p w:rsidR="00285862" w:rsidRPr="005B21D7" w:rsidRDefault="00285862" w:rsidP="005005B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00617EDF" w:rsidRDefault="00143BD8" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D4779C" w:rsidRPr="004B6AD8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Городское методическое объединение учителей химии и биологии осуществляло свою работу в условиях обновления содержания химического и биологического образования, модернизации образования, главной целью которого является достижение нового качества</w:t>
+      </w:r>
+      <w:r w:rsidR="00617EDF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общеобразовательной подготовки.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4779C" w:rsidRPr="004B6AD8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617EDF" w:rsidRPr="005B21D7" w:rsidRDefault="00617EDF" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00932BC4">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B21D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Қалалық ӘБ</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Тема </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00EB42FF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городского МО: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E8B" w:rsidRPr="00C15E8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...73 lines deleted...]
-        <w:t>».</w:t>
+        </w:rPr>
+        <w:t>«Методическая грамотность педагога в рамках обновления содержания образования».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB42FF" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="00F5049D" w:rsidRPr="00F5049D" w:rsidRDefault="00617EDF" w:rsidP="005005B5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EB42FF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B21D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EB42FF">
+      <w:r w:rsidRPr="00F5049D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00EB42FF">
+        </w:rPr>
+        <w:t>Цель:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5049D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB42FF" w:rsidRPr="00EB42FF">
+      <w:r w:rsidR="00F5049D" w:rsidRPr="00F5049D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00EB42FF">
+        </w:rPr>
+        <w:t xml:space="preserve">подготовка к внедрению обновленного содержания образования, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5049D" w:rsidRPr="00F5049D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оқыту пәндерін</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB42FF" w:rsidRPr="00EB42FF">
+        <w:t xml:space="preserve">обучение предметов с ориентацией на ИКТ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5049D" w:rsidRPr="00F5049D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...71 lines deleted...]
-        <w:t>ақпаратты өз бетінше іздеу, функционалдық сауаттылықты дамыту, жобалау қызметін күшейту, зерттеу дағдыларын дамыту.</w:t>
+        </w:rPr>
+        <w:t>критическое мышление, самостоятельный поиск информации, развитие функциональной грамотности, усиление проектной деятельности, развитие исследовательских навыков.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A653A4" w:rsidRPr="00A653A4" w:rsidRDefault="00EB42FF" w:rsidP="005D7145">
+    <w:p w:rsidR="00F5049D" w:rsidRDefault="00F5049D" w:rsidP="005005B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...32 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5049D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Переход на обновление содержания образования предъявляет новые требования к кадровому ресурсу: подготовка педагогов к работе в рамках компетентностного подхода к образованию, обеспечение педагогов здоровьесберегающими технологиями, формирование готовности работать в условиях существенно возросшей индивидуализации образовательного процесса.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5049D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00A653A4" w:rsidRDefault="00A653A4" w:rsidP="005D7145">
+    <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="000C7645">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:t>Жұмысының нәтижелілігі кадр әлеуетін</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Результативность работы характеризуется состоянием кадрового потенциала.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сипатталады</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A6CB2" w:rsidRPr="00D67921" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67921">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Качественный состав учителей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:b/>
-          <w:i/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Мұғалімдердің сапалық құрамы: </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9604" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1809"/>
+        <w:gridCol w:w="1951"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1701"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidTr="00A653A4">
-[...2 lines deleted...]
-            <w:tcW w:w="1809" w:type="dxa"/>
+      <w:tr w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidTr="00F165B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00A653A4" w:rsidRDefault="00A653A4" w:rsidP="00D32AE7">
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
             <w:pPr>
               <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>П</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Предмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="212"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Всего учителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6094" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>По категориям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidTr="00F165B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="540"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-              <w:ind w:firstLine="284"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="257"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Первая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="59"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Вторая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00152C6D" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="77"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00152C6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>Без категории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidTr="00F165B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D5A9B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="317"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidTr="00F165B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D5A9B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="317"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6CB2" w:rsidRPr="005D5A9B" w:rsidTr="00F165B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00ED6B21" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED6B21">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...33 lines deleted...]
-          <w:p w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+              </w:rPr>
+              <w:t>итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00ED6B21" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
             <w:pPr>
               <w:ind w:firstLine="317"/>
-              <w:jc w:val="both"/>
-[...236 lines deleted...]
-              <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>барлығы</w:t>
+              </w:rPr>
+              <w:t>214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00ED6B21" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
-[...1 lines deleted...]
-              <w:ind w:firstLine="317"/>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00ED6B21" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>214</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="005D7145" w:rsidRPr="00ED6B21" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00ED6B21" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>80</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="005D7145" w:rsidRPr="00ED6B21" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00ED6B21" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>52</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="005D7145" w:rsidRPr="00ED6B21" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A6CB2" w:rsidRPr="00ED6B21" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>47</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002C4F26" w:rsidRDefault="00A653A4" w:rsidP="005D7145">
+    <w:p w:rsidR="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Молодых специалистов: биология – 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5A9B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5A9B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ш № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4, 10, 64, 65, 76, 87, гимназии № 3, 9, 38); химия – 5 (СОШ № 3, 15, 82, 83, 101).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...195 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Молодые учителя в течении года посещали Школу Молодого учителя, где опытные учителя проводили мастер-классы. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00932BC4" w:rsidRDefault="00730191" w:rsidP="00932BC4">
-[...549 lines deleted...]
-    <w:p w:rsidR="005D7145" w:rsidRPr="00932BC4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="004A6CB2" w:rsidRPr="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6CB2">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Языковые курсы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ГУ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05FDD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>"Отдел культуры и развития языков г.Караганды"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 12 учителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05FDD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проект академии Алтынсарина онлайн-обучение "Learning for teachers"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 11 учителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05FDD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Языковые курсы ПК по образовательным программам Назарбаев Университета</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 9 учителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Языковые курсы по программе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05FDD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Международного фонда КАТЕV (9 мес.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 14 учителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05FDD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>языковые курсы УО (8 мес.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 14 учителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB5911" w:rsidRPr="004A6CB2" w:rsidRDefault="004A6CB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05FDD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>языковые курсы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЦПМ (10 месяцев) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10 учителей.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1DA8" w:rsidRDefault="00FB1DA8" w:rsidP="005D7145">
+    <w:p w:rsidR="00ED6015" w:rsidRDefault="00ED6015" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1DA8" w:rsidRDefault="00FB1DA8" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Аттестация учителей.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00116CCA" w:rsidRDefault="00116CCA" w:rsidP="00FB1DA8">
+    <w:p w:rsidR="005D1121" w:rsidRPr="000218F0" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В 2016-2017 учебном году на высшую категорию подано 10 заявлений, из которых 8 педагогов рекомендованы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в УО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; на первую категорию – 14 педагогов, аттестацию прошли 9 педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Из числа первой категории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учителя </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>не прошли тестирование на досрочную категорию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...119 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...677 lines deleted...]
-      <w:r w:rsidR="00253B32" w:rsidRPr="00253B32">
+        </w:rPr>
+        <w:t>Изучение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43F5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кабинетов биологии и химии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1121" w:rsidRPr="008251F4" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Важную роль в повышении качества знаний играет материальная база кабинета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1121" w:rsidRPr="00616BC0" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В 78</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школах города </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учебных кабинетов биологии и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>77</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кабинетов химии; из них совмещ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ённых кабинетов – 8 (СШ № 11,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>21, 44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64, 79, 87. Не имеют кабинетов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ш № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616BC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086B2E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Всего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547193">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кабинетов новой модификации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: биологии – 52 (приобретено за 3 года - 31); химии – 41(приобретено 28).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617EDF" w:rsidRPr="000C7645" w:rsidRDefault="005D1121" w:rsidP="000C7645">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В 11 школах города (СОШ № 15, 18, 60, 68, 91 (биология), № 8, 30, 34. 35, 37 (химия)) кабинеты старого образца. Приобретено 14 кабинетов химии и планируется приобретение 21 кабинета биологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617EDF" w:rsidRPr="00322E6E" w:rsidRDefault="008251F4" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Семинары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E7B4C" w:rsidRPr="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с планом работы п</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7B4C" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одготовлено и проведено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7B4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>семинара, 3 занятия</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6015">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ШМУ, посещено 18 школ</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7B4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в рамках ККД. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7B4C" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E7B4C" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В рамках городских семинаров</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7B4C" w:rsidRPr="005B21D7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> были рассмотрены следующие вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C07153" w:rsidRPr="00EE510C" w:rsidRDefault="00EE510C" w:rsidP="005005B5">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«Заманауи технологиялар – білім беру сапасын басқару құралы ретінде»</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тақырыбы бойынша </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>№27</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">«Оқушыларды сыни ойлауға үйрету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЖББОМ </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">арқылы функционалдық </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">базасында </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>сауаттылығын дамыту»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>биология мен химия мұғалімдеріне арналған</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00253B32">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Развитие функциональной грамотности через технологиюразвития критического мышления»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на базе ОКШДС </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№77 МБК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мақсаты: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқу үрдісін жаңаша ұйымдастыру тәжірибесімен бөлісу. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Цель</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07153" w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Формирование профессиональной компетентности учителя по применению стратегий КМ через посещение урока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C07153" w:rsidRPr="00EE510C" w:rsidRDefault="00C07153" w:rsidP="005005B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Обмен опытом по вопросам организации современного образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA2AAD" w:rsidRPr="00EE510C" w:rsidRDefault="00EE510C" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00253B32">
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а базе КГУ СОШ № 27 прошёл семинар для учителей биологии и химии по теме: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="00803D32">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Современные технологии как инструмент управления качеством образования».</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цель семинара: необходимость и возможность применения современных технологий как показателя педагогической компетентности современного педагога. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="008634E4">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">В семинаре приняло </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>өтті. Семинардың мақсаты: заманауи ұстаздың ұстаздық құзыреттілігінің көрсеткіші ретінде заманауи технологияларды пайдаланудың қажеттілігі мен мүмкіншілігі. С</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> қазақ және орыс тілінде оқытатын 48 ұстаз қатысты.</w:t>
+        <w:t>участие 48 педагогов, в группах с казахским и русским языками обучения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00141A35" w:rsidRDefault="00C64F98" w:rsidP="005D7145">
+    <w:p w:rsidR="00CA2AAD" w:rsidRPr="00E7287E" w:rsidRDefault="00CA2AAD" w:rsidP="005005B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ходе семинара были представлены открытые уроки учителей биологии и химии СОШ № 27 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Искаковой А., Гуранской А.С., Касымкановой С.Е., Францен Е.А. Педагоги про</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Семинар барысында </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00253B32">
+        <w:t>демонстрировали применение таких</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235E9D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>№27</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЖББОМ биология және химия мұғалімдерінің Искакова А., Гуранская А.С., Касымканова</w:t>
+        <w:t>методик</w:t>
       </w:r>
       <w:r w:rsidRPr="00235E9D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> С.Е., Францен Е.А. </w:t>
+        <w:t xml:space="preserve"> преподавания, как исследовательский, проблемный методы обучение, в основе которых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ашық сабағы өтті.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>умение работать в группе и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t xml:space="preserve"> самостоятельно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е приобретение знаний</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В завершении семинара проведены тренинги по развитию профессионально-педагогических компетенций</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64F98">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Педагогтар зерттеу</w:t>
-      </w:r>
+        <w:t>педагогов.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA2AAD" w:rsidRPr="00CA2AAD" w:rsidRDefault="00E7287E" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00141A35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00141A35" w:rsidRPr="00141A35">
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00141A35">
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="00EE510C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>«Проектная деятельность в рамках обновления содержания образования»</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00141A35" w:rsidRPr="00141A35">
-[...84 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="000D3243">
+        </w:rPr>
+        <w:t>Цель:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="00CA2AAD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Готовность к восприятию методологии и содержания обновленного ГОСО среднего общего образования, к изменению программного и методического обеспечения образовательного процесса, к изменению целей и способов педагогической деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C36A2" w:rsidRPr="00EE510C" w:rsidRDefault="00CA2AAD" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981911">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Форма проведения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493040">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>семинар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-практикум</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Были представлены: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Білім беру мазмұнын жаңарту шеңберінде жобалық іс-әрекетті ұйымдастыру " (презентация).</w:t>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="002E6C99">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыступление</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> методиста</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="002E6C99">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007B34F4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организация проектной деятельности </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007B34F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в рамках обновления содержания образования</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007B34F4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(презентация).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00C252D6" w:rsidRDefault="000D3243" w:rsidP="005D7145">
+    <w:p w:rsidR="007C36A2" w:rsidRPr="00EE510C" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="318"/>
           <w:tab w:val="left" w:pos="1026"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6C99">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Интегрированный урок биологии и химии:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590862">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тамақтанудың маңызы </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="007B34F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D3243">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B34F4">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тағамдық өнімдер және қоректік заттар: белоктар, майлар, көмірсулар, витаминдер, су, минералды тұздар. Тағам ретінде маңызды экологиялық фактор. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00260F6C">
+        <w:t>Значение питания. Пищевые продукты и питательные вещества: белки, жиры, углеводы, витамины, вода, минеральные соли. Пища как важный экологический фактор здоровья. Экологическая чистота пищевых продуктов</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Т</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00260F6C" w:rsidRPr="000D3243">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ағам өнімдерінің</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> э</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590862">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>кологиялық тазалығы"</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>чите</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>лей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>№63 ЖББОМ КММ биология және химия мұғалімдері</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00C252D6">
+        <w:t xml:space="preserve"> биологии и химии КГУ СОШ № 63</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590862">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C252D6">
+      <w:r w:rsidR="00EE510C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оношко Ирина Андреевна, Чернова Ирина</w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Оношко Ирины Андреевны, Черновой Ирины Константиновны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00E7287E" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="007C36A2" w:rsidRPr="00E7287E" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7287E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> «</w:t>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7287E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Химия және биология сабақтарында оқушылардың өзіндік шығармашылық әрекетін тиімді тәсілдер арқылы қолдану»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C252D6">
+        <w:t>Эффективные подходы к формированию опыта самостоятельной творческой деятельности обучающихся на уроках химии и биологии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7287E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7287E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00C252D6">
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7287E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Химия және биология сабақтарында оқушылардың өзіндік шығармашылық әрекетін тиімді тәсілдер арқылы қолдану» </w:t>
       </w:r>
       <w:r w:rsidRPr="00E7287E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Тренинг.</w:t>
+        <w:t>Видеофрагмент</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C" w:rsidRPr="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ы с </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0887" w:rsidRPr="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уроков 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C" w:rsidRPr="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-х классов на двух языках обучения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Тренинг.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C252D6" w:rsidRPr="00932BC4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="007C36A2" w:rsidRPr="00EE510C" w:rsidRDefault="00E7287E" w:rsidP="005005B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007C36A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ШМУ. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Новый взгляд на современное обучение</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE510C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">базе КГУ СОШ № 12 прошёл семинар для </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">молодых </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учителей биологии и химии по теме: </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаңаша оқытуға – жаңаша көзқарас</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цель семинара: о</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">бучение молодых учителей современным методикам через активные методы обучения. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В ходе семинара были представлены открытые уроки учителей биологии и химии</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мусаевой Г.М., Мұқаш Ж.Қ</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Уроки были пос</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">роены с использованием </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Таксономии Блума,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> терминологии на английском языке. Учителя продемонстрировали использование ИКТ технологии, в частности материалы сайта</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bilim Land. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C36A2" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вторая часть семинара была посвящена развитию профессионально-педагогических компетенций. В проценссе коучинга  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Жаңаша оқытуға – жаңаша көзқарас»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учитель биологии и химии Кожаева А.Н. организовала групповую работу с использованием методики «Ключи мудреца» по развитию у учащихся уровня понимания, анализа, применения знаний. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C36A2" w:rsidRPr="009B0559" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B0559">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рефлексия семинара </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>показала значимость и необходимость современных методик для развития компетенций учителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D27D6">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C252D6" w:rsidRPr="00932BC4">
-[...3 lines deleted...]
-          <w:i/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ЖММ</w:t>
-[...21 lines deleted...]
-        <w:t>Зманауи оқытуға жаңа көзқарас.</w:t>
+        <w:t>и учащихся.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00EE510C" w:rsidRDefault="00C252D6" w:rsidP="005D7145">
-[...668 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00EE510C" w:rsidRPr="001C08C5" w:rsidRDefault="00EE510C" w:rsidP="001C08C5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00932BC4">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001C08C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ЖММ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00932BC4">
+        <w:t xml:space="preserve">ШМУ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C08C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Применение модуля ИКТ при организации групповой работы на уроке химии». Цель:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C08C5">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
-[...73 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Практическая направленность в развитии позавательной деятельности учащихся на уроке химии</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="00A378B2" w:rsidP="005D7145">
+    <w:p w:rsidR="00EE510C" w:rsidRDefault="00EE510C" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00981911">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005D7145">
+        </w:rPr>
+        <w:t>Форма проведения</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="00493040">
+      <w:r w:rsidRPr="00493040">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>семинар</w:t>
       </w:r>
-      <w:r w:rsidR="005D7145">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-практикум</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00132F9E" w:rsidRDefault="00132F9E" w:rsidP="005D7145">
+    <w:p w:rsidR="00EE510C" w:rsidRPr="007A4DB2" w:rsidRDefault="00EE510C" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC578B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00CC578B">
+        </w:rPr>
+        <w:t>Мастер-класс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC578B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00CC578B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208B9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Применение модуля ИКТ при организации групповой работы на уроке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC578B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005D7145">
+        </w:rPr>
+        <w:t>Урок химии в 8 классе:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Классификация химических элементов».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE510C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="00932BC4">
-[...12 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...173 lines deleted...]
-        <w:t xml:space="preserve"> химия пәнінің мұғалімі</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Учитель химии КГУ «СОШ № 23» Смирнова Н.Р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00932BC4" w:rsidRDefault="00132F9E" w:rsidP="00C42E05">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00932BC4">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00932BC4">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ШМУ </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00932BC4">
+        </w:rPr>
+        <w:t>«Использование заданий на развитие функциональной грамотности»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00932BC4">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00932BC4">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цель:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обучение учителей по составлению заданий на развитие функциональной грамотности. Обмен опытом по использованию заданий функциональной грамотности на уроках биологии и химии.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выступление методиста </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00132F9E">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Методические рекомендации по развитию функциональной грамотности у школьников в предметах естественного цикла</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00132F9E">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...21 lines deleted...]
-        <w:t>Функционалдық сауаттылықты дамыту</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (из опыта работы)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...85 lines deleted...]
-        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...67 lines deleted...]
-        <w:t>).</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="00C42E05" w:rsidP="005D7145">
+    <w:p w:rsidR="007C36A2" w:rsidRPr="007A4DB2" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Ашық сабақтар</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Открытые уроки:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="00C42E05" w:rsidP="005D7145">
+    <w:p w:rsidR="007C36A2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>1.Химия сабағы</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+        <w:t>Урок химии:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Металдар мен бейметалдар тақырыбын қортыныдылау</w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>9 сынып.</w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+      <w:r w:rsidR="007C36A2" w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Алибекова Г.А.</w:t>
       </w:r>
-      <w:r w:rsidR="005D7145" w:rsidRPr="007A4DB2">
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> химия мұғалімі</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00C42E05" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="007A4DB2" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Урок биологии:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Витамины и их значение»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>, 8класс</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2" w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Б</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Янкина Е.Р.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>иологи</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C42E05">
+        <w:t xml:space="preserve"> учитель биологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C36A2" w:rsidRPr="007A4DB2" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>я сабағы</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C42E05">
+      </w:pPr>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C42E05">
+        <w:t>3. Урок биологии:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C42E05" w:rsidRPr="00C42E05">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Дәрумендер және оның маңызы</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C42E05">
+        <w:t>«Зәр шығарудың маңызы. Зәр шығару мүшелері»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8 сынып</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2" w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>учитель биологии</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2" w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шалдыбаева  А.М.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C36A2" w:rsidRPr="007A4DB2" w:rsidRDefault="007C36A2" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Урок биологии: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C42E05">
+        <w:t>«Развитие растительного мира»,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 класс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учителя биологии и химии КГУ «СОШ № 74»</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4DB2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>, 8сынып</w:t>
-[...44 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Валдаева Е.Е., учитель биологии</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="00C42E05" w:rsidP="005D7145">
-[...227 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00D45366" w:rsidRPr="00540235" w:rsidRDefault="005D2EF9" w:rsidP="000C7645">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540235">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>И</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (слайд)</w:t>
+        <w:t>Интерактивные уроки (слайд)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10296" w:type="dxa"/>
+        <w:tblW w:w="10113" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
-        <w:gridCol w:w="1321"/>
+        <w:gridCol w:w="1320"/>
         <w:gridCol w:w="3080"/>
-        <w:gridCol w:w="1041"/>
+        <w:gridCol w:w="858"/>
         <w:gridCol w:w="1770"/>
         <w:gridCol w:w="1241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidTr="00590D01">
+      <w:tr w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidTr="000A0887">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00C42E05" w:rsidRDefault="00C42E05" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Мектеп</w:t>
+              </w:rPr>
+              <w:t>Школа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00C42E05" w:rsidRDefault="00C42E05" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>П</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Предмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...19 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...27 lines deleted...]
-            </w:tcBorders>
+              </w:rPr>
+              <w:t>Тема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00C42E05" w:rsidRDefault="00C42E05" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Сынып</w:t>
+              </w:rPr>
+              <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00C42E05" w:rsidRDefault="00C42E05" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Мұғалім</w:t>
+              </w:rPr>
+              <w:t>Учитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00C42E05" w:rsidRDefault="00C42E05" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Оқыту тілі</w:t>
+              </w:rPr>
+              <w:t>Язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidTr="00590D01">
+      <w:tr w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidTr="000A0887">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
-              <w:t xml:space="preserve"> № 66</w:t>
-[...5 lines deleted...]
-              <w:t>ЖББОМ</w:t>
+              <w:t>СОШ № 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...47 lines deleted...]
-            </w:tcBorders>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Дигибридное скрещивание</w:t>
+            </w:r>
+            <w:r w:rsidR="00661798">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. Третий закон Менделя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4DB2">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кантарбаева Г.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...9 lines deleted...]
-              <w:t>орыс</w:t>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidTr="00590D01">
+      <w:tr w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidTr="000A0887">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
-              <w:t>№ 3</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> гимназия</w:t>
+              <w:t>гимназия № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t xml:space="preserve">Тыныс алу мүшелерінің аурулары. Тыныс алу гигиенасы.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="007A4DB2" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>Өзбек Дана Муратханқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...9 lines deleted...]
-              <w:t>қазақ</w:t>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
+              <w:t>казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidTr="00590D01">
+      <w:tr w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidTr="000A0887">
         <w:trPr>
-          <w:trHeight w:val="1354"/>
+          <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:pPr>
               <w:ind w:hanging="601"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> гимназия</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4DB2">
+              <w:t>гимназия № 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> биологии</w:t>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
+              <w:t>интег.урок химии и биологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
               <w:t>Тірі ағзалар тіршілігіндегі металдардың және бейметалдардың биологиялық маңызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
               <w:t>Искакова З.Б., Балапанова Қ.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00590D01">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidTr="00590D01">
+      <w:tr w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidTr="000A0887">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...15 lines deleted...]
-              <w:t>ЖББОМ</w:t>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
+              <w:t>СОШ № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="00D04FBB" w:rsidRDefault="00590D01" w:rsidP="00590D01">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="00D04FBB" w:rsidRDefault="00D04FBB" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04FBB">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>«</w:t>
-[...41 lines deleted...]
-            </w:tcBorders>
+              <w:t>«Приспособленность организмов и ее относительный характер»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>Сакулов Д.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00011683">
-[...9 lines deleted...]
-              <w:t>орыс</w:t>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
+            <w:r w:rsidRPr="007A4DB2">
+              <w:t>русский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidTr="00590D01">
+      <w:tr w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidTr="000A0887">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
-              <w:t xml:space="preserve"> № 61</w:t>
-[...5 lines deleted...]
-              <w:t>ЖББОМ</w:t>
+              <w:t>СОШ № 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>Судың құрамы, қасиеттері және қолданылуы, табиғаттағы су</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="007A4DB2" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
               <w:t>Уралбаева Қ.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00590D01" w:rsidRPr="00590D01" w:rsidRDefault="00590D01" w:rsidP="00D32AE7">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="007A4DB2" w:rsidRPr="007A4DB2" w:rsidRDefault="007A4DB2" w:rsidP="005005B5">
             <w:r w:rsidRPr="007A4DB2">
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>казахский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D69CE" w:rsidRDefault="006D69CE" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00EE2467" w:rsidRDefault="005D1121" w:rsidP="000C7645">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Качество знаний</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D1121" w:rsidRPr="00475B4E" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>Білім сапасы</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00211878">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Одной из задач методической работы является создание условий для обеспечения качественного образования. Это обучающие семинары, индивидуальные консультации, курсы повышения квалификации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211878">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Успешность профессиональной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617EDF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>деятельности педагога обуславливается сформированностью у них профессиональных методических умений. Этот процесс протекает эффективнее при активном участии педагого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в в методических объединениях. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D01" w:rsidRPr="007A52FB" w:rsidRDefault="005D7145" w:rsidP="00932BC4">
-[...506 lines deleted...]
-    <w:p w:rsidR="005D7145" w:rsidRPr="00932BC4" w:rsidRDefault="004D4988" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В рамках ККД посещено </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25629" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00723459" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школ (</w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25629" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77, 8, 65, 32, 17, 57, 85, 41, 78, 100, 64), </w:t>
+      </w:r>
+      <w:r w:rsidR="00723459" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25629" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> урок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> биологии и химии. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чителя творчески и методически грамотно планируют уроки. </w:t>
+      </w:r>
+      <w:r w:rsidR="00723459" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Хорошую организацию урока, продуманность, логическую последовательность и взаимосвязь этапов урок, владение модулями новых подходов в обучении, логически грамотно построенный урок с активными методами обучения, способствующие развитию самостоятельности, мыслительной деятельности отмечаются у учителей биологии и химии ОО: №</w:t>
+      </w:r>
+      <w:r w:rsidR="00723459" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77, 32, 17, 57, 85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Но есть категория учителей, которые не всегда используют материальную базу кабинетов новой модификации, недостаточно используют на уроках наглядность, уроки которых имеют уровень ниже среднего (</w:t>
+      </w:r>
+      <w:r w:rsidR="00723459" w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 65, 78, 64 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A47004" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вместе с тем имеются ряд замечаний:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A47004" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...120 lines deleted...]
-        <w:t>байқалады;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-  не со</w:t>
+      </w:r>
+      <w:r w:rsidR="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>блюдаются временные рамки урока:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рефлексия, домашнее задание даются после звонка, оценивание учащихся, итог урока не подводится;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A47004" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...16 lines deleted...]
-        <w:t>оқушылардың функционалдық сауаттылығын арттыру үшін логикалық сипаттағы тапсырмаларды аз қолданады;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- недостаточно уделяется внимание дифференцированному подходу в обучении, работе со слабоуспевающими учащимися. Учителя не используют задания разноуровневого характера. Из опыта посещения школ данная проблема прослеживается как система работы во многих школах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997662" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...24 lines deleted...]
-        <w:t>, Қазақстан сайттарынан қосымша материалдарды аз пайдаланады;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- мало используется заданий логического характера для развития функциональной грамотности учащихся;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997662" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...30 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- на уроках педагоги реализуют стандарт образования, очень мало используется дополнительный материал</w:t>
+      </w:r>
+      <w:r w:rsidR="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстанских сайтов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997662" w:rsidRDefault="00997662" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00723459" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...48 lines deleted...]
-        <w:t>барлық қатысқан сабақтарда тақтаны презентацияны көрсету үшін экран ретінде қолданады.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723459">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- недостаточно используется содержание интерактивной доски (флипчарты, лабораторное оборудование), доска как экран для презентаций на всех посещённых уроках.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D69CE" w:rsidRDefault="006D69CE" w:rsidP="005D7145">
-[...12 lines deleted...]
-    <w:p w:rsidR="005D7145" w:rsidRPr="00997662" w:rsidRDefault="00997662" w:rsidP="005D7145">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00B14F33" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F33">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="00997662">
+        </w:rPr>
+        <w:t xml:space="preserve">Анализ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+        </w:rPr>
+        <w:t>результатов качества знаний за 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F33">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года показывает следующее:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00997662" w:rsidRDefault="00997662" w:rsidP="00997662">
+    <w:p w:rsidR="005D1121" w:rsidRPr="00B14F33" w:rsidRDefault="005D1121" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Жалпы қалалық көрсеткіш</w:t>
+        </w:rPr>
+        <w:t>Общегородской показатель</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6671" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1426"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00997662" w:rsidRDefault="00997662" w:rsidP="00D32AE7">
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D5A9B">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>предмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="a7"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00997662">
+              <w:t xml:space="preserve">2015-2016 уч.год      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015-2016 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00997662">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D1121" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="005D7145" w:rsidRPr="00997662">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="a7"/>
+              <w:t xml:space="preserve">2016-2017 уч.год      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>3 четверть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidTr="006A3001">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016-2017 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00997662">
+            </w:pPr>
+            <w:r w:rsidRPr="005D5A9B">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="005D7145" w:rsidRPr="00997662" w:rsidRDefault="00997662" w:rsidP="00D32AE7">
+              </w:rPr>
+              <w:t>химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>51,2 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>тоқсан</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00400CEA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>52,7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidTr="006A3001">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5A9B">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>химия</w:t>
+              <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>51,2 %</w:t>
+              <w:t>62 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="005D5A9B" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="005D1121" w:rsidRPr="005D5A9B" w:rsidRDefault="005D1121" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00400CEA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>52,7 %</w:t>
-[...64 lines deleted...]
-              </w:rPr>
               <w:t>63,6 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00997662" w:rsidRDefault="00997662" w:rsidP="00932BC4">
-[...1 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w:rsidR="005D1121" w:rsidRPr="00400CEA" w:rsidRDefault="005D1121" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:t>Кестеден екі пән бойынша білім сапасының аздап көтерілгені байқалады.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400CEA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Из таблицы видно, что наблюдается небольшой рост качества знаний по двум предметам. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="00997662" w:rsidP="00932BC4">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005D1121" w:rsidRPr="000C7645" w:rsidRDefault="005D1121" w:rsidP="000C7645">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400CEA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>Вывод:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400CEA">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00400CEA">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00997662">
+        </w:rPr>
+        <w:t>Качество знаний по биологии и химии в школах города за два года показывает незначительные изменения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400CEA">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="000A0887" w:rsidRDefault="000A0887" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...17 lines deleted...]
-        <w:t>аздаған өзгерісті көрсетеді.</w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Городская олимпиада 2016-2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1381">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебного года</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D69CE" w:rsidRPr="00997662" w:rsidRDefault="006D69CE" w:rsidP="009A41CD">
-[...41 lines deleted...]
-    <w:p w:rsidR="005D7145" w:rsidRPr="009A41CD" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
+    <w:p w:rsidR="00063ED0" w:rsidRPr="00661A66" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661A66">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
+        </w:rPr>
+        <w:t>Победители олимпиады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C7645" w:rsidRPr="000C7645" w:rsidRDefault="00063ED0" w:rsidP="000C7645">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14A04">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>а жеңімпаздары</w:t>
+        </w:rPr>
+        <w:t>БИОЛОГИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="000C7645" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...19 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="005005B5" w:rsidRPr="005005B5" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD63A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>Класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Рахиберлина Алина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Вагнер Юлия Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Феофилов Виктор </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Качур Ольга Григорьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тургумбаева Диана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Полтавец Жанна Геннадьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00BD63A4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRPr="00BD63A4" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD63A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9626" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="3394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Стасилович Ольга                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Акуловская Вера Фёдоровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Сериков Владислав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Полтавец Жанна Геннадьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Хегай Карина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ахажанова Гульбаршин Кайлиолаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00723459" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="005005B5" w:rsidRPr="00723459" w:rsidRDefault="005005B5" w:rsidP="005005B5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD63A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Мырзаханова Жанел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Арконова Сандугаш Тулегеновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Гилек Валерия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ахажанова Гульбаршин Кайлиолаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Макен Альфараби</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ахажанова Гульбаршин Кайлиолаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00BD63A4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRPr="00BD63A4" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD63A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Абильдинова Ботагоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Балапанова Кундыз Сериковна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Мироненко Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Арконова Сандугаш Тулегеновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Щебентовская Аделина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="00E8229A" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="00E8229A" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8229A">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ахажанова Гульбаршин Кайлиолаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:ind w:firstLine="497"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037012A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>ХИМИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00723DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Боголюбов Борис</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Лытнева Елена Георгиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Маценко Роман</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тимошкина Ирина Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Житникова Дарья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>37,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ташенова Сауле Тельмановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00723DE4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="000A0887" w:rsidRDefault="000A0887" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A0887" w:rsidRPr="00723DE4" w:rsidRDefault="000A0887" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00723DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Смаков Даниэльдиаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Трифонова Галина Васильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Байжанов Айбар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тимошкина Ирина Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Кузьменко Алексей </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Гатауллина Резеда Фахразиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00723DE4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRPr="00723DE4" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00723DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Жакбаева Баглан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Искакова Замзагуль Бактыбаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Туровец Милана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тимошкина Ирина Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Тришкин Андрей </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Гатауллина  Резеда Фахразиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00723DE4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRPr="00723DE4" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRDefault="009A41CD" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00723DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>сынып</w:t>
+        </w:rPr>
+        <w:t>класс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Абрамов Виталий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Трифонова Галина Васильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Верещагина Нина </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Касымова Бахытжамал Сибагатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidTr="00D32AE7">
+      <w:tr w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidTr="006A3001">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Муслимова Айшабибі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D7145" w:rsidRPr="000B75E7" w:rsidRDefault="005D7145" w:rsidP="00D32AE7">
+          <w:p w:rsidR="00063ED0" w:rsidRPr="000B75E7" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B75E7">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Искакова Замзагуль Бактыбаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D69CE" w:rsidRDefault="006D69CE" w:rsidP="005D7145">
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="000A0887" w:rsidP="005005B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Замечания по проведению олимпиады по химии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="00063ED0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009A41CD">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00782323">
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В 8-ом классе в задании № 5 даны разные задачи на казахском и русском языках; задача № 2 не переведена на казахский язык. В заданиях № 1-3 не указано, что условия задач даны при нормальных условиях.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00586B1F" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="00655AD3" w:rsidRPr="000C7645" w:rsidRDefault="00063ED0" w:rsidP="000C7645">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00782323">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00586B1F" w:rsidRPr="00586B1F">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В 9 и 11 классах для проведения практического тура предложены соляная кислота и нитрат свинца (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00782323">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="KZ Times New Roman" w:cs="MS Mincho"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...46 lines deleted...]
-        <w:t>қазақ тіліне аударылмаған.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">), которые не разрешены для использования в школе, поэтому данные реактивы были заменены на другие. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00782323" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...122 lines deleted...]
-    <w:p w:rsidR="00932BC4" w:rsidRDefault="00932BC4" w:rsidP="005D7145">
+    <w:p w:rsidR="000A0887" w:rsidRDefault="000A0887" w:rsidP="005005B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="000218F0" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="000218F0" w:rsidRPr="000218F0" w:rsidRDefault="000218F0" w:rsidP="005005B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000218F0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Заманауи білім берудегі сапалы өзгерістер: оқу үрдісіне жаңа көзқарас» ХІХ аймақтық ғылыми – практикалық конференциясы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E0998" w:rsidRDefault="005D7145" w:rsidP="005D7145">
+    <w:p w:rsidR="00063ED0" w:rsidRDefault="000218F0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000218F0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ХІХ региональной научно-практической конференции </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D2EF9" w:rsidRPr="005D1121" w:rsidRDefault="000218F0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000218F0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>«Качественные изменения современного образования: новый взгляд на учебный процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A825FD" w:rsidRPr="005D2EF9" w:rsidRDefault="00A825FD" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A825FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22 </w:t>
       </w:r>
-      <w:r w:rsidR="008E0998">
-[...11 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>апреля проведена</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E0998">
-[...5 lines deleted...]
-        <w:t>7 биология пәнінің мұғалімі қатысты.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НПК. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приняло участие </w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2EF9" w:rsidRPr="005D2EF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учителей биологии </w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(СОШ № 18, 12, 82, 32, 62, 35, 66) </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2EF9" w:rsidRPr="005D2EF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учителя </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2EF9" w:rsidRPr="005D2EF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>химии</w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (СОШ № 46, 12, 93). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>абота Лаб</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оратории естественных предметов была проведена в форме стендовых докладов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00932BC4" w:rsidRDefault="005D7145" w:rsidP="00932BC4">
-[...106 lines deleted...]
-    <w:p w:rsidR="008E0998" w:rsidRDefault="008E0998" w:rsidP="00557010">
+    <w:p w:rsidR="00E7287E" w:rsidRPr="006E6F84" w:rsidRDefault="00E7287E" w:rsidP="005005B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ЖМБ зертханасының шешімі</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00557010">
+        <w:t xml:space="preserve">Решение </w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0" w:rsidRPr="006E6F84">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">лаборатории </w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЕМН</w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0" w:rsidRPr="006E6F84">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00EA3AA3" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00E7287E" w:rsidRPr="001920E8" w:rsidRDefault="000218F0" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>аучить детей учиться</w:t>
+      </w:r>
       <w:r w:rsidRPr="001920E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD7F2E">
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C51" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>результат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001920E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Оқушыларды нәтижеге оқытуға үйрету, сыни тұрғыдан ойлауды дамыту, қазақ, орыс және ағылшын тілдерінде сөйлесуге, сонымен қатар сандық технологиядағы ақпараттық құзыреттілігін</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA3AA3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>разв</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C51" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ивать </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5B10" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>критическое мышление</w:t>
+      </w:r>
+      <w:r w:rsidR="00827DB0" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">общаться на казахском, русском и английском языках, а также </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C51" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">развивать информационную </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>компетентность в цифровых технологиях</w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> дамыту.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00EA3AA3" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="000218F0" w:rsidRPr="001920E8" w:rsidRDefault="00E7287E" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001920E8">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA3AA3">
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="005278BC" w:rsidRPr="001920E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Рефлексиялық оқыту арқылы білім сапасын арттыру.</w:t>
+        <w:t xml:space="preserve">овышение качество знаний </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C51" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>через р</w:t>
+      </w:r>
+      <w:r w:rsidR="005278BC" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ефлексивное преподавание</w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA3AA3" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="000218F0" w:rsidRPr="001920E8" w:rsidRDefault="005278BC" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001920E8">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>3</w:t>
-      </w:r>
+        <w:t>. П</w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рименение в обучении практических заданий на функциональную грамотность </w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>через интеграцию</w:t>
+      </w:r>
+      <w:r w:rsidR="000218F0" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предметов </w:t>
+      </w:r>
+      <w:r w:rsidR="001920E8" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>естественно-математического цикла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00655AD3" w:rsidRPr="00F969DF" w:rsidRDefault="00063ED0" w:rsidP="000A0887">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t>Жаратылыстану-математика цикл пәндерін кіріктіру арқылы оқытуда функционалдық сауаттылыққа практикалық тапсырмаларды қолдану.</w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00655AD3" w:rsidRPr="00F969DF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">роблемы: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="00932BC4" w:rsidRDefault="005D7145" w:rsidP="00557010">
-[...46 lines deleted...]
-    <w:p w:rsidR="005D7145" w:rsidRPr="00EA3AA3" w:rsidRDefault="005D7145" w:rsidP="00932BC4">
+    <w:p w:rsidR="00655AD3" w:rsidRPr="00063ED0" w:rsidRDefault="00655AD3" w:rsidP="000A0887">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932BC4">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...12 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t>недостаточно эффективно осуществляется практическое внедрение учителями активных образовательных и инновационных технологий</w:t>
+      </w:r>
+      <w:r w:rsidR="00063ED0" w:rsidRPr="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA3AA3" w:rsidRPr="00932BC4">
-[...19 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(материалы сайта </w:t>
+      </w:r>
+      <w:r w:rsidR="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BilimLand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00063ED0" w:rsidRPr="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932BC4">
-[...77 lines deleted...]
-        <w:t>);</w:t>
+      <w:r w:rsidR="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>СМК, ресурсы Интернет, задания на развитие функциональной грамотности);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C6903" w:rsidRPr="001C6903" w:rsidRDefault="005D7145" w:rsidP="00932BC4">
+    <w:p w:rsidR="00655AD3" w:rsidRPr="00655AD3" w:rsidRDefault="00655AD3" w:rsidP="000A0887">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C6903">
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t xml:space="preserve">недостаточна ориентация учителей на участие их в конкурсах профессионального мастерства, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0D71">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">например, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в конкурсе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D69CE">
-[...19 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ЦОР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не принял</w:t>
+      </w:r>
+      <w:r w:rsidR="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участие</w:t>
+      </w:r>
+      <w:r w:rsidR="00063ED0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, кроме СОШ № 18 (Арбабаева А.Т.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в конкурсе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655AD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="001C6903">
-[...13 lines deleted...]
-        <w:t>»;</w:t>
+      <w:r w:rsidR="00A205CD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Лучший</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A205CD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учитель»;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C6903" w:rsidRPr="001C6903" w:rsidRDefault="001C6903" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="009D659D" w:rsidRDefault="00A205CD" w:rsidP="000A0887">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00333E3F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тсутствует работа с интерактивным оборудова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A205CD" w:rsidRDefault="00333E3F" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">оқу процесінде </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A205CD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>материал</w:t>
-[...22 lines deleted...]
-        <w:t>толығымен қолданылмайды;</w:t>
+        <w:t xml:space="preserve">атериальная база полностью не </w:t>
+      </w:r>
+      <w:r w:rsidR="00A205CD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>используется в учебном процессе;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F46B6" w:rsidRPr="002F46B6" w:rsidRDefault="002F46B6" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00333E3F" w:rsidRPr="00A205CD" w:rsidRDefault="00A205CD" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>мұғалімдердің үлгерімі жоғары және төмен оқушылармен жұмысында нақты жоспары және жұмысының нәтижесі жоқ;</w:t>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00333E3F" w:rsidRPr="00A205CD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работе учителей с учащимися повышенной мотивации и слабыми учащимися нет конкретных планов, списка учащи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хся и результативности в работе;</w:t>
+      </w:r>
+      <w:r w:rsidR="00333E3F" w:rsidRPr="00A205CD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA1E16" w:rsidRPr="00BA1E16" w:rsidRDefault="002F46B6" w:rsidP="005D7145">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00E4297F" w:rsidRDefault="00A205CD" w:rsidP="000C7645">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t>еді.</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="00333E3F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ормативно – правовые документы</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4624" w:rsidRPr="00333E3F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по организации химического и биологического образования, новинок методической литературы</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4624" w:rsidRPr="00333E3F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (методическое письмо, государственный стандарт, новые учебно-мето</w:t>
+      </w:r>
+      <w:r w:rsidR="00333E3F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дические комплексы по п</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4366">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>редмету) изучаются поверхностно.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97E7B" w:rsidRDefault="00A97E7B" w:rsidP="00932BC4">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w:rsidR="000C7645" w:rsidRPr="000C7645" w:rsidRDefault="000C7645" w:rsidP="000C7645">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F234C" w:rsidRPr="00F61C51" w:rsidRDefault="00A205CD" w:rsidP="005005B5">
+      <w:pPr>
+        <w:ind w:firstLine="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61C51">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> болжамдайды:</w:t>
+        </w:rPr>
+        <w:t>Дальнейшая работа городского МО предполагает:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97E7B" w:rsidRPr="00932BC4" w:rsidRDefault="00A97E7B" w:rsidP="00932BC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00A205CD" w:rsidRPr="001920E8" w:rsidRDefault="001920E8" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...40 lines deleted...]
-        <w:t>мазмұнын жаңарту жағдайын ескере отырып, педагогтардың біліктілігін арттыру.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00A205CD" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>овышение квалификации педагогов с учетом нового обновленного содержания образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97E7B" w:rsidRPr="00932BC4" w:rsidRDefault="00A97E7B" w:rsidP="00932BC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="00A205CD" w:rsidRPr="001920E8" w:rsidRDefault="001920E8" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">жариялау. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidR="00A205CD" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рансляция опыта внедрения новых подходов к обучению и методике преподавания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011683" w:rsidRDefault="006D69CE" w:rsidP="00932BC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="00A205CD" w:rsidRPr="001920E8" w:rsidRDefault="001920E8" w:rsidP="005005B5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...57 lines deleted...]
-        <w:t>тәжірибелерін тарату.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00A205CD" w:rsidRPr="001920E8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аспространение опыта школьных тренеров по использованию интерактивных методов обучения в форме серии мастер-классов, обучающих семинаров, коучинг-сессий, панорамных уроков и др.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="006D69CE" w:rsidRDefault="006D69CE" w:rsidP="00932BC4">
-      <w:pPr>
+    <w:p w:rsidR="006D5E6E" w:rsidRPr="001920E8" w:rsidRDefault="001920E8" w:rsidP="00DE1414">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">4. Функционалдық сауаттылықты арттыру бойынша жұмысты жалғастыру. </w:t>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C51" w:rsidRPr="00F61C51">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>родолжить работу по развитию функциональной грамотности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="006D69CE" w:rsidRDefault="005D7145" w:rsidP="00932BC4">
+    <w:p w:rsidR="00540235" w:rsidRPr="005D4194" w:rsidRDefault="001920E8" w:rsidP="005005B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D69CE">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="00011683">
+      <w:r w:rsidR="00540235" w:rsidRPr="005D4194">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00011683" w:rsidRPr="006D69CE">
+        </w:rPr>
+        <w:t>Осуществлять дифференцированный подход в работе,</w:t>
+      </w:r>
+      <w:r w:rsidR="00540235">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00011683">
+        </w:rPr>
+        <w:t xml:space="preserve"> как с мотивированными, так и со слабоуспевающими</w:t>
+      </w:r>
+      <w:r w:rsidR="00540235" w:rsidRPr="005D4194">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> учащимися.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B08E4" w:rsidRDefault="005D7145" w:rsidP="00932BC4">
+    <w:p w:rsidR="00540235" w:rsidRPr="005D4194" w:rsidRDefault="00DE1414" w:rsidP="005005B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="3C4046"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D69CE">
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00540235" w:rsidRPr="005D4194">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006D69CE">
+        </w:rPr>
+        <w:t>. Повысить продуктивность работы учителя вла</w:t>
+      </w:r>
+      <w:r w:rsidR="00540235">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...106 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">дением компьютерной грамотности, лабораторным оборудованием интерактивной доски через консультации. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="007B08E4" w:rsidRDefault="007B08E4" w:rsidP="00932BC4">
+    <w:p w:rsidR="00540235" w:rsidRPr="00A63791" w:rsidRDefault="00540235" w:rsidP="005005B5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00272507">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вывод:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63791">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1ACB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Уровень преподавания биологии и химии с учетом выявленных недочетов считать удовлетворительным.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005D7145" w:rsidRPr="007B08E4">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540235" w:rsidRDefault="00540235" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540235" w:rsidRDefault="00540235" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00540235" w:rsidRDefault="00540235" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методист биологии и химии                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5A9B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Саменова Л.Н.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00661A66" w:rsidRPr="00540235" w:rsidRDefault="00661A66" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="007B08E4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    <w:p w:rsidR="00410C96" w:rsidRPr="005B21D7" w:rsidRDefault="00410C96" w:rsidP="005005B5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7145" w:rsidRPr="007B08E4" w:rsidRDefault="005D7145" w:rsidP="005D7145">
-[...119 lines deleted...]
-    <w:sectPr w:rsidR="0063621E" w:rsidRPr="007B08E4" w:rsidSect="00D32AE7">
+    <w:sectPr w:rsidR="00410C96" w:rsidRPr="005B21D7" w:rsidSect="000A0887">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1133" w:bottom="993" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1133" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E7781F" w:rsidRDefault="00E7781F">
+    <w:p w:rsidR="00AC3927" w:rsidRDefault="00AC3927" w:rsidP="00153B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E7781F" w:rsidRDefault="00E7781F">
+    <w:p w:rsidR="00AC3927" w:rsidRDefault="00AC3927" w:rsidP="00153B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15650,171 +12040,771 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KZ Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1676950774"/>
+      <w:id w:val="1494138596"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00011683" w:rsidRDefault="00011683">
+      <w:p w:rsidR="00EB5911" w:rsidRDefault="00EB5911">
         <w:pPr>
-          <w:pStyle w:val="a5"/>
+          <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00782323">
+        <w:r w:rsidR="00B05C20">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00011683" w:rsidRDefault="00011683">
+  <w:p w:rsidR="00EB5911" w:rsidRDefault="00EB5911">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E7781F" w:rsidRDefault="00E7781F">
+    <w:p w:rsidR="00AC3927" w:rsidRDefault="00AC3927" w:rsidP="00153B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E7781F" w:rsidRDefault="00E7781F">
+    <w:p w:rsidR="00AC3927" w:rsidRDefault="00AC3927" w:rsidP="00153B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02465717"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2976DCB8"/>
+    <w:lvl w:ilvl="0" w:tplc="3EBC0520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="032E3D71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6014484A"/>
+    <w:lvl w:ilvl="0" w:tplc="AE6E6742">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2505"/>
+        </w:tabs>
+        <w:ind w:left="2505" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3225"/>
+        </w:tabs>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3945"/>
+        </w:tabs>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4665"/>
+        </w:tabs>
+        <w:ind w:left="4665" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6105"/>
+        </w:tabs>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6825"/>
+        </w:tabs>
+        <w:ind w:left="6825" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08265B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52A63E28"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08AF54C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05A044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="3A1EF2F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FAA1DAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A80EAEC8"/>
+    <w:lvl w:ilvl="0" w:tplc="DFFEABF0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="115D4BBB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3110783A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="690" w:hanging="690"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12690ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DA884284"/>
-    <w:lvl w:ilvl="0" w:tplc="3696A606">
+    <w:tmpl w:val="9CEED9F6"/>
+    <w:lvl w:ilvl="0" w:tplc="5D5AB900">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
-        <w:lang w:val="kk-KZ"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -15846,51 +12836,636 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12CD79BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E062CA60"/>
+    <w:lvl w:ilvl="0" w:tplc="5434D1F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="3808E8"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14BA5F1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26202776"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D767E00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A4E18B8"/>
+    <w:lvl w:ilvl="0" w:tplc="9B1ADFDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="502"/>
+        </w:tabs>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="874"/>
+        </w:tabs>
+        <w:ind w:left="874" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1594"/>
+        </w:tabs>
+        <w:ind w:left="1594" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2314"/>
+        </w:tabs>
+        <w:ind w:left="2314" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3034"/>
+        </w:tabs>
+        <w:ind w:left="3034" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3754"/>
+        </w:tabs>
+        <w:ind w:left="3754" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4474"/>
+        </w:tabs>
+        <w:ind w:left="4474" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5194"/>
+        </w:tabs>
+        <w:ind w:left="5194" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5914"/>
+        </w:tabs>
+        <w:ind w:left="5914" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC923EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11706458"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23593982"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="094CE73C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28D22C34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9AAE89AE"/>
+    <w:lvl w:ilvl="0" w:tplc="45F2CF56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291C4010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75B4E6AC"/>
     <w:lvl w:ilvl="0" w:tplc="1D103E90">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15937,51 +13512,260 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FAA54D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93AA5BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="9B1ADFDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-1725"/>
+        </w:tabs>
+        <w:ind w:left="-1725" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32273E6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F8ED3B0"/>
+    <w:lvl w:ilvl="0" w:tplc="B5700582">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32896E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08DC4090"/>
     <w:lvl w:ilvl="0" w:tplc="86CEF288">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -16026,51 +13810,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34821211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="398C2F86"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -16115,51 +13899,392 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B24185D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3D212D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422002B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A649CBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1500"/>
+        </w:tabs>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2220"/>
+        </w:tabs>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3660"/>
+        </w:tabs>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4380"/>
+        </w:tabs>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9B1ADFDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6456"/>
+        </w:tabs>
+        <w:ind w:left="6456" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5820"/>
+        </w:tabs>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6540"/>
+        </w:tabs>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43671455"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FAA08D0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFD431EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476360B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C22DEAC"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16228,51 +14353,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479B4906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B0F6B8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -16317,51 +14442,253 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D04270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1848F848"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491A265D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55C85BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="9E2EF0B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF2776C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08DC4090"/>
     <w:lvl w:ilvl="0" w:tplc="86CEF288">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -16406,201 +14733,2700 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B4149FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D67E4736"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D3C3294"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C54B580"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E153633"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9D4FB90"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3C14E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1844C86"/>
+    <w:lvl w:ilvl="0" w:tplc="0F463EA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC20130"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32BA789A"/>
+    <w:lvl w:ilvl="0" w:tplc="0CAA3810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B17212"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D926E0E"/>
+    <w:lvl w:ilvl="0" w:tplc="8D86AED2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56751A5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6610DBBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571869F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDD2CC1E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571F1110"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7978900A"/>
+    <w:lvl w:ilvl="0" w:tplc="35FA40E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7200C3BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="48CAC066" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9F2CC46C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F758AF96" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B7106642" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7DC8C5E4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="71007332" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D8A23ACA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57842C20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B97C41BC"/>
+    <w:lvl w:ilvl="0" w:tplc="54B4D704">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C2841ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7736F1FE"/>
+    <w:lvl w:ilvl="0" w:tplc="51661B6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8D2600"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1C827DE"/>
+    <w:lvl w:ilvl="0" w:tplc="E688B1F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE22A31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B964D9AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="602F35E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="381633E4"/>
+    <w:lvl w:ilvl="0" w:tplc="7B36361C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626039D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75D6F884"/>
+    <w:lvl w:ilvl="0" w:tplc="3EBC0520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A0F066A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08F61BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73682E42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FD47EF2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74ED04DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44C6AE66"/>
+    <w:lvl w:ilvl="0" w:tplc="F3C8E4F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1155" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2595" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3315" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4035" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4755" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5475" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6195" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="754B21F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1F2C1E0"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2368" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3088" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3808" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4528" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5248" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5968" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6688" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A514529"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E9273AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC60963"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AABC870C"/>
+    <w:lvl w:ilvl="0" w:tplc="EB8AA6E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D4B00FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4D865C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-[...13 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D7145"/>
-[...57 lines deleted...]
-    <w:rsid w:val="00FF2E13"/>
+    <w:rsidRoot w:val="00285862"/>
+    <w:rsid w:val="0000397E"/>
+    <w:rsid w:val="000218F0"/>
+    <w:rsid w:val="00026737"/>
+    <w:rsid w:val="00041F1E"/>
+    <w:rsid w:val="000545D9"/>
+    <w:rsid w:val="000562BE"/>
+    <w:rsid w:val="00063ED0"/>
+    <w:rsid w:val="00076B07"/>
+    <w:rsid w:val="000807D7"/>
+    <w:rsid w:val="00082B05"/>
+    <w:rsid w:val="000A0887"/>
+    <w:rsid w:val="000A4C80"/>
+    <w:rsid w:val="000A727F"/>
+    <w:rsid w:val="000B479F"/>
+    <w:rsid w:val="000C250D"/>
+    <w:rsid w:val="000C7645"/>
+    <w:rsid w:val="000C773A"/>
+    <w:rsid w:val="000D7AA8"/>
+    <w:rsid w:val="000E4A58"/>
+    <w:rsid w:val="000F3699"/>
+    <w:rsid w:val="000F7017"/>
+    <w:rsid w:val="001223B2"/>
+    <w:rsid w:val="00143BD8"/>
+    <w:rsid w:val="00150F19"/>
+    <w:rsid w:val="00153B34"/>
+    <w:rsid w:val="001744B8"/>
+    <w:rsid w:val="001920E8"/>
+    <w:rsid w:val="00197154"/>
+    <w:rsid w:val="001976D2"/>
+    <w:rsid w:val="001A3D7E"/>
+    <w:rsid w:val="001B0C43"/>
+    <w:rsid w:val="001C08C5"/>
+    <w:rsid w:val="001E0847"/>
+    <w:rsid w:val="0020182A"/>
+    <w:rsid w:val="002035AA"/>
+    <w:rsid w:val="00206A08"/>
+    <w:rsid w:val="002247E2"/>
+    <w:rsid w:val="00246BF2"/>
+    <w:rsid w:val="00247E75"/>
+    <w:rsid w:val="00271D37"/>
+    <w:rsid w:val="00285862"/>
+    <w:rsid w:val="002B4013"/>
+    <w:rsid w:val="002D1FDD"/>
+    <w:rsid w:val="002D208C"/>
+    <w:rsid w:val="002E3505"/>
+    <w:rsid w:val="00303683"/>
+    <w:rsid w:val="00333E3F"/>
+    <w:rsid w:val="00344363"/>
+    <w:rsid w:val="00353AE6"/>
+    <w:rsid w:val="003919E3"/>
+    <w:rsid w:val="003B230C"/>
+    <w:rsid w:val="003E1E06"/>
+    <w:rsid w:val="003F0F2E"/>
+    <w:rsid w:val="003F234C"/>
+    <w:rsid w:val="003F4069"/>
+    <w:rsid w:val="003F75CF"/>
+    <w:rsid w:val="00400CEA"/>
+    <w:rsid w:val="00404815"/>
+    <w:rsid w:val="004064BC"/>
+    <w:rsid w:val="00410C96"/>
+    <w:rsid w:val="00412BD6"/>
+    <w:rsid w:val="00417C44"/>
+    <w:rsid w:val="004234FA"/>
+    <w:rsid w:val="004278E1"/>
+    <w:rsid w:val="0043130D"/>
+    <w:rsid w:val="004640C4"/>
+    <w:rsid w:val="00465691"/>
+    <w:rsid w:val="00475B4E"/>
+    <w:rsid w:val="0047743F"/>
+    <w:rsid w:val="004A6CB2"/>
+    <w:rsid w:val="004B20E6"/>
+    <w:rsid w:val="004B3F91"/>
+    <w:rsid w:val="004B6AD8"/>
+    <w:rsid w:val="004C50AF"/>
+    <w:rsid w:val="004C5930"/>
+    <w:rsid w:val="004F134A"/>
+    <w:rsid w:val="004F52BB"/>
+    <w:rsid w:val="005005B5"/>
+    <w:rsid w:val="00501210"/>
+    <w:rsid w:val="005278BC"/>
+    <w:rsid w:val="005330D6"/>
+    <w:rsid w:val="00540235"/>
+    <w:rsid w:val="00552287"/>
+    <w:rsid w:val="0055252D"/>
+    <w:rsid w:val="00563DBD"/>
+    <w:rsid w:val="00566A47"/>
+    <w:rsid w:val="005A1381"/>
+    <w:rsid w:val="005A6276"/>
+    <w:rsid w:val="005A7594"/>
+    <w:rsid w:val="005B21D7"/>
+    <w:rsid w:val="005C0ADF"/>
+    <w:rsid w:val="005D1121"/>
+    <w:rsid w:val="005D2EF9"/>
+    <w:rsid w:val="005D5929"/>
+    <w:rsid w:val="00617EDF"/>
+    <w:rsid w:val="00622B8E"/>
+    <w:rsid w:val="0062650C"/>
+    <w:rsid w:val="00626788"/>
+    <w:rsid w:val="00634D0F"/>
+    <w:rsid w:val="00641B7B"/>
+    <w:rsid w:val="00655AD3"/>
+    <w:rsid w:val="00661798"/>
+    <w:rsid w:val="00661A66"/>
+    <w:rsid w:val="00666F03"/>
+    <w:rsid w:val="00675CEA"/>
+    <w:rsid w:val="006B1A06"/>
+    <w:rsid w:val="006B252A"/>
+    <w:rsid w:val="006C4069"/>
+    <w:rsid w:val="006C77D2"/>
+    <w:rsid w:val="006D5E6E"/>
+    <w:rsid w:val="006E27B7"/>
+    <w:rsid w:val="006E7B4C"/>
+    <w:rsid w:val="006F0B10"/>
+    <w:rsid w:val="00700CAE"/>
+    <w:rsid w:val="00705845"/>
+    <w:rsid w:val="00723459"/>
+    <w:rsid w:val="00726E30"/>
+    <w:rsid w:val="00747CFE"/>
+    <w:rsid w:val="0076322C"/>
+    <w:rsid w:val="0078659C"/>
+    <w:rsid w:val="0079607D"/>
+    <w:rsid w:val="007A2FDE"/>
+    <w:rsid w:val="007A4DB2"/>
+    <w:rsid w:val="007A7849"/>
+    <w:rsid w:val="007C36A2"/>
+    <w:rsid w:val="007D24E7"/>
+    <w:rsid w:val="007E0383"/>
+    <w:rsid w:val="007E3530"/>
+    <w:rsid w:val="007E4624"/>
+    <w:rsid w:val="007E6385"/>
+    <w:rsid w:val="007F2CC2"/>
+    <w:rsid w:val="007F32B6"/>
+    <w:rsid w:val="00802409"/>
+    <w:rsid w:val="008251F4"/>
+    <w:rsid w:val="00827DB0"/>
+    <w:rsid w:val="008A10ED"/>
+    <w:rsid w:val="008A3FCE"/>
+    <w:rsid w:val="008A790D"/>
+    <w:rsid w:val="008B7690"/>
+    <w:rsid w:val="008D6577"/>
+    <w:rsid w:val="008E157A"/>
+    <w:rsid w:val="00942DC2"/>
+    <w:rsid w:val="00960780"/>
+    <w:rsid w:val="0097148F"/>
+    <w:rsid w:val="00980ADA"/>
+    <w:rsid w:val="00996094"/>
+    <w:rsid w:val="009A2652"/>
+    <w:rsid w:val="009B49BF"/>
+    <w:rsid w:val="009D659D"/>
+    <w:rsid w:val="009D7552"/>
+    <w:rsid w:val="009E5BC2"/>
+    <w:rsid w:val="00A14502"/>
+    <w:rsid w:val="00A205CD"/>
+    <w:rsid w:val="00A27759"/>
+    <w:rsid w:val="00A5796C"/>
+    <w:rsid w:val="00A71AD2"/>
+    <w:rsid w:val="00A825FD"/>
+    <w:rsid w:val="00A9227B"/>
+    <w:rsid w:val="00AC3927"/>
+    <w:rsid w:val="00AC5682"/>
+    <w:rsid w:val="00AC6D75"/>
+    <w:rsid w:val="00AD15BA"/>
+    <w:rsid w:val="00AD5FEF"/>
+    <w:rsid w:val="00B05C20"/>
+    <w:rsid w:val="00B07FDE"/>
+    <w:rsid w:val="00B15B59"/>
+    <w:rsid w:val="00B2625E"/>
+    <w:rsid w:val="00B33563"/>
+    <w:rsid w:val="00B40A64"/>
+    <w:rsid w:val="00B61B1A"/>
+    <w:rsid w:val="00B63F2E"/>
+    <w:rsid w:val="00B7711B"/>
+    <w:rsid w:val="00B80612"/>
+    <w:rsid w:val="00B82F86"/>
+    <w:rsid w:val="00B83493"/>
+    <w:rsid w:val="00B87E7E"/>
+    <w:rsid w:val="00B92121"/>
+    <w:rsid w:val="00B96189"/>
+    <w:rsid w:val="00BA3546"/>
+    <w:rsid w:val="00BA5B10"/>
+    <w:rsid w:val="00BD28B8"/>
+    <w:rsid w:val="00BF4637"/>
+    <w:rsid w:val="00C010A3"/>
+    <w:rsid w:val="00C05FDD"/>
+    <w:rsid w:val="00C06DC2"/>
+    <w:rsid w:val="00C07153"/>
+    <w:rsid w:val="00C109E6"/>
+    <w:rsid w:val="00C15E8B"/>
+    <w:rsid w:val="00C164AF"/>
+    <w:rsid w:val="00C25629"/>
+    <w:rsid w:val="00C3465C"/>
+    <w:rsid w:val="00C4090A"/>
+    <w:rsid w:val="00C51B02"/>
+    <w:rsid w:val="00C57FE8"/>
+    <w:rsid w:val="00C666F8"/>
+    <w:rsid w:val="00CA2AAD"/>
+    <w:rsid w:val="00CA4695"/>
+    <w:rsid w:val="00CB7C6D"/>
+    <w:rsid w:val="00CD765F"/>
+    <w:rsid w:val="00CE0E9E"/>
+    <w:rsid w:val="00CF0231"/>
+    <w:rsid w:val="00CF31AA"/>
+    <w:rsid w:val="00CF4D09"/>
+    <w:rsid w:val="00D04FBB"/>
+    <w:rsid w:val="00D32755"/>
+    <w:rsid w:val="00D41212"/>
+    <w:rsid w:val="00D45366"/>
+    <w:rsid w:val="00D4779C"/>
+    <w:rsid w:val="00D5706A"/>
+    <w:rsid w:val="00D62F5D"/>
+    <w:rsid w:val="00D71F3E"/>
+    <w:rsid w:val="00D977A4"/>
+    <w:rsid w:val="00DB7D5B"/>
+    <w:rsid w:val="00DC48CB"/>
+    <w:rsid w:val="00DC5EC0"/>
+    <w:rsid w:val="00DE1414"/>
+    <w:rsid w:val="00DE6332"/>
+    <w:rsid w:val="00DF6F30"/>
+    <w:rsid w:val="00E154E5"/>
+    <w:rsid w:val="00E3467E"/>
+    <w:rsid w:val="00E41139"/>
+    <w:rsid w:val="00E4297F"/>
+    <w:rsid w:val="00E461A1"/>
+    <w:rsid w:val="00E7287E"/>
+    <w:rsid w:val="00E83594"/>
+    <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EB320B"/>
+    <w:rsid w:val="00EB5911"/>
+    <w:rsid w:val="00ED6015"/>
+    <w:rsid w:val="00EE510C"/>
+    <w:rsid w:val="00EE7B2C"/>
+    <w:rsid w:val="00F17FC6"/>
+    <w:rsid w:val="00F2189B"/>
+    <w:rsid w:val="00F5049D"/>
+    <w:rsid w:val="00F61C51"/>
+    <w:rsid w:val="00F6255D"/>
+    <w:rsid w:val="00F72750"/>
+    <w:rsid w:val="00F969DF"/>
+    <w:rsid w:val="00FA0070"/>
+    <w:rsid w:val="00FC179B"/>
+    <w:rsid w:val="00FD0D71"/>
+    <w:rsid w:val="00FD4620"/>
+    <w:rsid w:val="00FD4E52"/>
+    <w:rsid w:val="00FF61AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{E366F2A6-EB6F-4BA8-9B7D-E109DAAB0B9A}"/>
+  <w15:docId w15:val="{AE2A5758-724B-4A88-94B7-9D1C3C583515}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16617,77 +17443,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16930,198 +17756,1805 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="00285862"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00285862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="right"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00285862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="00285862"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00285862"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="00285862"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="00285862"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="00285862"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00285862"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00285862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F17FC6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ab">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E3467E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00E3467E"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00E3467E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00153B34"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153B34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00D4779C"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D24E7"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D24E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="002E3505"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E154E5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E461A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E461A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="002B4013"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cef1edeee2edeee9f2e5eaf1f2">
     <w:name w:val="Оceсf1нedоeeвe2нedоeeйe9 тf2еe5кeaсf1тf2"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D7145"/>
+    <w:rsid w:val="007C36A2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Liberation Serif" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="000218F0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="42171029">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1275212894">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="491257902">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1963224026">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="709037952">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456412083">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="779448977">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1446315492">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="354617479">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="663778566">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="249390941">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="336928205">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1375884955">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="138352531">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1841654781">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1736708323">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1515877097">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="259604260">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1878733491">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="77"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="42221197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="76750808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="186873175">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="381445775">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="120804809">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="850414695">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1431391134">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="871070803">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="468014198">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1720864512">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1368530842">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1856845656">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1013385387">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="593170558">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="812067822">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1351299763">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="512956606">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="541595166">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="634411120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="640769953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="767040405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="819882530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="823283610">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="848833502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="872771271">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="900603411">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="927541800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="985012241">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1017002885">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1676611672">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="833180473">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1120731397">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="663628467">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1116631342">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1168054238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1192573020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1968194766">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="872424369">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1341809340">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1989169760">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1288663141">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="190921225">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="243271382">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1214584142">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1292203435">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1305240502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1332218292">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1352492001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1681465230">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="231429643">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2026787857">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="902787712">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="939144421">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1399786163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1412510827">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1457135707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1481069354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1536238106">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1557088389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="473059304">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="528029421">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="542787638">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1592734785">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1989279936">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1759866835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2061785673">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="858784970">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="831143256">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1893149333">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1017655527">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="907349708">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1147165951">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1286234204">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1314413225">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820655947">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1617128999">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="67"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1846289548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="926498833">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1567300356">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="147789519">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="141504835">
+          <w:marLeft w:val="806"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1884364675">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1952710837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2109111580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2125954141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1458261333">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1374383951">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1173691121">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="564296142">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="115"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -17161,86 +19594,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -17376,65 +19807,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2276</Words>
-  <Characters>12978</Characters>
+  <Words>2308</Words>
+  <Characters>13159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
+  <Lines>109</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15224</CharactersWithSpaces>
+  <CharactersWithSpaces>15437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>USER</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>