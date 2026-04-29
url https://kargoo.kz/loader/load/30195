--- v0 (2025-11-21)
+++ v1 (2026-04-29)
@@ -1,623 +1,677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="007624F5" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+    <w:p w:rsidR="005C27AB" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="450" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
+      <w:r w:rsidRPr="002109CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Білім беру ұйымдарында қамқоршылық кеңестің жұмысын ұйымдастыру және оны сайлау тәртібінің үлгілік қағидаларын бекіту туралы</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+        <w:t>Об утверждении Типовых правил организации работы Попечительского совета и порядок его избрания в организациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="450" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
+        <w:ind w:firstLine="255"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...9 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приказ Министра образования и науки Республики Казахстан от 27 июля 2017 года № 355. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2017 года № 15584.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00577E4B">
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      В соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="z250" w:history="1">
+        <w:r w:rsidRPr="002109CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:spacing w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>пунктом 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> статьи 44 Закона Республики Казахстан от 27 июля 2007 года "Об образовании" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="z19" w:history="1">
+        <w:r w:rsidRPr="002109CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:spacing w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Типовые правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> организации работы Попечительского совета и порядок его избрания в организациях образования согласно приложению к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      1) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z1" w:history="1">
+        <w:r w:rsidRPr="002109CF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="9A1616"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>9-тармағына</w:t>
+          <w:t>приказ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00577E4B">
-[...23 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> исполняющего обязанности Министра образования и науки Республики Казахстан от 22 октября 2007 года № 501 "Об утверждении Типовых правил организации работы Попечительского совета и порядок его избрания в организациях образования" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 4995, опубликованный 30 ноября 2007 года в газете "Юридическая газета" № 184 (1387);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00577E4B">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      2) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z0" w:history="1">
+        <w:r w:rsidRPr="002109CF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="9A1616"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>қағидалары</w:t>
+          <w:t>приказ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> исполняющего обязанности Министра образования и науки Республики Казахстан от 22 декабря 2016 года №715 "О внесении изменений в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 22 октября 2007 года № 501 "Об утверждении Типовых правил деятельности попечительского совета и порядок его избрания" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 14751, опубликованный в Эталонном контрольном банке нормативных правовых актов Республики Казахстан 9 февраля 2017 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      3. Комитету по охране прав детей Министерства образования и науки Республики Казахстан (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ерсаинов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Е.Е.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...33 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...33 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копий в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      3) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодические печатные издания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) размещение настоящего приказа на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерства образования и науки Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы и международного сотрудничества Министерства образования и науки Республики </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2), 3) и 4) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRPr="002109CF" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...10 lines deleted...]
-    <w:p w:rsidR="007624F5" w:rsidRPr="00577E4B" w:rsidRDefault="007624F5" w:rsidP="007624F5">
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Контроль за исполнением настоящего приказа возложить на вице-министра образования и науки Республики Казахстан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Асылову</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б.А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C27AB" w:rsidRDefault="005C27AB" w:rsidP="005C27AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
-        <w:ind w:left="-1134" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577E4B">
-[...82 lines deleted...]
-        <w:t>      5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      <w:r w:rsidRPr="002109CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0064357F" w:rsidRDefault="0064357F">
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0064357F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007624F5"/>
+    <w:rsidRoot w:val="005C27AB"/>
+    <w:rsid w:val="005C27AB"/>
     <w:rsid w:val="0064357F"/>
-    <w:rsid w:val="007624F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7BA30C58-C7BB-43E2-A6D8-DB848C49A9CC}"/>
+  <w15:docId w15:val="{E8AD9DC1-958F-40F9-A9A6-7296B654270B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -970,98 +1024,98 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007624F5"/>
+    <w:rsid w:val="005C27AB"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1600014751" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V070004995_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1700015584" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1600014751" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V070004995_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1700015584" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1285,55 +1339,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2979</Characters>
+  <Pages>2</Pages>
+  <Words>535</Words>
+  <Characters>3051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3495</CharactersWithSpaces>
+  <CharactersWithSpaces>3579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>