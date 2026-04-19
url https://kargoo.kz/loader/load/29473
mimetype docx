--- v0 (2026-04-01)
+++ v1 (2026-04-19)
@@ -1,670 +1,725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+    <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFE"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A17AB">
+      <w:r w:rsidRPr="006442D8">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Паспорт государственной услуги</w:t>
+        <w:t>Мемлекеттік қызмет паспорты</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3594"/>
         <w:gridCol w:w="5769"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidTr="001A17AB">
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Наименование государственной услуги</w:t>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...7 lines deleted...]
-              <w:t>Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям</w:t>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бірыңғай жинақтаушы зейнетақы қорына </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және (немесе) ерікті жинақтаушы зейнетақы қорына, банктерге, ішкі істер органдарына кәмелетке толмаған балалардың мүлкіне иелік ету және кәмелетке толмаған балаларға мұра ресімдеу үшін анықтамалар беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidTr="001A17AB">
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Получатели услуги</w:t>
+              <w:t>Қызметті алушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...7 lines deleted...]
-              <w:t>Физические лица</w:t>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жеке тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidTr="001A17AB">
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Место предоставления государственной услуги</w:t>
+              <w:t>Мемлекеттік қызметті көрсету орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...29 lines deleted...]
-              <w:t>ЦОН), веб-портал «электронного правительства»</w:t>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорация(ХҚО), «электрондық үкіметтің» веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidTr="001A17AB">
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Стоимость услуги</w:t>
+              <w:t>Қызмет ақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...7 lines deleted...]
-              <w:t>Бесплатно</w:t>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidTr="001A17AB">
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Срок оказания услуги</w:t>
+              <w:t>Қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...51 lines deleted...]
-              <w:t>      3) максимально допустимое время обслуживания услугополучателя у услугодателя – 30 минут, в Государственную корпорацию – 15 минут.</w:t>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) көрсетілетін қызметті берушіге, Мемлекеттік корпорациясына құжаттарды тапсырған, сондай-ақ портал арқылы өтініш берген сәттен бастап – бес жұмыс күні.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Мемлекеттік корпорациясына жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="z142"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) көрсетілетін қызметті берушіге немесе мемлекеттік корпорациясының көрсетілетін қызметті алушының құжаттарды тапсыруы үшін күтудің рұқсат берілетін ең ұзақ уақыты – 15 минут;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="z143"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) көрсетілетін қызметті берушінің көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат берілетін ең ұзақ уақыты – 30 минут, Мемлекеттік корпорациясында – 15 минут.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="z144"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5. Мемлекеттік қызмет көрсету нысаны – электрондық (ішінара автоматтандырылған) және (немесе) қағаз жүзінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidTr="001A17AB">
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Необходимые документы при получении услуги</w:t>
+              <w:t>Мемлекеттік қызметі алу үшін қажетті құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001A17AB" w:rsidRPr="001A17AB" w:rsidRDefault="001A17AB" w:rsidP="001A17AB">
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A17AB">
-[...32 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      Бірыңғай жинақтаушы зейнетақы қорына анықтамаларды алу үшін:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="z157"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      Мемлекеттік корпорациясында:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="z158"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) осы мемлекеттік көрсетілетін қызмет стандартына </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:anchor="z223" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приложению 4</w:t>
+                <w:t>4-қосымшаға</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="24" name="Рисунок 24" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="26" name="Рисунок 26" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId6" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 1" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId6" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
@@ -682,202 +737,269 @@
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="23" name="Рисунок 23" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="25" name="Рисунок 25" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId5" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 2" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId5" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...73 lines deleted...]
-              <w:t>      7) справка о рождении по форме, утвержденной </w:t>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="z159"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="z160"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) мұраны қалдырушының қайтыс болуы туралы куәліктің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="z161"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      4) заң бойынша мұрагерлікке құқығы туралы куәліктің көшірмесі (нотариустан);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="z162"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5) бала 2007 жылғы 13 тамызға дейін не Қазақстан Республикасынан тыс жерде туылған жағдайда баланың туу туралы куәлігінің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="z163"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>      6) 2008 жылға дейін не Қазақстан Республикасынан тыс жерде некеге тұрған немесе бұзған жағдайда некеге тұру немесе бұзу туралы куәліктің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="z164"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      7) «Азаматтық хал актілерін мемлекеттік тіркеуді, азаматтық хал актілері жазбаларына өзгерістер енгізу, қалпына келтіруді, жоюды ұйымдастыру ережесін бекіту туралы» Қазақстан Республикасы Әділет министрінің 2015 жылғы 28 ақпандағы № 112 </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:anchor="z0" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="001A17AB">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приказом</w:t>
+                <w:t>бұйрығымен</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="22" name="Рисунок 22" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="24" name="Рисунок 24" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 3" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
@@ -891,252 +1013,283 @@
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="21" name="Рисунок 21" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="23" name="Рисунок 23" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 4" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...118 lines deleted...]
-              <w:t>      6) электронная копия справки о рождении по форме, в соответствии с </w:t>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> (бұдан әрі – № 112 бұйрық) (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10764 тіркелген) бекітілген нысан бойынша туу туралы анықтама (2008 жылға дейін бала некесіз туылған жағдайда).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      порталда:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="z165"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) көрсетілетін қызметті алушының ЭЦҚ қойылған электрондық құжат нысанындағы сұранысы;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="z166"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) мұраны қалдырушының қайтыс болуы туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="z167"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) заң бойынша мұрагерлікке құқығы туралы куәлігінің электрондық көшірмесі (нотариустан);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="z168"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      4) бала 2007 жылғы 13 тамызға дейін не Қазақстан Республикасынан тыс жерде туылған жағдайда баланың туу туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="z169"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5) 2008 жылға дейін не Қазақстан Республикасынан тыс жерде некеге тұрған немесе бұзған жағдайда некеге тұру немесе бұзу туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="z170"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      6) № </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:anchor="z0" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="001A17AB">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приказом</w:t>
+                <w:t>112 бұйрықпен</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="20" name="Рисунок 20" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="22" name="Рисунок 22" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 5" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
@@ -1154,289 +1307,503 @@
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="19" name="Рисунок 19" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="21" name="Рисунок 21" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 6" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...153 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> бекітілген нысан бойынша туу туралы анықтаманың электрондық көшірмесі (2008 жылға дейін бала некесіз туылған жағдайда).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Ішкі істер органдарына кәмелетке толмаған балалардың мүліктеріне иелік ету үшін анықтамаларды алу үшін:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="z171"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      Мемлекеттік корпорациясында:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="z172"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) осы мемлекеттік көрсетілетін қызмет стандартына </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:anchor="z224" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приказом</w:t>
+                <w:t>5-қосымшаға</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:extent cx="99695" cy="99695"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="20" name="Рисунок 20" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12" tgtFrame="&quot;_blank&quot;"/>
+                    </wp:docPr>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 7" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                              <a:hlinkClick r:id="rId12" tgtFrame="&quot;_blank&quot;"/>
+                            </pic:cNvPr>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId7">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="99695" cy="99695"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:extent cx="99695" cy="99695"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="19" name="Рисунок 19" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
+                    </wp:docPr>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 8" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                              <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
+                            </pic:cNvPr>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId7">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="99695" cy="99695"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="z173"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="z174"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) бала (балалар) оқитын білім ұйымының әкімшілігімен расталған көлік құралын иеліктен шығару бойынша мәміле жасауға көлік құралының меншік иесі болып табылатын баланың (балалардың) келісімі (бала 10 жасқа толған жағдайда);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="z175"/>
+            <w:bookmarkEnd w:id="22"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>      4) келмеген жұбайының (зайыбының) атынан мәміле жасауға нотариус куәландырған сенімхат не қайтыс болуы туралы куәлік;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="z176"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5) көлік құралын тіркеу туралы куәлік (көлік құралын тіркеу туралы куәлік жоғалған жағдайда ішкі істер органдары беретін растау-анықтамасы);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="z177"/>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      6) бала 2007 жылғы 13 тамызға дейін не Қазақстан Республикасынан тыс жерде туылған жағдайда баланың туу туралы куәлігінің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="z178"/>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      7) 2008 жылға дейін не Қазақстан Республикасынан тыс жерде некеге тұрған немесе бұзған жағдайда некеге тұру немесе бұзу туралы куәліктің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="z179"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      8) № </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:anchor="z0" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
+                <w:rPr>
+                  <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>112 бұйрықпен</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="18" name="Рисунок 18" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 7" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 9" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
@@ -1454,246 +1821,312 @@
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="17" name="Рисунок 17" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 8" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 10" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...120 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> бекітілген нысан бойынша туу туралы анықтама (2008 жылға дейін бала некесіз туылған жағдайда).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="z180"/>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      порталда:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="z181"/>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) көрсетілетін қызметті алушының ЭЦҚ қойылған электрондық құжат нысанындағы сұранысы;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="z182"/>
+            <w:bookmarkEnd w:id="29"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) бала (балалар) оқитын білім ұйымының әкімшілігімен расталған көлік құралын иеліктен шығару бойынша мәміле жасауға көлік құралының меншік иесі болып табылатын баланың (балалардың) келісімінің электрондық көшірмесі (бала 10 жасқа толған жағдайда);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="z183"/>
+            <w:bookmarkEnd w:id="30"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) келмеген жұбайының (зайыбының) атынан мәміле жасауға нотариус куәландырған сенімхаттың не қайтыс болуы туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="z184"/>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      4) көлік құралын тіркеу туралы куәлігінің электрондық көшірмесі (көлік құралын тіркеу туралы куәлік жоғалған жағдайда ішкі істер органдары беретін растау-анықтамасы);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="z185"/>
+            <w:bookmarkEnd w:id="32"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5) бала 2007 жылғы 13 тамызға дейін не Қазақстан Республикасынан тыс жерде туылған жағдайда баланың туу туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="z186"/>
+            <w:bookmarkEnd w:id="33"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      6) 2008 жылға дейін не Қазақстан Республикасынан тыс жерде некеге тұрған немесе бұзған жағдайда некеге тұру немесе бұзу туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="z187"/>
+            <w:bookmarkEnd w:id="34"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      7) № </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:anchor="z0" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приказом</w:t>
+                <w:t>112 бұйрықпен</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="16" name="Рисунок 16" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 9" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 11" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
@@ -1711,170 +2144,204 @@
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="15" name="Рисунок 15" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 10" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 12" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...43 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> бекітілген нысан бойынша туу туралы анықтаманың электрондық көшірмесі (2008 жылға дейін бала некесіз туылған жағдайда).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="35" w:name="z188"/>
+            <w:bookmarkEnd w:id="35"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      Банктерге кәмелетке толмағандардың мүліктеріне иелік етуге анықтамаларды беру үшін:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="36" w:name="z189"/>
+            <w:bookmarkEnd w:id="36"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>      Мемлекеттік корпорациясында:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="37" w:name="z190"/>
+            <w:bookmarkEnd w:id="37"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) осы мемлекеттік көрсетілетін қызмет стандартына </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:anchor="z225" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приложению 6</w:t>
+                <w:t>6-қосымшаға</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="14" name="Рисунок 14" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId14" tgtFrame="&quot;_blank&quot;"/>
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 11" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                              <a:hlinkClick r:id="rId14" tgtFrame="&quot;_blank&quot;"/>
+                            <pic:cNvPr id="0" name="Picture 13" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                              <a:hlinkClick r:id="rId16" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
@@ -1882,255 +2349,299 @@
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="13" name="Рисунок 13" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 12" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                              <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                            <pic:cNvPr id="0" name="Picture 14" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                              <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...120 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="38" w:name="z191"/>
+            <w:bookmarkEnd w:id="38"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="39" w:name="z192"/>
+            <w:bookmarkEnd w:id="39"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) бала (балалар) оқитын білім ұйымының әкімшілігімен расталған банк мүлікін иеліктен шығару бойынша мәміле жасауға мүлікті меншік иесі болып табылатын баланың (балалардың) келісімі (бала 10 жасқа толған жағдайда);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="40" w:name="z193"/>
+            <w:bookmarkEnd w:id="40"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      4) келмеген жұбайының (зайыбының) атынан мәміле жасауға нотариуспен куәландырылған сенімхат не қайтыс болуы туралы куәлік;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="41" w:name="z194"/>
+            <w:bookmarkEnd w:id="41"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5) банк салымының бар екенін растайтын құжат;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="42" w:name="z195"/>
+            <w:bookmarkEnd w:id="42"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      6) 2008 жылға дейін не Қазақстан Республикасынан тыс жерде некеге тұрған немесе бұзған жағдайда некеге тұру немесе бұзу туралы куәліктің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="43" w:name="z196"/>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      7) бала 2007 жылғы 13 тамызға дейін не Қазақстан Республикасынан тыс жерде туылған жағдайда баланың туу туралы куәлігінің көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="44" w:name="z197"/>
+            <w:bookmarkEnd w:id="44"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      8) № </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:anchor="z0" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приказом</w:t>
+                <w:t>112 бұйрықпен</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="12" name="Рисунок 12" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 13" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 15" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
@@ -2148,257 +2659,312 @@
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="11" name="Рисунок 11" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 14" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 16" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...108 lines deleted...]
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> бекітілген нысан бойынша туу туралы анықтама (2008 жылға дейін бала некесіз туылған жағдайда).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      порталда:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="45" w:name="z198"/>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) көрсетілетін қызметті алушының ЭЦҚ қойылған электрондық құжат нысанындағы сұраныс;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="46" w:name="z199"/>
+            <w:bookmarkEnd w:id="46"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) бала (балалар) оқитын білім ұйымының әкімшілігімен расталған банк мүлікін иеліктен шығару бойынша мәміле жасауға мүлікті меншік иесі болып табылатын баланың (балалардың) келісімнің электрондық көшірмесі (бала 10 жасқа толған жағдайда);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="47" w:name="z200"/>
+            <w:bookmarkEnd w:id="47"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) келмеген жұбайының (зайыбының) атынан мәміле жасауға нотариуспен куәландырылған сенімхаттың не қайтыс болуы туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="48" w:name="z201"/>
+            <w:bookmarkEnd w:id="48"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      4) банк салымының бар екенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="49" w:name="z202"/>
+            <w:bookmarkEnd w:id="49"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      5) 2008 жылға дейін не Қазақстан Республикасынан тыс жерде некеге тұрған немесе бұзған жағдайда некеге тұру немесе бұзу туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="50" w:name="z203"/>
+            <w:bookmarkEnd w:id="50"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      6) бала 2007 жылғы 13 тамызға дейін не Қазақстан </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Республики Казахстан;</w:t>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+              <w:t>Республикасынан тыс жерде туылған жағдайда баланың туу туралы куәлігінің электрондық көшірмесі;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="51" w:name="z204"/>
+            <w:bookmarkEnd w:id="51"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      7) № </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:anchor="z0" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приказом</w:t>
+                <w:t>112 бұйрықпен</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="10" name="Рисунок 10" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 15" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 17" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId9" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
@@ -2416,480 +2982,214 @@
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="9" name="Рисунок 9" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="Picture 16" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                            <pic:cNvPr id="0" name="Picture 18" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...119 lines deleted...]
-            <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> бекітілген нысан бойынша туу туралы анықтаманың электрондық көшірмесі (2008 жылға дейін бала некесіз туылған жағдайда).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Көрсетілетін қызметті алушының жеке басын растайтын құжаттарының, баланың туу туралы куәлігінің мәліметтерін (бала 2007 жылғы 13 тамыздан кейін туылған жағдайда), некеге тұру немесе бұзу туралы куәлік (2008 жылдан кейін некеге тұрған немесе бұзған жағдайда), туу туралы анықтама (бала 2008 жылдан кейін некесіз туылса) не Қазақстан Республикасынан тыс, мүлікті тіркеу туралы, көлік құралын тіркеу туралы мәліметтерді Мемлекеттік корпорацмясынаң қызметкері және көрсетілетін қызметті алушы «электрондық үкімет» шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілген қызметті алушы көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету кезінде заңмен қорғалатын құпияны қамтитын, ақпараттық жүйедегі мәліметтерді пайдалануға келісімін береді.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Мемлекеттік корпорациясы арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат береді.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Мемлекеттік корпорациясында дайын құжаттарды беру жеке куәлігін (не нотариалды расталған сенімхат бойынша оның өкілі) ұсыну кезінде құжаттарды қабылдау туралы қолхат негізінде жүзеге асырылады.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Мемлекеттік корпорациясы бір ай ішінде нәтижені сақтауды қамтамасыз етеді, содан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін тапсырады. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген жағдайда Мемлекеттік корпорациясының сұранысы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорациясына жібереді.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">      Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының «жеке кабинетіне» мемлекеттік көрсетілетін қызметтің сұранысын қабылдау туралы, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні және уақыты </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>государственной услуги работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+              <w:t>көрсетілген хабарлама мәртебесі жіберіледі.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      10. Көрсетілетін қызметті алушы осы мемлекеттік көрсетілетін қызмет стандартының 7-тармағына сәйкес құжаттар топтамасын толық ұсынбаған жағдайда Мемлекеттік корпорациясының қызметкері өтінішті қабылдаудан бас тартады және осы мемлекеттік көрсетілетін қызмет стандартына </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:anchor="z226" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приложению 7</w:t>
+                <w:t>7-қосымшаға</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="8" name="Рисунок 8" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18" tgtFrame="&quot;_blank&quot;"/>
-[...231 lines deleted...]
-                    <wp:docPr id="6" name="Рисунок 6" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId20" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 19" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId20" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
@@ -2907,147 +3207,211 @@
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="5" name="Рисунок 5" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                    <wp:docPr id="7" name="Рисунок 7" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 20" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                              <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                              <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...21 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidTr="006442D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="DADEE0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006442D8" w:rsidRPr="006442D8" w:rsidRDefault="006442D8" w:rsidP="006442D8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      1) осы мемлекеттік көрсетілетін қызмет стандартының </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:anchor="z214" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приложению 2</w:t>
+                <w:t>1-қосымшасына</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="4" name="Рисунок 4" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="6" name="Рисунок 6" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId22" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 21" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId22" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
@@ -3065,147 +3429,158 @@
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="3" name="Рисунок 3" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                    <wp:docPr id="5" name="Рисунок 5" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 22" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                              <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                              <a:hlinkClick r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...21 lines deleted...]
-              <w:r w:rsidRPr="001A17AB">
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша бірыңғай жинақтаушы зейнетақы қорына берілетін анықтама;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="52" w:name="z147"/>
+            <w:bookmarkEnd w:id="52"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      2) осы мемлекеттік көрсетілетін қызмет стандартының </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:anchor="z217" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
-                <w:t>приложению 3</w:t>
+                <w:t>2-қосымшасына</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="2" name="Рисунок 2" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                    <wp:docPr id="4" name="Рисунок 4" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                       <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 23" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
                               <a:hlinkClick r:id="rId24" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
@@ -3223,119 +3598,339 @@
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0">
                     <wp:extent cx="99695" cy="99695"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                    <wp:docPr id="1" name="Рисунок 1" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                    <wp:docPr id="3" name="Рисунок 3" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
                     </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 24" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
-                              <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                              <a:hlinkClick r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
                             </pic:cNvPr>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="99695" cy="99695"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001A17AB">
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша ішкі істер органдарына кәмелетке толмаған балалардың мүліктеріне иелік ету үшін берілетін анықтама;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="53" w:name="z148"/>
+            <w:bookmarkEnd w:id="53"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      3) осы мемлекеттік көрсетілетін қызмет стандартының </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:anchor="z220" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006442D8">
+                <w:rPr>
+                  <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>3-қосымшасына</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:extent cx="99695" cy="99695"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="2" name="Рисунок 2" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId26" tgtFrame="&quot;_blank&quot;"/>
+                    </wp:docPr>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 25" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                              <a:hlinkClick r:id="rId26" tgtFrame="&quot;_blank&quot;"/>
+                            </pic:cNvPr>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId7">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="99695" cy="99695"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:extent cx="99695" cy="99695"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:docPr id="1" name="Рисунок 1" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
+                    </wp:docPr>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 26" descr="https://karaganda-akimat.gov.kz/media/ico_files/site.png">
+                              <a:hlinkClick r:id="rId21" tgtFrame="&quot;_blank&quot;"/>
+                            </pic:cNvPr>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId7">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="99695" cy="99695"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> сәйкес нысан бойынша банктерге кәмелетке толмаған балалардың мүліктеріне иелік ету үшін берілетін анықтама.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="54" w:name="z149"/>
+            <w:bookmarkEnd w:id="54"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық және (немесе) қағаз түрінде.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="55" w:name="z150"/>
+            <w:bookmarkEnd w:id="55"/>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>      Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті көрсету нәтижесі үшін қағаз жеткізгіште өтініш берген жағдайда мемлекеттік қызмет көрсету нәтижесі электрондық форматта ресімделеді, қағазға басып шығарылады, көрсетілетін қызметті берушінің уәкілетті тұлғасының қолымен және мөрімен расталады.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006442D8">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>      Порталда мемлекеттік қызмет көрсетудің нәтижесі көрсетілетін қызметті алушының «жеке кабинетіне» көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C4D84" w:rsidRDefault="001A17AB">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="001C4D84" w:rsidRDefault="006442D8"/>
     <w:sectPr w:rsidR="001C4D84">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3344,66 +3939,65 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="96"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00036BE4"/>
-    <w:rsid w:val="00036BE4"/>
+    <w:rsidRoot w:val="00B26D9C"/>
     <w:rsid w:val="000A6A51"/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rsid w:val="008707F7"/>
     <w:rsid w:val="008B1DC7"/>
+    <w:rsid w:val="00B26D9C"/>
     <w:rsid w:val="00DC50A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3581,91 +4175,91 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3824,250 +4418,250 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001A17AB"/>
+    <w:rsid w:val="006442D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="161169870">
+    <w:div w:id="729689003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1853913026">
+        <w:div w:id="1951233847">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="748311951">
+            <w:div w:id="1422875400">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="196624099">
+                <w:div w:id="568225075">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="61683065">
+                    <w:div w:id="1474716356">
                       <w:marLeft w:val="285"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1686520306">
+                        <w:div w:id="284849252">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="75517303">
+                            <w:div w:id="878930101">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                               <w:divsChild>
-                                <w:div w:id="1680043943">
+                                <w:div w:id="1534613238">
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                   <w:divsChild>
-                                    <w:div w:id="153684982">
+                                    <w:div w:id="1193179734">
                                       <w:marLeft w:val="0"/>
                                       <w:marRight w:val="0"/>
                                       <w:marTop w:val="0"/>
                                       <w:marBottom w:val="15"/>
                                       <w:divBdr>
                                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                       <w:divsChild>
-                                        <w:div w:id="2031956722">
+                                        <w:div w:id="1718579880">
                                           <w:marLeft w:val="0"/>
                                           <w:marRight w:val="0"/>
                                           <w:marTop w:val="0"/>
                                           <w:marBottom w:val="0"/>
                                           <w:divBdr>
                                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                           </w:divBdr>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184#z87" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184#z81" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184#z84" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184#z83" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500010764#z0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184#z86" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184#z82" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z220" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z226" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764#z0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500010764" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/V1500011184#z214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4316,54 +4910,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1706</Words>
-  <Characters>9728</Characters>
+  <Words>1848</Words>
+  <Characters>10534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11412</CharactersWithSpaces>
+  <CharactersWithSpaces>12358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>