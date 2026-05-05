--- v0 (2025-12-18)
+++ v1 (2026-05-05)
@@ -1,8041 +1,7822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00E6397A" w:rsidP="00470EC8">
+    <w:p w:rsidR="00ED2048" w:rsidRPr="00BA59C3" w:rsidRDefault="00ED2048" w:rsidP="00F82303">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED2048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED2048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> О Л О Ж Е Н И Е </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Жас</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:br/>
+        <w:t>о городском конкурсе «</w:t>
+      </w:r>
+      <w:r w:rsidR="008F33CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жас</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0E1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F33CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00470EC8">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мұғалім</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0E1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00470EC8" w:rsidRPr="00470EC8">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00470EC8">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00F82303">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Общие положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00F82303">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.1.  Конкурс «</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">қалалық  байқауының  </w:t>
+        <w:t>Жас мұғалім -2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43154" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Конкурс)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> является профессиональным состязанием учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="000736F3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ходе </w:t>
+      </w:r>
+      <w:r w:rsidR="000736F3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>которого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выявляются творчески работающие </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">молодые </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>педагоги, пользующиеся авторитетом среди коллег, учащихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20FE" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и воспитанников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, их родителей, общественности</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-[...69 lines deleted...]
-    <w:p w:rsidR="00470EC8" w:rsidRPr="00470EC8" w:rsidRDefault="00E6397A" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...28 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организатором</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00470EC8" w:rsidRPr="00470EC8">
-[...87 lines deleted...]
-        <w:t xml:space="preserve">р анықталады.    </w:t>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>городского</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43154" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкурса является   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акимат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> города К</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B80" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">араганды, </w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГУ «Отдел образования города Караганды», </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>районные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профсоюз</w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работников образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRPr="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...25 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3.  Конкурс проводится </w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>методическим кабинетом отдела</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7279" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRPr="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:t>Қарағанды қаласы білім бөлімінің әдістемелік кабинетімен өткізіледі.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Задачи конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>2. Байқаудың міндеттері.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Задачами конкурса являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-[...19 lines deleted...]
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...27 lines deleted...]
-        <w:t>мұғалімдерді анықтау, оларды қолдау және мадақтау;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Выявление талантливы</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20FE" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">х, творчески работающих </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">молодых </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20FE" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учителей, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>их поддержка и поощрение.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Педагогикалық шеберлікті арттыру; </w:t>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Повышение педа</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20FE" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гогического мастерства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00AF7279" w:rsidP="00242E8A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>ң үлесін көпшілікке мойындату;</w:t>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Повышение престижа</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профессии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учителя</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, формирование положительного общественного мнения о современном </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учителе</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, публичное признание </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">его </w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вклада в становление подрастающего поколения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Кәсіби өсу және өзін-өзі жүзеге асыру үшін жағдай жасау бойынша білім ұйымдары педагогикалық ұжымдарының жұмысын жандандыру; </w:t>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Активизация деятельности педагогических коллективов </w:t>
+      </w:r>
+      <w:r w:rsidR="003407D7" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организаций образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  по созданию условий для профессионального роста и самореализации</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20FE" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00D3656B">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="780"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Участники конкурса.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-[...21 lines deleted...]
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00F43154" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.1.  В К</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкурсе могут принять участие учителя общеобразовательных </w:t>
+      </w:r>
+      <w:r w:rsidR="00366FC3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организаций образования (школы, лицеи, гимназии)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:r w:rsidR="003C25C0" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="003C25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> немесе білім ұйымдарының әдістемелік бірлестіктерімен ұсыну арқылы жүзеге асырылады. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.  Выдвижение кандидатов на </w:t>
+      </w:r>
+      <w:r w:rsidR="00366FC3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городской </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурс  осуществляется  посредством </w:t>
+      </w:r>
+      <w:r w:rsidR="003C25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>решения администрации шк</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6367">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>олы, педагогического коллектива</w:t>
+      </w:r>
+      <w:r w:rsidR="003C25C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или методическим объединением </w:t>
+      </w:r>
+      <w:r w:rsidR="00366FC3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организации образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="005153F8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> адам қатыса алады.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3.  Количество участников конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7279" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от одной организации образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00692DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– 1 человек.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 3.4.Байқауға қатысу ерікті болып табылады. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.4. Участие в конкурсе является добровольным.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">4. Байқауды ұйымдастыру және өткізу. </w:t>
+        </w:rPr>
+        <w:t>4. Организация  и  проведение конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...20 lines deleted...]
-      <w:r w:rsidR="002B328B" w:rsidRPr="00E6397A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.1. Для организации и провед</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA149A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ения конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«Жас мұғалім -2019»</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> байқауын ұйымдастыру және өткізу үшін Қарағанды қаласы білім бөлімі басшысының бұйрығымен бекітілген ұйымдастыру комитеті құрылады.  </w:t>
+        <w:t>Жас мұғалім -2019</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7279" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> создае</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся </w:t>
+      </w:r>
+      <w:r w:rsidR="00416237" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оргкомитет</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7279" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, утвержденный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказом </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000736F3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя</w:t>
+      </w:r>
+      <w:r w:rsidR="00416237" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдела</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования</w:t>
+      </w:r>
+      <w:r w:rsidR="00416237" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> города Караганды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00416237" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">4.2.  Ұйымдастыру комитетінің міндеттеріне: </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К функциям оргкомитета относятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00416237" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">- байқау туралы Ережені әзірлеу </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- разработка П</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оложения о конкурсе</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">- байқауды дайындау және өткізу бойынша жұмысты үйлестіру </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- координация деятельности по п</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одготовке и проведению конкурса</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">- байқау тапсырмаларының мазмұнын әзірлеу </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- разработк</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а содержания конкурсных заданий</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t>- іс-шараны өткізу түрін анықтау</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- определе</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ние форм проведения мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">  жатады. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-  критери</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6285" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и оценивания конкурсных заданий</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="003F54F5" w:rsidRPr="00287F24" w:rsidRDefault="00242E8A" w:rsidP="00287F24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.3. Для рассмотрения заявлений, оценки материалов, поступивших н</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а конкурс и испытаний учителей</w:t>
+      </w:r>
+      <w:r w:rsidR="000736F3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> создается экспертно-конкурсная комиссия, утвержденная приказом </w:t>
+      </w:r>
+      <w:r w:rsidR="000736F3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416237" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдела</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00416237" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>города Караганды</w:t>
+      </w:r>
+      <w:r w:rsidR="003E14C6" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  в состав которой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>включаются:</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00287F24" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">бұйрығымен бекітілген сараптамалық байқау комиссиясы құрылады, оның құрамына:   </w:t>
+        <w:t>представители</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдела образования города</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F24" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, профсоюзных организаций, </w:t>
+      </w:r>
+      <w:r w:rsidR="00416237" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">члены Совета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00416237" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ГорОО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00287F24" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="00287F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руководители и педагоги города, победители профессиональных конкурсов и др.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-      <w:pPr>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00484081" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкурс </w:t>
+      </w:r>
+      <w:r w:rsidR="003125AA" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жас мұғалім -2019</w:t>
+      </w:r>
+      <w:r w:rsidR="003125AA" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  проводится  в </w:t>
+      </w:r>
+      <w:r w:rsidR="00484081" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неско</w:t>
+      </w:r>
+      <w:r w:rsidR="00692DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лько этапов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00484081" w:rsidRPr="00BA59C3" w:rsidRDefault="00484081" w:rsidP="00484081">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1-й этап</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB26FD" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, заочный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Представление </w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>материалов конкурсанта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подается заявка и Карта учителя (см. Приложение). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB26FD" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>роводится</w:t>
+      </w:r>
+      <w:r w:rsidR="003125AA" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4D8E" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C29" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C29" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>января 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB26FD" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>каб</w:t>
+      </w:r>
+      <w:r w:rsidR="007B627F" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инет</w:t>
+      </w:r>
+      <w:r w:rsidR="00692DD4" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №1</w:t>
+      </w:r>
+      <w:r w:rsidR="003125AA" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00692DD4" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дюсембиной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00692DD4" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ж.К.</w:t>
+      </w:r>
+      <w:r w:rsidR="003125AA" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F5" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00692DD4" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Баллы за этот этап не вы</w:t>
+      </w:r>
+      <w:r w:rsidR="00692DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ставляются. Его цель – определение участников, их соответствие требованию по возрасту, сбор информации (фото, личные сведения и др.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4D8E" w:rsidRPr="000B6940" w:rsidRDefault="000C4D8E" w:rsidP="000C4D8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2-й  этап, очный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Презентация своих педагогических наработок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»: открытое </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>представление конкурсантом своих педагогических техник, методических и конкурсных наработок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при  участии представителей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, работников отдела образования, представителей педагогической и родительской общественности, учащихся, СМИ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проводится в период с </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6486" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20 по 22</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B80" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> февраля</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6486" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="000C4D8E" w:rsidP="00242E8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757DD" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-й </w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> этап</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757DD" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, очный</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F757DD" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проведение открытого урока»</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757DD" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. П</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">роводится в </w:t>
+      </w:r>
+      <w:r w:rsidR="00345622" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>марте 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года,</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включает проведение </w:t>
+      </w:r>
+      <w:r w:rsidR="00F757DD" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>урока</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учащимися </w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>школы, определенной организаторами в качестве конку</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рсной площадки.  Регламент -  40</w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минут. </w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкретная тема </w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>урока</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для каждого участника определяется </w:t>
+      </w:r>
+      <w:r w:rsidR="007B627F" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>согласно календарно-</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тематич</w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ескому плану. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000354FA" w:rsidRPr="00BA59C3" w:rsidRDefault="00223F16" w:rsidP="00242E8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000354FA" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-й этап, очный. </w:t>
+      </w:r>
+      <w:r w:rsidR="000354FA" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Открытый финал конкурса (визитная карточка участн</w:t>
+      </w:r>
+      <w:r w:rsidR="00243907">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ика с помощью учащихся, коллег)</w:t>
+      </w:r>
+      <w:r w:rsidR="000736F3" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Проводится </w:t>
+      </w:r>
+      <w:r w:rsidR="0022432C" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>накануне празднования Дня Учителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB5A0F" w:rsidRPr="00BA59C3" w:rsidRDefault="00DB5A0F" w:rsidP="00F82303">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Представление материалов участников Конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB5A0F" w:rsidRPr="00BA59C3" w:rsidRDefault="00DB5A0F" w:rsidP="00F82303">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.1. Для участия в первом этапе Конкурса участник направляет следующие материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB5A0F" w:rsidRPr="00BA59C3" w:rsidRDefault="00DB5A0F" w:rsidP="00F82303">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заяв</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ка на участие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(приложение 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D641A1" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в бумажном варианте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB5A0F" w:rsidRPr="00BA59C3" w:rsidRDefault="00DB5A0F" w:rsidP="00F82303">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>информационн</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ая карта</w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Участника (приложение 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D641A1" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в бумажном варианте</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00D73CC4" w:rsidP="00242E8A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>м бөлімінің қызметкерлері;</w:t>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атериалы, представленные на конкурс, не возвращаются.  Они войдут в методическую копилку педагогического </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опыта </w:t>
+      </w:r>
+      <w:r w:rsidR="000301E4" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>методического кабинета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдела образования города</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ҚалББ Кеңес мүшелері </w:t>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  Определение  и награждение  победителей </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4DF6" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкурса. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="004A7084" w:rsidP="00242E8A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>6.1.  Победители</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>номенанты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурса определяются с учетом результатов всех конкурсных испытаний.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00242E8A" w:rsidRPr="00BA59C3" w:rsidRDefault="004A7084" w:rsidP="00242E8A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> педагогтері</w:t>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> мен басшылары, кәсіби байқаулардың жеңімпаздары және т.б. кіреді.</w:t>
+        </w:rPr>
+        <w:t>Победители</w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и участники </w:t>
+      </w:r>
+      <w:r w:rsidR="00077E74" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурса награждаются грамотами, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D340D8" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификатами, </w:t>
+      </w:r>
+      <w:r w:rsidR="00077E74" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ценными подарками, денежными призами</w:t>
+      </w:r>
+      <w:r w:rsidR="00242E8A" w:rsidRPr="00BA59C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8" w:rsidP="00470EC8">
+    <w:p w:rsidR="00242E8A" w:rsidRDefault="00242E8A" w:rsidP="00242E8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...618 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4961" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="75" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="75" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="157"/>
-        <w:gridCol w:w="9274"/>
+        <w:gridCol w:w="738"/>
+        <w:gridCol w:w="9617"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00470EC8" w:rsidRPr="00A64B6E" w:rsidTr="00470EC8">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4917" w:type="pct"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="29"/>
                 <w:szCs w:val="29"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="29"/>
                 <w:szCs w:val="29"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Қосымша 1</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00470EC8" w:rsidRDefault="00470EC8">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...83 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00470EC8" w:rsidRPr="008932BB" w:rsidRDefault="00470EC8">
-[...6 lines deleted...]
-    <w:p w:rsidR="00211B29" w:rsidRDefault="00211B29" w:rsidP="00211B29">
+    <w:p w:rsidR="005922B0" w:rsidRDefault="00D73CC4" w:rsidP="005922B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...384 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оргкомитет</w:t>
+      </w:r>
+      <w:r w:rsidR="000301E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городского конкурса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005922B0" w:rsidRDefault="005922B0" w:rsidP="005922B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="29"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="29"/>
-          <w:szCs w:val="29"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Қосымша 2</w:t>
+        <w:t>Жас мұғалім -2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2048">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B06969" w:rsidRDefault="00B06969" w:rsidP="00503F6B">
-      <w:pPr>
+    <w:p w:rsidR="000301E4" w:rsidRDefault="000301E4" w:rsidP="005922B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="000301E4" w:rsidP="005922B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(от)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заяв</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005922B0" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C40E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Просим</w:t>
+      </w:r>
+      <w:r w:rsidR="00773768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассмотреть кандидатуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> молодого учителя _________ (ФИО) для участия</w:t>
+      </w:r>
+      <w:r w:rsidR="00773768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в городском конкурсе профессионального мастерства «</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="29"/>
-          <w:szCs w:val="29"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...70 lines deleted...]
-        <w:outlineLvl w:val="5"/>
+        <w:t>Жас мұғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B6940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="29"/>
-          <w:szCs w:val="29"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім -2019»</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B06969" w:rsidRPr="00CA7A55" w:rsidRDefault="00B06969" w:rsidP="00B06969">
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="003E6C38" w:rsidP="00D73CC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="212121"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>одпись</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="75" w:type="dxa"/>
+          <w:left w:w="75" w:type="dxa"/>
+          <w:bottom w:w="75" w:type="dxa"/>
+          <w:right w:w="75" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="738"/>
+        <w:gridCol w:w="9617"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping" w:clear="all"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00773768" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="29"/>
+                <w:szCs w:val="29"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="29"/>
+                <w:szCs w:val="29"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Информационная карта участника</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городского конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="005922B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CA7A55">
+        <w:t>Жас мұғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B6940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="212121"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                       қ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B06969">
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B6940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="212121"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>атысушы</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA7A55">
+        <w:t>ім -2019</w:t>
+      </w:r>
+      <w:r w:rsidR="005922B0" w:rsidRPr="00ED2048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="212121"/>
-[...78 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="75" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="75" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9349"/>
+        <w:gridCol w:w="10199"/>
         <w:gridCol w:w="186"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Жалпы </w:t>
+              <w:t>1.Общие сведения</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Қала</w:t>
+              <w:t>Город / район</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Тегі</w:t>
+              <w:t>Фамилия</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Аты</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Имя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Жөні</w:t>
+              <w:t>Отчество</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Туылған</w:t>
-[...98 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Дата рождения (день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Туған</w:t>
+              <w:t>Место рождения</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="006E13C0">
-[...94 lines deleted...]
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="006E13C0">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Адреса в интернет (сайт, блог и т.д.), где можно познакомиться с участником и публикуемыми им материалами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="00A45F94" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.Жұмыс </w:t>
+              <w:t>2.Работа</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="00874506" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...109 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Название организации образования (по уставу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="000D4F88" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Лауазымы</w:t>
-[...88 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Должность (по штатному расписанию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="000D4F88" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Пәні</w:t>
+              <w:t>Преподаваемые предметы</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="000D4F88" w:rsidRDefault="00646D15" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Біліктілік</w:t>
-[...19 lines deleted...]
-              <w:t>сы</w:t>
+              <w:t>Квалификационная категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="000D4F88" w:rsidRDefault="000D4F88" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Құрмет атағы мен марапаттаулары (берілген күні, айы, жылы)</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Почётные звания и награды (наименования и даты получения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F88" w:rsidRPr="000D4F88" w:rsidRDefault="000D4F88" w:rsidP="000D4F88">
-[...70 lines deleted...]
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Общий трудовой и педагогический стаж (полных лет на момент заполнения анкеты)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="00CF640E" w:rsidRDefault="00BB089D" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...241 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогический стаж работы в данной организации образования (полных лет на момент заполнения анкеты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="00CF640E" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="005922B0" w:rsidP="00C40E61">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Қосымша</w:t>
+              <w:t>Дополнительные нагрузки (к</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>лассное руководство</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и др.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...120 lines deleted...]
-              <w:t xml:space="preserve">.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="00E16291" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>3.Білімі</w:t>
+              <w:t>3.Образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidRPr="00E16291" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E16291" w:rsidRPr="00E16291" w:rsidRDefault="00E16291" w:rsidP="00E16291">
-[...112 lines deleted...]
-          <w:p w:rsidR="006E13C0" w:rsidRPr="00E16291" w:rsidRDefault="006E13C0" w:rsidP="00E16291">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Образование (укажите название и год окончания учебного заведения, факультет) Специальность, квалификация по диплому</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="00E16291" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E02F5" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Ғылыми</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Наличие ученой степени</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E02F5" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Қосымша</w:t>
-[...76 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Дополнительное образование (указать какое)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E02F5" w:rsidRPr="006E02F5" w:rsidRDefault="006E02F5" w:rsidP="006E02F5">
-[...60 lines deleted...]
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Стажировки (указать какие, где за последние три года)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="006E02F5" w:rsidRDefault="006E02F5" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:br/>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Курсы повышения квалификации (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-              <w:t>Біліктілікті</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>за</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...96 lines deleted...]
-              <w:t>)</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> последние 3 года)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E02F5" w:rsidRPr="006E02F5" w:rsidRDefault="006E02F5" w:rsidP="006E02F5">
-[...50 lines deleted...]
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основные публикации (в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>т.ч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. брошюры, книги)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="00E359AD" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00AE4FFA" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.Бос </w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>уақыт</w:t>
+              <w:t>.Досуг</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Хобби</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E359AD" w:rsidRPr="00E359AD" w:rsidRDefault="00E359AD" w:rsidP="00E359AD">
-[...92 lines deleted...]
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Спорт, которым увлекаетесь</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="0021499B" w:rsidRDefault="00E359AD" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0021499B">
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>Сахнадағы</w:t>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Чем Вы можете «блеснуть» на сцене?</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00AE4FFA" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.Контакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Домашний адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мобильный телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00496D23" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6C38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>өнеріңіз</w:t>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Профессиональные ценности</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0021499B">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>?</w:t>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ваши кумиры в профессии</w:t>
             </w:r>
-            <w:r w:rsidRPr="0021499B">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ваше педагогическое кредо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Профессиональные и личностные ценности, наиболее близкие Вам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Какими инновациями можете поделиться с коллегами?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00496D23" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6C38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73CC4" w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подборка фотографий:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>цветная (портрет 9 x 12)</w:t>
+            </w:r>
+            <w:r w:rsidR="005922B0" w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005922B0" w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="007164C1" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- жанровая цветная фотография (с урока или внеклассного мероприятия)</w:t>
+            </w:r>
+            <w:r w:rsidR="005922B0" w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5-6 шт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00C40E61">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фотографии предоставляются в электронной </w:t>
+            </w:r>
+            <w:r w:rsidR="00C40E61" w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>форме</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2E35" w:rsidRPr="007164C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>флэш-карте при сдаче материалов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
-[...54 lines deleted...]
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRPr="0021499B" w:rsidRDefault="00E359AD" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D73CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...88 lines deleted...]
-              <w:t>ы</w:t>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Интересные сведения об участниках, не раскрытые предыдущими разделами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="000B333D">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
-[...904 lines deleted...]
-      <w:tr w:rsidR="006E13C0" w:rsidTr="00C52726">
+      <w:tr w:rsidR="00496D23" w:rsidRPr="00D73CC4" w:rsidTr="000B333D">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00496D23" w:rsidRPr="00D73CC4" w:rsidRDefault="00496D23" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="00C52726">
+          <w:p w:rsidR="00496D23" w:rsidRPr="00D73CC4" w:rsidRDefault="00496D23" w:rsidP="000B333D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E13C0" w:rsidRDefault="0064240B" w:rsidP="006E13C0">
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...156 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D73CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Правильность сведений, представленных в информационной карте, подтверждаю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D73CC4" w:rsidRDefault="00D73CC4" w:rsidP="00D73CC4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Кү</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>н</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>___________________________________________ Дата</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006E13C0" w:rsidRDefault="00D26F11" w:rsidP="006E13C0">
+    <w:p w:rsidR="00C47B83" w:rsidRPr="00C47B83" w:rsidRDefault="005051FE" w:rsidP="00C47B83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ӘК </w:t>
+        <w:t xml:space="preserve">Зав МК     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00C47B83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>меңгерушісі</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Рамана</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E13C0">
+        <w:t>ускайте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Э.А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C47B83" w:rsidRPr="00C47B83" w:rsidRDefault="005051FE" w:rsidP="00C47B83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Э.А.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E13C0">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Раманаускайте</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Т.: 34 33 60, 8 705 875 11 25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="006E13C0">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00D73CC4" w:rsidRPr="00242E8A" w:rsidRDefault="00D73CC4" w:rsidP="00242E8A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E13C0" w:rsidRDefault="006E13C0" w:rsidP="006E13C0"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00E3073A" w:rsidRPr="00242E8A" w:rsidRDefault="00E3073A" w:rsidP="00242E8A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00503F6B" w:rsidRPr="00B06969">
+    <w:sectPr w:rsidR="00E3073A" w:rsidRPr="00242E8A" w:rsidSect="00F82303">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-    <w:panose1 w:val="020B0609020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="07C13080"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C636B1C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="09DC6E0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="178EEF30"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="20E4743B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98D8199E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="2476006F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A94082AE"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190003">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04190005">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04190001">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190003">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04190005">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="33C429D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29FE3F98"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190003">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04190005">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04190001">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190003">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04190005">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="49D11AD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDCE119C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="5B396270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F1070EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="6EFB56E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FD09FC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="73A8535A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8A094C4"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1500"/>
         </w:tabs>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2220"/>
         </w:tabs>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2940"/>
         </w:tabs>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190003">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3660"/>
         </w:tabs>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04190005">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4380"/>
         </w:tabs>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04190001">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5100"/>
         </w:tabs>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190003">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5820"/>
         </w:tabs>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04190005">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6540"/>
         </w:tabs>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C3A08"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00F867F8"/>
+    <w:rsidRoot w:val="0039292B"/>
+    <w:rsid w:val="00003C83"/>
+    <w:rsid w:val="000301E4"/>
+    <w:rsid w:val="000354FA"/>
+    <w:rsid w:val="000736F3"/>
+    <w:rsid w:val="00077E74"/>
+    <w:rsid w:val="000B6940"/>
+    <w:rsid w:val="000C4D8E"/>
+    <w:rsid w:val="000E379C"/>
+    <w:rsid w:val="001D6367"/>
+    <w:rsid w:val="00223F16"/>
+    <w:rsid w:val="0022432C"/>
+    <w:rsid w:val="00242E8A"/>
+    <w:rsid w:val="00243907"/>
+    <w:rsid w:val="00287F24"/>
+    <w:rsid w:val="002B4DF6"/>
+    <w:rsid w:val="003125AA"/>
+    <w:rsid w:val="0032113B"/>
+    <w:rsid w:val="003407D7"/>
+    <w:rsid w:val="00345622"/>
+    <w:rsid w:val="0036250A"/>
+    <w:rsid w:val="00366FC3"/>
+    <w:rsid w:val="0039292B"/>
+    <w:rsid w:val="003C25C0"/>
+    <w:rsid w:val="003E14C6"/>
+    <w:rsid w:val="003E6C38"/>
+    <w:rsid w:val="003F54F5"/>
+    <w:rsid w:val="00416237"/>
+    <w:rsid w:val="00484081"/>
+    <w:rsid w:val="00496D23"/>
+    <w:rsid w:val="004A7084"/>
+    <w:rsid w:val="004B0446"/>
+    <w:rsid w:val="004B0B80"/>
+    <w:rsid w:val="004D6486"/>
+    <w:rsid w:val="005051FE"/>
+    <w:rsid w:val="00525AA3"/>
+    <w:rsid w:val="005922B0"/>
+    <w:rsid w:val="005A0C5D"/>
+    <w:rsid w:val="00623A34"/>
+    <w:rsid w:val="00635CE2"/>
+    <w:rsid w:val="00692DD4"/>
+    <w:rsid w:val="007164C1"/>
+    <w:rsid w:val="00744C29"/>
+    <w:rsid w:val="007633F4"/>
+    <w:rsid w:val="00773768"/>
+    <w:rsid w:val="007B627F"/>
+    <w:rsid w:val="007C4FE2"/>
+    <w:rsid w:val="007F1F67"/>
+    <w:rsid w:val="008F33CF"/>
+    <w:rsid w:val="00912384"/>
+    <w:rsid w:val="009C6285"/>
+    <w:rsid w:val="00AE4FFA"/>
+    <w:rsid w:val="00AF7279"/>
+    <w:rsid w:val="00B450DF"/>
+    <w:rsid w:val="00B710E8"/>
+    <w:rsid w:val="00B946F8"/>
+    <w:rsid w:val="00BA59C3"/>
+    <w:rsid w:val="00BA73A2"/>
+    <w:rsid w:val="00BC5ACD"/>
+    <w:rsid w:val="00BD0E1A"/>
+    <w:rsid w:val="00C02A47"/>
+    <w:rsid w:val="00C05DA8"/>
+    <w:rsid w:val="00C255B3"/>
+    <w:rsid w:val="00C31AA1"/>
+    <w:rsid w:val="00C40E61"/>
+    <w:rsid w:val="00C47B83"/>
+    <w:rsid w:val="00CA3489"/>
+    <w:rsid w:val="00CB7841"/>
+    <w:rsid w:val="00D340D8"/>
+    <w:rsid w:val="00D641A1"/>
+    <w:rsid w:val="00D70FE5"/>
+    <w:rsid w:val="00D73CC4"/>
+    <w:rsid w:val="00D844B8"/>
+    <w:rsid w:val="00DB26FD"/>
+    <w:rsid w:val="00DB5A0F"/>
+    <w:rsid w:val="00DF740E"/>
+    <w:rsid w:val="00E15F1F"/>
+    <w:rsid w:val="00E3073A"/>
+    <w:rsid w:val="00EC2E35"/>
+    <w:rsid w:val="00ED2048"/>
+    <w:rsid w:val="00F43154"/>
+    <w:rsid w:val="00F7446B"/>
+    <w:rsid w:val="00F757DD"/>
+    <w:rsid w:val="00F82303"/>
+    <w:rsid w:val="00F84E5B"/>
+    <w:rsid w:val="00FA149A"/>
+    <w:rsid w:val="00FA20FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -8107,198 +7888,184 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006E13C0"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00242E8A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00242E8A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35882"/>
+    <w:rsid w:val="00D641A1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E6397A"/>
+    <w:rsid w:val="00C47B83"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E6397A"/>
+    <w:rsid w:val="00C47B83"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...29 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -8370,677 +8137,461 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006E13C0"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00242E8A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00242E8A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E35882"/>
+    <w:rsid w:val="00D641A1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E6397A"/>
+    <w:rsid w:val="00C47B83"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E6397A"/>
+    <w:rsid w:val="00C47B83"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...29 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...208 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1021</Words>
-  <Characters>5822</Characters>
+  <Words>974</Words>
+  <Characters>5558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6830</CharactersWithSpaces>
+  <CharactersWithSpaces>6519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>