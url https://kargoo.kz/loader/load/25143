--- v0 (2025-10-16)
+++ v1 (2026-05-14)
@@ -1,6956 +1,3652 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="001C05D4" w:rsidRDefault="001C05D4" w:rsidP="001C05D4">
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z12"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Қазақстан </w:t>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="z5"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвержден           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 9 июня 2014 года № 633 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z6"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Прием документов и зачисление детей в дошкольные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>организации образования»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z7"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z8"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Государственная услуга «Прием документов и зачисление детей в дошкольные организации образования» (далее – государственная услуга).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Государственная услуга оказывается дошкольными организациями всех типов и видов (далее – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00386916">
-[...6 lines deleted...]
-        <w:t>Республикасы</w:t>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00386916">
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00386916">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Ү</w:t>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Прием и выдача документов для оказания государственной услуги осуществляются через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z11"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z12"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      с момента сдачи пакета документов – 30 минут:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      максимально допустимое время ожидания до момента приема документов – не более 15 минут;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      максимально допустимое время обслуживания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – не более 15 минут.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      5. Форма оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Результат оказания государственной услуги: зачисление ребенка в дошкольную организацию на основании заявления одного из родителей или законного представителя.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      Форма представления результата оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      7. Государственная услуга оказывается: бесплатно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. График работы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: с понедельника по пятницу, за исключением выходных и праздничных дней, согласно трудовому  законодательству Республики Казахстан, в соответствии с установленным графиком работы с 9.00- 18.00 часов, с перерывом на обед с 13.00 -14.00.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      Государственная услуга оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      1) заявление (в произвольной форме);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) направление, выданное Управлением образования областей, городов Астана и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, районных, городских отделов образования, в сельской местности – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акиматом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по форме согласно приложению к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) документ, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (одного из родителей или законных представителей), (оригинал и копия) для идентификации;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      4) паспорт здоровья ребенка;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) справка об </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>эпидокружении</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z18"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   3. Порядок обжалования решений, действий (бездействий)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>местных исполнительных органов, города республиканского</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>значения и столицы, района (города областного значения)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z19"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00386916">
-[...6 lines deleted...]
-        <w:t>к</w:t>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для обжалования решений, действий (бездействий) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается в письменном виде:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) на имя руководителя местного исполнительного органа, города республиканского значения и столицы, района (города областного значения) по адресам, указанным в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерства: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>www.edu.gov.kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; в разделе «Государственные услуги»;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00386916">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00386916">
+      <w:r w:rsidRPr="00040064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00386916">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00386916">
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по адресам, указанным в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> местных исполнительных органов, города республиканского значения и столицы, района (города областного значения) с указанием фамилии и инициалов лица, принявшего жалобу, сроки и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00386916">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00386916">
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги, поступившая в адрес местного исполнительного органа, города республиканского значения и столицы, района (города областного значения), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00386916">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В случае несогласия с результатами оказания государственной услуги, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00386916">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может обратиться в уполномоченный орган по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес уполномоченного органа по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуги, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      Информацию о порядке обжалования можно получить посредством единого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контакт-центра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11. В случаях несогласия с результатами оказанной государственной услуги, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001C05D4" w:rsidRDefault="001C05D4" w:rsidP="001C05D4">
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z21"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4. Иные требования с учетом особенностей оказания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z22"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контакт-центра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      13. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386916">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:bookmarkStart w:id="10" w:name="z24"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Приложение              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к стандарту государственной услуги </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«Прием документов и зачисление детей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в дошкольные организации      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования»            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="001C05D4">
+    <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00040064">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386916">
+      <w:bookmarkStart w:id="11" w:name="z25"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00040064">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040064">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...4678 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Направления для зачисления ребенка в дошкольную организацию</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4635"/>
-        <w:gridCol w:w="4635"/>
+        <w:gridCol w:w="4603"/>
+        <w:gridCol w:w="4667"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidTr="00401D30">
+      <w:tr w:rsidR="00040064" w:rsidRPr="00040064" w:rsidTr="00401D30">
         <w:trPr>
-          <w:trHeight w:val="2525"/>
+          <w:trHeight w:val="5205"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6847" w:type="dxa"/>
+            <w:tcW w:w="6925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
-[...17 lines deleted...]
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:bookmarkEnd w:id="11"/>
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
-[...15 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00386916">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>әкілетті орган __________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Уполномоченный орган _____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№ ____ ЖОЛДАМА</w:t>
             </w:r>
-            <w:r w:rsidRPr="00386916">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>НАПРАВЛЕНИЕ № _______</w:t>
             </w:r>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Берілген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күні «_____» _________ 20 ____ ж.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата выдачи «_____» ____________ 20 ___ г.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Баланың Т.А.Ә.(әкесінің </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>аты</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...14 lines deleted...]
-              <w:br/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>болса</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) ___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Туған күні, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>айы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ф.И.О (при наличии отчество) ребенка _____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата, месяц, год рождения ________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Туған күні, </w:t>
+              <w:t>Мектепке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...6 lines deleted...]
-              <w:t>айы</w:t>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...178 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ұйым ____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дошкольная организация ___________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6953" w:type="dxa"/>
+            <w:tcW w:w="7075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ЖЫРТПАЛЫ ПАРАҚ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00386916">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ОТРЫВНОЙ ЛИСТ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00386916">
-[...50 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>әкілетті орган ___________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Уполномоченный орган ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№ ____ ЖОЛДАМА</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>НАПРАВЛЕНИЕ № _______</w:t>
             </w:r>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Берілген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күні «_____» ____________ 20 __ ж.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата выдачи «_____» ____________ 20 ____ г.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Баланың Т.А.Ә.(әкесінің </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>аты</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...14 lines deleted...]
-              <w:br/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>болса</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) ____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Туған күні, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>айы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>жылы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ф.И.О. (при наличии отчество) ребенка _____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Ф.И.О (при наличии отчество) ребенка _________________________</w:t>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+              <w:t>Дата, месяц, год рождения _________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Мектепке</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>дейінгі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...76 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ұйым _____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дошкольная организация ____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___________________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C05D4" w:rsidRPr="00752B66" w:rsidTr="00401D30">
+      <w:tr w:rsidR="00040064" w:rsidRPr="00040064" w:rsidTr="00401D30">
         <w:trPr>
-          <w:trHeight w:val="4875"/>
+          <w:trHeight w:val="840"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6847" w:type="dxa"/>
+            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ЖОЛДАМА БЛАНКІСІН БЕРУ ЖУРНАЛЫНДАҒ</w:t>
+              <w:t>ЖОЛДАМА БЛАНКІСІН БЕРУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЖУРНАЛЫНДАҒ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ы</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...108 lines deleted...]
-              <w:t>_________________________________</w:t>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ТІРКЕУ № ____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>РЕГИСТРАЦИОННЫЙ НОМЕР В ЖУРНАЛЕ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ВЫДАЧИ БЛАНКОВ НАПРАВЛЕНИЙ № _____</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
-[...75 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жауапты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адамның Т.А.Ә.(әкесінің </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қолы _____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ф.И.О. (при наличии отчество)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ответственного лица</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>                     Подпись _____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                              Мөрдің </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>орны</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Жолдама</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>берілген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> күннен </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>бастап</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">күн </w:t>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 күн </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>бойы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>жарамды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>болады</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...12 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Направление действительно в течение 5-и дней со дня выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6953" w:type="dxa"/>
+            <w:tcW w:w="7075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
-[...6 lines deleted...]
-              <w:t>ЖОЛДАМА БЛАНКІСІН БЕРУ ЖУРНАЛЫНДАҒ</w:t>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЖОЛДАМА БЛАНКІСІН БЕРУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЖУРНАЛЫНДАҒ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ы</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...108 lines deleted...]
-              <w:t>_________________________________</w:t>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ТІРКЕУ № ____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>РЕГИСТРАЦИОННЫЙ НОМЕР В ЖУРНАЛЕ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ВЫДАЧИ БЛАНКОВ НАПРАВЛЕНИЙ № _____</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
-[...74 lines deleted...]
-              <w:t>/Место печати</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жауапты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адамның Т.А.Ә. (әкесінің </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>                         Қолы _____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ф.И.О. (при наличии отчество)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ответственного лица _______________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>                      Подпись _____________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/Место печати</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Жолдама</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>берілген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> күннен </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>бастап</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">күн </w:t>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 күн </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>бойы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>жарамды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>болады</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
-[...12 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Направление действительно в течение 5-и дней со дня выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidTr="00401D30">
+      <w:tr w:rsidR="00040064" w:rsidRPr="00040064" w:rsidTr="00401D30">
         <w:trPr>
-          <w:trHeight w:val="1170"/>
+          <w:trHeight w:val="930"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6847" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
-[...35 lines deleted...]
-          <w:p w:rsidR="001C05D4" w:rsidRPr="00386916" w:rsidRDefault="001C05D4" w:rsidP="00401D30">
+          <w:p w:rsidR="00040064" w:rsidRPr="00040064" w:rsidRDefault="00040064" w:rsidP="00401D30">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Жолдаманың </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>негізгі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>нысанымен</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>міндетті</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> түрде бақылау үшін </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>салыстыра</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>тексеруге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>жатады</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00386916">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00386916">
+            <w:r w:rsidRPr="00040064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00040064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Подлежит обязательной контрольной сверке с основной формой направления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004820FF" w:rsidRDefault="004820FF"/>
-    <w:sectPr w:rsidR="004820FF">
+    <w:p w:rsidR="008366F5" w:rsidRPr="00040064" w:rsidRDefault="008366F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008366F5" w:rsidRPr="00040064">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001C05D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004820FF"/>
+    <w:rsidRoot w:val="00040064"/>
+    <w:rsid w:val="00040064"/>
+    <w:rsid w:val="008366F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -7423,54 +4119,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1121</Words>
-  <Characters>6395</Characters>
+  <Words>1120</Words>
+  <Characters>6385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Organization</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7501</CharactersWithSpaces>
+  <CharactersWithSpaces>7491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>teacher36</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>