--- v0 (2025-12-19)
+++ v1 (2026-04-06)
@@ -1,2396 +1,2925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00F653FF" w:rsidRDefault="00F653FF" w:rsidP="00F653FF">
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="0033359B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4821" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="0033359B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра образования                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="0033359B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5529"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00F653FF" w:rsidRDefault="00F653FF" w:rsidP="00F653FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и науки Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="0033359B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5529"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00F653FF" w:rsidRDefault="00F653FF" w:rsidP="00F653FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от «</w:t>
+      </w:r>
+      <w:r w:rsidR="0033359B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »  </w:t>
+      </w:r>
+      <w:r w:rsidR="00545926">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>апреля</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00545926" w:rsidRDefault="004B516C" w:rsidP="0033359B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5529"/>
-        <w:jc w:val="center"/>
-[...135 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="00545926">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="0033359B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оказание консультативной помощи семьям, воспитывающим детей        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с ограниченными возможностями»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...21 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Государственная услуга «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оказание консультативной помощи семьям, воспитывающим детей с ограниченными возможностями</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Государственная услуга оказывается реабилитационными центрами, кабинетами психолого-педагогической коррекции (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прием заявления и выдача результата оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осуществля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через канцелярию услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...116 lines deleted...]
-    <w:p w:rsidR="00887F81" w:rsidRDefault="00887F81" w:rsidP="00887F81">
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="720"/>
-[...145 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">6. Мемлекеттік қызметтің нәтижесі мүмкіндігі шектеулі балаларды тәрибелеп отырған отбасыларға консультациялық көмек көрсету жөніндегі қорытынды болып табылады. </w:t>
-[...107 lines deleted...]
-      <w:pPr>
+        <w:t>4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00C14571" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) с момента </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="z15"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сдачи пакета документов для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>консультативной помощи семьям, воспитывающим детей с ограниченными возможностями</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – не более                60 минут</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) максимально допустимое время ожидания для сдачи пакета документов услугополучателем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – не более 15 минут;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00C14571" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3) максимально допустимое время обслуживания услугополучателя – не более 15 минут</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>5. Форма оказания государственной услуги: бумажная</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00C14571" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>6. Результатом оказания государственной услуги является письменная рекомендация семье, воспитывающей ребёнка с ограниченными возможностями</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>нәтижесін</w:t>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...257 lines deleted...]
-    <w:p w:rsidR="00887F81" w:rsidRDefault="00887F81" w:rsidP="00887F81">
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Государственная услуга оказывается бесплатно физическим лицам (далее - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">График работы услугодателя: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с понедельника по пятницу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кроме выходных и праздничных дней, с 9.00 до 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.30 часов с перерывом на обед с 13.00 до 14.30 часов, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рудовому </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кодексу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прием заявления и выдача результата осуществляется с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.00 до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 часов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>перерыв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на обед с 13.00 до 14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Предварительная запись и ускоренное обслуживание не предусмотрены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень документов, необходимых для оказания государственной услуги </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при обращении услугополучателя к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>копия свидетельства о рождении лица с ограниченными возможностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аключение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>психолого-медико-педагогической</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> консультации, подтверждающее наличие психофизических нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Порядок обжалования решений, действий (бездействия) услугодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>местны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполнительны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>города республиканского значения и столицы, района (города областного значения),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) его должностных лиц  по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бжаловани</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> решений, действий (бездействий) местных исполнительных органов города республиканского значения и столицы, района (города областного значения), услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жалоба подается в письменном виде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на имя руководителя услугодателя либо руководителя соответствующего местного исполнительного органа областей, города республиканского значения и столицы, района (города областного значения) по адресам, указанным на интернет-ресурсе Министерства: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00FF1FCF">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>www.edu.gov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделе «Государственные услуги»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в жалобе услугополучателя указывается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия и инициалы услугополучателя и лица принявшего жалобу, почтовый адрес и контактный телефон услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес местного исполнительного органа города республиканского значения и столицы, района (города областного значения), услугодателя подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае несогласия с результатами оказания государственной услуги  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может обратиться  в  уполномоченный орган  по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалоба услугополучателя, поступившая в адрес уполномоченный орган  по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="4074"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Информацию о порядке обжалования можно получить посредством </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>диного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контакт-центра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. В случаях несогласия с результатами оказанной государственной услуги, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Иные требования с учетом особенностей оказания </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің, республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың)  жергілікті атқарушы органдарының,  және (немесе) оның </w:t>
-[...16 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>диного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контакт-центра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.  Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00FF1FCF">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
+            <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
-            <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>www.edu.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...171 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделе «Государственные услуги». Единый  контакт-центр по вопросам оказания государственных услуг:  8-800-080-7777, 1414.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...70 lines deleted...]
-      <w:pPr>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...17 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...173 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRPr="00FF1FCF" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B516C" w:rsidRDefault="004B516C" w:rsidP="004B516C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5529"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E70FD" w:rsidRDefault="007E70FD"/>
     <w:sectPr w:rsidR="007E70FD" w:rsidSect="007E70FD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08E2641D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="59D00DA0">
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="2520" w:hanging="180"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="4680" w:hanging="180"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="928" w:hanging="360"/>
-[...202 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...85 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="115"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00887F81"/>
+    <w:rsidRoot w:val="004B516C"/>
     <w:rsid w:val="000D7604"/>
     <w:rsid w:val="00170F72"/>
     <w:rsid w:val="001F3FF0"/>
+    <w:rsid w:val="0033359B"/>
     <w:rsid w:val="00377ABF"/>
     <w:rsid w:val="004011F1"/>
     <w:rsid w:val="00440D54"/>
+    <w:rsid w:val="004A0104"/>
+    <w:rsid w:val="004B516C"/>
     <w:rsid w:val="00537619"/>
+    <w:rsid w:val="00545926"/>
     <w:rsid w:val="007E70FD"/>
-    <w:rsid w:val="00844233"/>
-    <w:rsid w:val="00887F81"/>
     <w:rsid w:val="00967226"/>
     <w:rsid w:val="00AC29D0"/>
     <w:rsid w:val="00AE5CCD"/>
     <w:rsid w:val="00B81E68"/>
-    <w:rsid w:val="00C76C43"/>
+    <w:rsid w:val="00C16388"/>
     <w:rsid w:val="00DA21D2"/>
+    <w:rsid w:val="00EB06BD"/>
     <w:rsid w:val="00F12857"/>
-    <w:rsid w:val="00F653FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
@@ -2460,171 +2989,166 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00887F81"/>
+    <w:rsid w:val="004B516C"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B516C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00887F81"/>
+    <w:rsid w:val="004B516C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="00887F81"/>
+    <w:rsid w:val="004B516C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Абзац списка2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="004B516C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="004B516C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="004B516C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2879,54 +3403,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>799</Words>
-  <Characters>4558</Characters>
+  <Words>736</Words>
+  <Characters>4200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>yo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5347</CharactersWithSpaces>
+  <CharactersWithSpaces>4927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>