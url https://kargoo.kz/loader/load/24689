--- v0 (2025-12-20)
+++ v1 (2026-04-03)
@@ -1,13250 +1,7024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+    <w:p w:rsidR="00C241AE" w:rsidRPr="008D62BF" w:rsidRDefault="00C241AE" w:rsidP="00C241AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00642934" w:rsidRPr="008D62BF" w:rsidRDefault="00C241AE" w:rsidP="00C241AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к приказу </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C241AE" w:rsidRPr="008D62BF" w:rsidRDefault="00C241AE" w:rsidP="00C241AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00855486" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Министра образования и науки Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C241AE" w:rsidRPr="008D62BF" w:rsidRDefault="00C241AE" w:rsidP="00C241AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00E547A2" w:rsidP="00AF3240">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от «___» _________ 2015 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C241AE" w:rsidRPr="008D62BF" w:rsidRDefault="00C241AE" w:rsidP="00C241AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...66 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C241AE" w:rsidRPr="008D62BF" w:rsidRDefault="00C241AE" w:rsidP="00C241AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4693" w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0028572D">
+        <w:t>Постановка на учет лиц, желающих усыновить детей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...24 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
-[...50 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="005418C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="005418C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0028572D">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="00AF3240">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="7030A0"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="001151F1">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00564B87" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00564B87">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственная услуга «</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4693" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...53 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="001151F1">
+        <w:t>Постановка на учет лиц, желающих усыновить детей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>» (далее –</w:t>
+      </w:r>
+      <w:r w:rsidR="00041B4A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственная</w:t>
+      </w:r>
+      <w:r w:rsidR="00971828" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00041B4A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00564B87" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00AA7999">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00AF3240" w:rsidRPr="0028572D" w:rsidRDefault="00AF3240" w:rsidP="001151F1">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00AA7999">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...34 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственная услуга оказывается </w:t>
+      </w:r>
+      <w:r w:rsidR="00B936CC" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005418C0" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00AA7999">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="00DE7F84" w:rsidRPr="0028572D" w:rsidRDefault="00DE7F84" w:rsidP="00DE7F84">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прием заявлени</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C9B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и выдача результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C9B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государстве</w:t>
+      </w:r>
+      <w:r w:rsidR="00C526E5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нн</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C9B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidR="00C526E5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C9B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00C526E5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляются через канцелярию услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="005418C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0028572D">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...27 lines deleted...]
-        </w:numPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F61F0" w:rsidRPr="008D62BF" w:rsidRDefault="009F61F0" w:rsidP="009F61F0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F61F0" w:rsidRPr="008D62BF" w:rsidRDefault="00E45FB8" w:rsidP="00642934">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00DE7F84" w:rsidRPr="0028572D" w:rsidRDefault="00DE7F84" w:rsidP="001151F1">
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00642934" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F61F0" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сроки оказания государственной услуги:</w:t>
+      </w:r>
+      <w:r w:rsidR="00564B87" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F61F0" w:rsidRPr="008D62BF" w:rsidRDefault="009F61F0" w:rsidP="009F61F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00DE7F84" w:rsidRPr="0028572D" w:rsidRDefault="00DE7F84" w:rsidP="001151F1">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с момента сдачи документов –</w:t>
+      </w:r>
+      <w:r w:rsidR="000E542A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пят</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11818" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>надцат</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11818" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F61F0" w:rsidRPr="008D62BF" w:rsidRDefault="009F61F0" w:rsidP="009F61F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00DE7F84" w:rsidRPr="0028572D" w:rsidRDefault="00DE7F84" w:rsidP="001151F1">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">максимально допустимое время ожидания для сдачи </w:t>
+      </w:r>
+      <w:r w:rsidR="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документов</w:t>
+      </w:r>
+      <w:r w:rsidR="000E542A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>– 20 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F61F0" w:rsidRPr="008D62BF" w:rsidRDefault="009F61F0" w:rsidP="009F61F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>максимально допустимое время обслуживания</w:t>
+      </w:r>
+      <w:r w:rsidR="000E542A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>– 30 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA0869" w:rsidRPr="008D62BF" w:rsidRDefault="00E45FB8" w:rsidP="00642934">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00642934" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F61F0" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма оказания государственной услуги – бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00E45FB8" w:rsidP="00642934">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00642934" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Результат оказания государственной услуги –</w:t>
+      </w:r>
+      <w:r w:rsidR="00C526E5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E542A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0028572D">
+        <w:t xml:space="preserve">заключение о возможности (невозможности) граждан быть кандидатами в усыновители </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20A1B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в случаях и по основаниям, предусмотренным пунктом 10 настоящего стандарта государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>көрсетілетін қызметті алушыға қызмет</w:t>
-[...39 lines deleted...]
-    <w:p w:rsidR="00DE7F84" w:rsidRPr="0028572D" w:rsidRDefault="00DE7F84" w:rsidP="001151F1">
+        <w:t xml:space="preserve"> по форме согласно приложению 1 к настоящему стандарту государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="00F043D9" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6137" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B401C2" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00F043D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма предоставления результата оказания государственной услуги –</w:t>
+      </w:r>
+      <w:r w:rsidR="00B808C1" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5BFC" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бумажная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00763E73" w:rsidRPr="008D62BF" w:rsidRDefault="00175985" w:rsidP="00175985">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E45FB8" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00642934" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственная услуга оказывается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>физическим лицам (далее-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель) бесплатно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D42F5" w:rsidRPr="008D62BF" w:rsidRDefault="00CD7C9B" w:rsidP="00CD7C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00492D06" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00642934" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">График работы </w:t>
+      </w:r>
+      <w:r w:rsidR="002D42F5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 часов </w:t>
+      </w:r>
+      <w:r w:rsidR="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="002D42F5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D42F5" w:rsidRPr="008D62BF" w:rsidRDefault="002D42F5" w:rsidP="002D42F5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прием заявлени</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C9B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и выдача результат</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C9B" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги осуществляется с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.30 часов. Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D42F5" w:rsidRPr="008D62BF" w:rsidRDefault="00492D06" w:rsidP="00642934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00642934" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D42F5" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Перечень документов, необходимых для оказания государственной услуги при обращении услугополучателя:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6137" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D26EEE" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00D26EEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00C43D4E" w:rsidRPr="00C43D4E" w:rsidRDefault="00DE7F84" w:rsidP="00C43D4E">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявление</w:t>
+      </w:r>
+      <w:r w:rsidR="00B936CC" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о желании усыновить детей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D26EEE" w:rsidRPr="008D62BF" w:rsidRDefault="00FB6088" w:rsidP="007F1F67">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...151 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26EEE" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26EEE" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, удостовер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>яющая</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1F67" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личность услугополучателя (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="008A1B84">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="009D3C3D" w:rsidRPr="001151F1" w:rsidRDefault="001151F1" w:rsidP="001151F1">
+        <w:t>письменное согласие близких родственников на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00FB6088">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>справки о размере совокупного дохода</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DE7F84" w:rsidRPr="0028572D">
+        <w:t xml:space="preserve"> (справка о заработной плате с места работы, о доходах от занятия предпринимательской деятельностью и иных доходах всех совместно проживающих членов семьи)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ұмыс кестесі:</w:t>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D3C3D" w:rsidRPr="001151F1">
-[...40 lines deleted...]
-    <w:p w:rsidR="00DE7F84" w:rsidRPr="0028572D" w:rsidRDefault="00DE7F84" w:rsidP="001151F1">
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00FB6088">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...56 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00BD65B0" w:rsidP="00BD65B0">
+        <w:ind w:left="11" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>справки о семейном положении</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (копия свидетельства о заключении (расторжении) брака (супружестве), копии свидетельств о рождении детей (при наличии детей));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB6088" w:rsidRPr="008D62BF" w:rsidRDefault="00FB6088" w:rsidP="00FB6088">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="11" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00BD65B0" w:rsidRPr="00BD65B0" w:rsidRDefault="00BD65B0" w:rsidP="00BD65B0">
+        <w:t>справки о состоянии здоровья граждан, подтверждающей отсутствие заболеваний в соответствии с подпунктом 6) части 1 статьи 91 Кодекса, а также справки об отсутствии сведений о состоянии на учете в наркологическом и психиатрическом диспансерах по форме, утвержденной приказом и.о. Министра здравоохранения Республики Казахстан «Об утверждении форм первичной медицинской документации организаций здравоохранения» от                  23 ноября 2010 года № 907 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 6697);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00052050" w:rsidRPr="008D62BF" w:rsidRDefault="00FB6088" w:rsidP="00FB6088">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00BD65B0">
+        <w:ind w:left="11" w:firstLine="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>справки о наличии либо отсутствии сведений по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан о совершении лицом преступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00BD65B0">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>копия документа, подтверждающего право собственности на жилище или право пользования жилищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документы представляются в подлинниках для сверки, после чего подлинники возвращаются услугополучателю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При приеме документов услугодатель выдает услугополучателю расписку о приеме соответствующих документов с указанием: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00D76E7B">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>номера и даты приема запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...90 lines deleted...]
-    <w:p w:rsidR="0031686A" w:rsidRPr="0031686A" w:rsidRDefault="00D76E7B" w:rsidP="0031686A">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вида запрашиваемой государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="0031686A" w:rsidRPr="0031686A" w:rsidRDefault="0031686A" w:rsidP="00D76E7B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>количества и названия приложенных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="0031686A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>даты (времени) и места выдачи документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...348 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00DE0886">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фамилии, имени, а также отчества (при наличии) работника услугодателя, принявшего заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1B84" w:rsidRPr="008D62BF" w:rsidRDefault="008A1B84" w:rsidP="008A1B84">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фамилии, имени, а также отчества (при наличии) услугополучателя и его контактных телефонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB69D4" w:rsidRPr="008D62BF" w:rsidRDefault="00DB69D4" w:rsidP="00DB69D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Акт обследования жилищно-бытовых условий </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6088" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> готовится после пред</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11818" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ставления вышеназванных документов в течение десяти календарных дней</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11818" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по форме согласно приложение 2 к настоящему стандарту государственных услуг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00642934" w:rsidP="00642934">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00402854" w:rsidRPr="00402854" w:rsidRDefault="00402854" w:rsidP="00402854">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00607485" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Основания для отказа в оказании государственной услуги:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6137" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00402854" w:rsidP="00402854">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель является несовершеннолетн</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB69D4" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">им </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лицо</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB69D4" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...78 lines deleted...]
-    <w:p w:rsidR="00402854" w:rsidRPr="00402854" w:rsidRDefault="00402854" w:rsidP="00402854">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>признание судом недееспособными или ограниченно дееспособными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-142"/>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>признание судом одного из супругов недееспособным или ограниченно дееспособным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-142"/>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лишение судом родительских прав или ограничение в родительских правах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00402854" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отстранение от обязанностей опекуна или попечителя за ненадлежащее выполнение возложенных на него законами Республики Казахстан обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отмена судом усыновления по вине усыновителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>состояние здоровья, при котором осуществление родительских прав невозможно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отсутствие постоянного места жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нетрадиционная сексуальная ориентация;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>непогашенная или неснятая судимость за совершение умышленного преступления на момент усыновления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отсутствие гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="00402854" w:rsidRDefault="00ED3F48" w:rsidP="00402854">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лица мужского пола, не состоящие в зарегистрированном браке (супружестве), за исключением случаев фактического воспитания ребенка не менее трех лет в связи со смертью матери или лишением ее родительских прав;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00ED3F48">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отсутствие на момент усыновления дохода, обеспечивающего усыновляемому ребенку прожиточный минимум, установленный законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607485" w:rsidRPr="008D62BF" w:rsidRDefault="00607485" w:rsidP="00607485">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>учет в наркологическом или психоневрологическом диспансерах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB6088" w:rsidRPr="008D62BF" w:rsidRDefault="00FB6088" w:rsidP="00C66936">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB6088" w:rsidRPr="008D62BF" w:rsidRDefault="00FB6088" w:rsidP="00FB6088">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок обжалования решений, действий (бездействия) местных исполнительных органов областей, города республиканского значения, столицы, районов, городов областного значения, а также услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...22 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00C25AA8" w:rsidP="00C25AA8">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...14 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг: жалоба подается на имя руководителя услугодателя либо руководителя соответствующего местного исполнительного органа областей, города республиканского значения, столицы (далее – акимат) по адресам, указанным в пункте 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего стандарта государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="008D62BF" w:rsidRDefault="00386B20" w:rsidP="00386B20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>М</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00ED3F48">
+        <w:t xml:space="preserve">Жалоба подается в письменной форме по почте либо нарочно через канцелярию услугодателя или акимата. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D1169" w:rsidRPr="008D62BF" w:rsidRDefault="004D1169" w:rsidP="004D1169">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В жалобе физического лица указывается его фамилия, имя, отчество</w:t>
+      </w:r>
+      <w:r w:rsidR="00483B65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, почтовый адрес, контактный телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6438" w:rsidRPr="008D62BF" w:rsidRDefault="005A6438" w:rsidP="005A6438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя или акимата с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6438" w:rsidRPr="008D62BF" w:rsidRDefault="005A6438" w:rsidP="005A6438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалоба услугополучателя, поступившая в адрес услугодателя подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. Мотивированный ответ о результатах рассмотрения жалобы направляется услогополучателю по почте либо выдается нарочно в канцелярии услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6438" w:rsidRPr="008D62BF" w:rsidRDefault="005A6438" w:rsidP="005A6438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В случае несогласия с результатами оказанной государственной услуги услугополучатель может обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6438" w:rsidRPr="008D62BF" w:rsidRDefault="005A6438" w:rsidP="005A6438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6438" w:rsidRPr="008D62BF" w:rsidRDefault="005A6438" w:rsidP="005A6438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Также информацию о порядке обжалования действий (бездействия) услугодателя и (или) его должностных лиц можно получить по телефону </w:t>
+      </w:r>
+      <w:r w:rsidR="00813B25" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Единого </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контакт-центра по вопросам оказания государствен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ных услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00813B25" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00813B25" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«1414»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6438" w:rsidRPr="008D62BF" w:rsidRDefault="00787F1A" w:rsidP="00787F1A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...224 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6438" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В случаях несогласия с результатами оказанной государственной услуги услугополучатель имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A5F05" w:rsidRPr="008D62BF" w:rsidRDefault="001A5F05" w:rsidP="001A5F05">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C66936" w:rsidRPr="008D62BF" w:rsidRDefault="00C66936" w:rsidP="001A5F05">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00ED3F48" w:rsidRPr="0028572D" w:rsidRDefault="00ED3F48" w:rsidP="00ED3F48">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D1169" w:rsidRPr="008D62BF" w:rsidRDefault="004D1169" w:rsidP="004D1169">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0028572D">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Иные требования с учетом особенностей оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D1169" w:rsidRPr="008D62BF" w:rsidRDefault="004D1169" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D1169" w:rsidRPr="008D62BF" w:rsidRDefault="00787F1A" w:rsidP="00787F1A">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
-[...15 lines deleted...]
-        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адреса мест оказания государственной услуги </w:t>
+      </w:r>
+      <w:r w:rsidR="00806997" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">размещены на интернет-ресурсе </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Министерства www.edu.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00787F1A" w:rsidP="00F06A4A">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах Министерства www.edu.gov.kz, услугодателя www.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bala</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kkk</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.kz. Единый контакт-центр по вопросам оказания государственных услуг </w:t>
+      </w:r>
+      <w:r w:rsidR="00483B65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1414</w:t>
+      </w:r>
+      <w:r w:rsidR="00483B65" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1169" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F83FFD" w:rsidRPr="008D62BF" w:rsidRDefault="00F83FFD" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D3E60" w:rsidRDefault="008D3E60" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266201" w:rsidRDefault="00266201" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266201" w:rsidRDefault="00266201" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266201" w:rsidRDefault="00266201" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266201" w:rsidRDefault="00266201" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266201" w:rsidRDefault="00266201" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00266201" w:rsidRPr="008D62BF" w:rsidRDefault="00266201" w:rsidP="004D1169">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги «Постановка на учет лиц, желающих усыновить детей»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="008D3E60">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0025351A" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Местный исполнительный орган городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЗАКЛЮЧЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о возможности (невозможности)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> быть кандидатом(ами) в усыновители</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии) (полностью) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата рождения ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии) (полностью) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата рождения ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Адрес (место жительства, индекс) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Характеристика семьи (состав, длительность брака (при наличии повторного брака указать наличие детей от предыдущего брака), опыт общения с детьми, взаимоотношения между членами семьи, наличие близких родственников и их отношение к усыновлению, характерологические особенности граждан желающих быть кандидатами в усыновители); при усыновлении ребенка одним из супругов указать наличие согласия второго супруга на усыновление).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Образование и профессиональная деятельность ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Характеристика состояния здоровья (общее состояние здоровья,</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отсутствие заболеваний, препятствующих усыновлению) _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Материальное положение (имущество, размер заработной платы, иные виды</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>доходов) ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Мотивы усыновления __________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Пожелания граждан желающих быть кандидатами в усыновители по</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кандидатуре ребенка (пол, возраст, особенности характера, внешности,</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласие граждан желающих быть кандидатами в усыновители на</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>усыновление ребенка, имеющего отклонения в развитии) ________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заключение о возможности/невозможности гр. __________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11818" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии) заявителя (ей))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>быть кандидатом(ами) в усыновители __________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      должность, Ф.И.О. (при его наличии), дата, подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00F11818" w:rsidP="00F11818">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>есто печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Приложение 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги «Постановка на учет лиц, желающих усыновить детей»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>АКТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обследования жилищно-бытовых условий граждан, желающих</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>быть кандидатами в усыновители</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата проведения обследования ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обследование проведено _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность, место работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лиц, ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00F83FFD" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00816196" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проводивших обследование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Адрес и телефон органа, осуществляющего функции по опеке</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>или попечительству: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Цель обследования: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           (усыновление)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
-        <w:jc w:val="both"/>
-[...62 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Общая характеристика граждан, желающих быть кандидатами в усыновители</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Фамилия ________________________ Имя ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии)____________ дата рождения _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>место работы ___________________ должность _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>образование ____________________ гражданство _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Фамилия _______________________ Имя ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии)___________ дата рождения ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>место работы ___________________ должность _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>образование ______________________ гражданство ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место жительства ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В браке _________________________ с ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (состоит, не состоит)                    (дата регистрации брака)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Предыдущие браки у мужа __________ с _____________________ по ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (да, нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Предыдущие браки у жены __________ с _____________________ по ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    (да, нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дети ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          (имеют, не имеют)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сведения о детях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00334536" w:rsidRPr="000167A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) Фамилия _____________________________ Имя ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии)____________________ дата рождения _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Правоотношения (с мужем и женой отдельно) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      (родной, усыновленный, подопечный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место жительства ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) Фамилия __________________________ Имя _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии)_________________ дата рождения __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Правоотношения (с мужем и женой отдельно) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                       (родной, усыновленный, подопечный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место жительства ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) Фамилия _________________________ Имя __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отчество (при его наличии) _______________ дата рождения ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Правоотношения (с мужем и женой отдельно) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="begin"/>
-[...899 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        <w:t xml:space="preserve">                                                                                          (родной, усыновленный, подопечный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место жительства ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Характеристика жилищно-бытовых условий граждан, желающих быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кандидатами в усыновители</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Общая площадь ____________________ (кв.м) жилая площадь ____________________ (кв.м)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Количество жилых комнат _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прописаны _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          (постоянно, временно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Проживают на правах ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             (собственника, нанимателя, поднанимателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Принадлежность дома, квартиры ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          (государственный, частный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Благоустроенность жилья _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               (благоустроенное, неблагоустроенное, с частичными удобствами)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Санитарно-гигиеническое состояние ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 (хорошее, удовлетворительное, неудовлетворительное)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дополнительные сведения о жилье _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Другие члены семьи, проживающие совместно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Фамилия, имя,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0014745D">
-[...220 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дата рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Родственные отношения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Годовой доход</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Биографические данные (семейная обстановка в детстве и</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0014745D">
-[...73 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>юности, отношения с родителями, братьями, сестрами, другими</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0014745D">
-[...13 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>родственниками): ____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Внутрисемейные взаимоотношения (характеристика супружеской</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жизни в прошлом и обстановка в семье в настоящее время, личностные</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">качества усыновителей, интересы, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>анятия в свободное время,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мировоззрение, отношение к религии, воспитанию, имеется ли опыт</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>общения с детьми, отношение к усыновлению близких родственников)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00855486">
-[...160 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Мотивы усыновления _________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Состояние здоровья (согласно врачебному заключению о</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>состоянии здоровья граждан, желающих быть кандидатами в усыновители)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7. Граждане, желающие быть кандидатами в усыновители</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не признавались судом недееспособными или ограниченно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дееспособными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не лишались судом родительских прав и не были ограничены в них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не отстранялись от обязанностей опекунов, попечителей за</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ненадлежащее выполнение возложенных на них обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не являются бывшими усыновителями, если усыновление отменено</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>судом по их вине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не имеют судимости за умышленное преступление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________       ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816196" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00F83FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (подпись)         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FFD" w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F83FFD" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D764C3" w:rsidRPr="00855486" w:rsidRDefault="00D764C3" w:rsidP="00D764C3">
-[...8556 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w:rsidR="00F11818" w:rsidRPr="008D62BF" w:rsidRDefault="00816196" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F83FFD" w:rsidRPr="008D62BF" w:rsidRDefault="00F83FFD" w:rsidP="00816196">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F83FFD" w:rsidRPr="008D62BF" w:rsidSect="00F83FFD">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A249CE" w:rsidRDefault="00A249CE" w:rsidP="00E547A2">
+    <w:p w:rsidR="00D35E4F" w:rsidRDefault="00D35E4F" w:rsidP="00607485">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A249CE" w:rsidRDefault="00A249CE" w:rsidP="00E547A2">
+    <w:p w:rsidR="00D35E4F" w:rsidRDefault="00D35E4F" w:rsidP="00607485">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A249CE" w:rsidRDefault="00A249CE" w:rsidP="00E547A2">
+    <w:p w:rsidR="00D35E4F" w:rsidRDefault="00D35E4F" w:rsidP="00607485">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A249CE" w:rsidRDefault="00A249CE" w:rsidP="00E547A2">
+    <w:p w:rsidR="00D35E4F" w:rsidRDefault="00D35E4F" w:rsidP="00607485">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1546639268"/>
+      <w:id w:val="47572710"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00E547A2" w:rsidRPr="00E547A2" w:rsidRDefault="00E547A2">
+      <w:p w:rsidR="00607485" w:rsidRPr="00607485" w:rsidRDefault="00473884" w:rsidP="00607485">
         <w:pPr>
-          <w:pStyle w:val="a6"/>
+          <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00E547A2">
+        <w:r w:rsidRPr="00607485">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00E547A2">
+        <w:r w:rsidR="00607485" w:rsidRPr="00607485">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00E547A2">
+        <w:r w:rsidRPr="00607485">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000167A8" w:rsidRPr="000167A8">
+        <w:r w:rsidR="00F53FE4" w:rsidRPr="00F53FE4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E547A2">
+        <w:r w:rsidRPr="00607485">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00D461C6" w:rsidRDefault="00D461C6">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00D461C6" w:rsidRDefault="00D461C6">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02DB336F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B150EA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
@@ -13295,80 +7069,75 @@
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="03686433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24ECE6A6"/>
-    <w:lvl w:ilvl="0" w:tplc="183CFF72">
+    <w:tmpl w:val="8B76A13E"/>
+    <w:lvl w:ilvl="0" w:tplc="4C667044">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1778" w:hanging="360"/>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53AA18DC">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2)"/>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0419001B">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
@@ -13914,225 +7683,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="15EA7228"/>
-[...173 lines deleted...]
-  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="318A401D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370BEA4"/>
     <w:lvl w:ilvl="0" w:tplc="A8C88A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -14177,51 +7771,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="36A5152E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A824DC78"/>
     <w:lvl w:ilvl="0" w:tplc="EA22C1C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14267,51 +7861,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="39F23129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40764420"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -14356,312 +7950,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-[...260 lines deleted...]
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="5BBD2198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76DC62D0"/>
     <w:lvl w:ilvl="0" w:tplc="41942402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14707,51 +8040,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="5DB11D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21DEC868"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14793,231 +8126,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-[...179 lines deleted...]
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="73152FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E5424"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15059,51 +8212,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="7D102014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370BEA4"/>
     <w:lvl w:ilvl="0" w:tplc="A8C88A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -15145,433 +8298,322 @@
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
-[...170 lines deleted...]
-        <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="12"/>
-[...26 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F2A1F"/>
-    <w:rsid w:val="000167A8"/>
+    <w:rsid w:val="00021533"/>
+    <w:rsid w:val="00041B4A"/>
     <w:rsid w:val="00046C85"/>
-    <w:rsid w:val="0007239E"/>
-    <w:rsid w:val="00080BE0"/>
+    <w:rsid w:val="00052050"/>
+    <w:rsid w:val="00086418"/>
     <w:rsid w:val="000C006A"/>
     <w:rsid w:val="000C2499"/>
-    <w:rsid w:val="000C34AD"/>
+    <w:rsid w:val="000C2A5A"/>
+    <w:rsid w:val="000C3CEE"/>
     <w:rsid w:val="000D39A5"/>
+    <w:rsid w:val="000E542A"/>
     <w:rsid w:val="000E7BF6"/>
-    <w:rsid w:val="001151F1"/>
+    <w:rsid w:val="000F3729"/>
+    <w:rsid w:val="00123A07"/>
     <w:rsid w:val="00135B45"/>
+    <w:rsid w:val="00140FCC"/>
+    <w:rsid w:val="00175985"/>
+    <w:rsid w:val="001832C5"/>
     <w:rsid w:val="001855B7"/>
+    <w:rsid w:val="001A5F05"/>
     <w:rsid w:val="001E0BE3"/>
-    <w:rsid w:val="00247D71"/>
+    <w:rsid w:val="002132D3"/>
+    <w:rsid w:val="00216353"/>
+    <w:rsid w:val="0025351A"/>
     <w:rsid w:val="00256011"/>
-    <w:rsid w:val="0028572D"/>
+    <w:rsid w:val="00266201"/>
+    <w:rsid w:val="0027176B"/>
     <w:rsid w:val="00295E6F"/>
+    <w:rsid w:val="002A3934"/>
+    <w:rsid w:val="002D42F5"/>
     <w:rsid w:val="002D5BFC"/>
     <w:rsid w:val="002F1706"/>
-    <w:rsid w:val="0031686A"/>
+    <w:rsid w:val="002F7377"/>
+    <w:rsid w:val="00310312"/>
+    <w:rsid w:val="00310CEB"/>
     <w:rsid w:val="00323C46"/>
-    <w:rsid w:val="00334536"/>
+    <w:rsid w:val="003728C9"/>
     <w:rsid w:val="00386B20"/>
     <w:rsid w:val="00392B19"/>
     <w:rsid w:val="003B4A05"/>
     <w:rsid w:val="003C532B"/>
+    <w:rsid w:val="003D2383"/>
     <w:rsid w:val="003F16E4"/>
-    <w:rsid w:val="00402854"/>
+    <w:rsid w:val="004113D3"/>
     <w:rsid w:val="0042045E"/>
+    <w:rsid w:val="00421A65"/>
     <w:rsid w:val="0042779F"/>
-    <w:rsid w:val="004A10AF"/>
+    <w:rsid w:val="0045711D"/>
+    <w:rsid w:val="00473884"/>
+    <w:rsid w:val="00483B65"/>
+    <w:rsid w:val="00492D06"/>
+    <w:rsid w:val="004D1169"/>
     <w:rsid w:val="004E483D"/>
-    <w:rsid w:val="005161C7"/>
+    <w:rsid w:val="004F2D89"/>
+    <w:rsid w:val="00513267"/>
     <w:rsid w:val="005224AD"/>
     <w:rsid w:val="005418C0"/>
     <w:rsid w:val="00546FEB"/>
+    <w:rsid w:val="00547B1E"/>
+    <w:rsid w:val="005536FC"/>
+    <w:rsid w:val="00564B87"/>
     <w:rsid w:val="005723F5"/>
-    <w:rsid w:val="005C1533"/>
+    <w:rsid w:val="00572FD0"/>
+    <w:rsid w:val="005918ED"/>
+    <w:rsid w:val="005A6438"/>
+    <w:rsid w:val="005D2776"/>
+    <w:rsid w:val="005E0452"/>
     <w:rsid w:val="005F2B79"/>
+    <w:rsid w:val="00607485"/>
+    <w:rsid w:val="00611798"/>
     <w:rsid w:val="0062331F"/>
-    <w:rsid w:val="00636367"/>
+    <w:rsid w:val="006273AC"/>
+    <w:rsid w:val="00642934"/>
+    <w:rsid w:val="00655AC7"/>
     <w:rsid w:val="00663701"/>
+    <w:rsid w:val="00670778"/>
+    <w:rsid w:val="0069281C"/>
     <w:rsid w:val="006A74F5"/>
+    <w:rsid w:val="006A7D84"/>
     <w:rsid w:val="006C5AF4"/>
     <w:rsid w:val="006C6374"/>
+    <w:rsid w:val="007013D9"/>
     <w:rsid w:val="007133A0"/>
+    <w:rsid w:val="00735D3E"/>
+    <w:rsid w:val="00740E39"/>
+    <w:rsid w:val="00755360"/>
+    <w:rsid w:val="00763E73"/>
     <w:rsid w:val="00781A61"/>
+    <w:rsid w:val="0078375A"/>
+    <w:rsid w:val="00787F1A"/>
+    <w:rsid w:val="00790870"/>
     <w:rsid w:val="00793876"/>
     <w:rsid w:val="007A6205"/>
-    <w:rsid w:val="007B1F98"/>
     <w:rsid w:val="007D1EBD"/>
-    <w:rsid w:val="008460F1"/>
-    <w:rsid w:val="00855486"/>
+    <w:rsid w:val="007E02BD"/>
+    <w:rsid w:val="007F1F67"/>
+    <w:rsid w:val="00806997"/>
+    <w:rsid w:val="00813B25"/>
+    <w:rsid w:val="00816196"/>
+    <w:rsid w:val="00855080"/>
+    <w:rsid w:val="008A1B84"/>
     <w:rsid w:val="008B1A0B"/>
     <w:rsid w:val="008B5E3E"/>
-    <w:rsid w:val="008D7AB0"/>
+    <w:rsid w:val="008C4631"/>
+    <w:rsid w:val="008C6FC2"/>
+    <w:rsid w:val="008D3E60"/>
+    <w:rsid w:val="008D62BF"/>
     <w:rsid w:val="008E4693"/>
     <w:rsid w:val="00946951"/>
+    <w:rsid w:val="00971828"/>
     <w:rsid w:val="009A4478"/>
     <w:rsid w:val="009A53BF"/>
-    <w:rsid w:val="009B1D9F"/>
-    <w:rsid w:val="009D3C3D"/>
     <w:rsid w:val="009F2A1F"/>
-    <w:rsid w:val="00A249CE"/>
+    <w:rsid w:val="009F61F0"/>
+    <w:rsid w:val="00A23372"/>
     <w:rsid w:val="00A2656C"/>
     <w:rsid w:val="00A340B9"/>
     <w:rsid w:val="00A34E8E"/>
-    <w:rsid w:val="00A553AE"/>
+    <w:rsid w:val="00A45E27"/>
     <w:rsid w:val="00A62833"/>
     <w:rsid w:val="00A95D5C"/>
+    <w:rsid w:val="00AA0869"/>
+    <w:rsid w:val="00AA7999"/>
     <w:rsid w:val="00AB037A"/>
+    <w:rsid w:val="00AB0D90"/>
     <w:rsid w:val="00AB631F"/>
-    <w:rsid w:val="00AE509F"/>
-    <w:rsid w:val="00AF3240"/>
+    <w:rsid w:val="00AC2B19"/>
+    <w:rsid w:val="00AD3392"/>
     <w:rsid w:val="00B401C2"/>
     <w:rsid w:val="00B43AD7"/>
+    <w:rsid w:val="00B6504A"/>
+    <w:rsid w:val="00B67241"/>
+    <w:rsid w:val="00B73070"/>
     <w:rsid w:val="00B7495F"/>
-    <w:rsid w:val="00B750B6"/>
     <w:rsid w:val="00B808C1"/>
-    <w:rsid w:val="00B873A6"/>
-    <w:rsid w:val="00BD65B0"/>
+    <w:rsid w:val="00B936CC"/>
+    <w:rsid w:val="00B9743E"/>
+    <w:rsid w:val="00B975FC"/>
+    <w:rsid w:val="00BB473F"/>
+    <w:rsid w:val="00BE676B"/>
     <w:rsid w:val="00C06C06"/>
     <w:rsid w:val="00C17B9C"/>
+    <w:rsid w:val="00C241AE"/>
+    <w:rsid w:val="00C25AA8"/>
     <w:rsid w:val="00C32BB9"/>
-    <w:rsid w:val="00C43D4E"/>
+    <w:rsid w:val="00C41786"/>
     <w:rsid w:val="00C526E5"/>
+    <w:rsid w:val="00C62224"/>
+    <w:rsid w:val="00C66936"/>
     <w:rsid w:val="00CA0ECF"/>
+    <w:rsid w:val="00CA140E"/>
+    <w:rsid w:val="00CA57D2"/>
     <w:rsid w:val="00CB22E3"/>
+    <w:rsid w:val="00CB5F2C"/>
+    <w:rsid w:val="00CC0BB9"/>
+    <w:rsid w:val="00CC1B6D"/>
+    <w:rsid w:val="00CC6137"/>
     <w:rsid w:val="00CD19E2"/>
-    <w:rsid w:val="00CD346F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00DE7F84"/>
+    <w:rsid w:val="00CD7C9B"/>
+    <w:rsid w:val="00CE17BC"/>
+    <w:rsid w:val="00CF5F4F"/>
+    <w:rsid w:val="00D25D9A"/>
+    <w:rsid w:val="00D26EEE"/>
+    <w:rsid w:val="00D35A5F"/>
+    <w:rsid w:val="00D35E4F"/>
+    <w:rsid w:val="00D41238"/>
+    <w:rsid w:val="00D461C6"/>
+    <w:rsid w:val="00D50F9D"/>
+    <w:rsid w:val="00D52866"/>
+    <w:rsid w:val="00D568D4"/>
+    <w:rsid w:val="00D930AB"/>
+    <w:rsid w:val="00DB69D4"/>
+    <w:rsid w:val="00DD2632"/>
+    <w:rsid w:val="00E06A65"/>
     <w:rsid w:val="00E41436"/>
-    <w:rsid w:val="00E42545"/>
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="00E45FB8"/>
+    <w:rsid w:val="00E546B7"/>
     <w:rsid w:val="00E609CE"/>
-    <w:rsid w:val="00EA56BF"/>
-    <w:rsid w:val="00ED3F48"/>
+    <w:rsid w:val="00E618BE"/>
+    <w:rsid w:val="00EB2572"/>
+    <w:rsid w:val="00ED665A"/>
     <w:rsid w:val="00EE7D58"/>
+    <w:rsid w:val="00EF3E94"/>
     <w:rsid w:val="00F043D9"/>
+    <w:rsid w:val="00F06A4A"/>
+    <w:rsid w:val="00F11818"/>
+    <w:rsid w:val="00F1192F"/>
+    <w:rsid w:val="00F20A1B"/>
+    <w:rsid w:val="00F3008C"/>
+    <w:rsid w:val="00F371B1"/>
+    <w:rsid w:val="00F53444"/>
+    <w:rsid w:val="00F53FE4"/>
     <w:rsid w:val="00F769B9"/>
-    <w:rsid w:val="00F9606A"/>
+    <w:rsid w:val="00F83FFD"/>
+    <w:rsid w:val="00FB3506"/>
+    <w:rsid w:val="00FB6088"/>
+    <w:rsid w:val="00FC196A"/>
     <w:rsid w:val="00FE6F28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -15593,51 +8635,50 @@
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -15762,203 +8803,187 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00386B20"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Normal (Web)"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C1533"/>
+    <w:rsid w:val="00607485"/>
     <w:pPr>
-      <w:spacing w:after="360" w:line="258" w:lineRule="atLeast"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00607485"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
-    <w:name w:val="header"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="00607485"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="00607485"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E547A2"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="001A5F05"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0028572D"/>
+    <w:rsid w:val="00A45E27"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0028572D"/>
+    <w:rsid w:val="00A45E27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Consolas" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -16083,175 +9108,201 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00386B20"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Normal (Web)"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C1533"/>
+    <w:rsid w:val="00607485"/>
     <w:pPr>
-      <w:spacing w:after="360" w:line="258" w:lineRule="atLeast"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00607485"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
-    <w:name w:val="header"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="00607485"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="00607485"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E547A2"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00E547A2"/>
+    <w:rsid w:val="001A5F05"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0028572D"/>
+    <w:rsid w:val="00A45E27"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0028572D"/>
+    <w:rsid w:val="00A45E27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Consolas" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1032075447">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1040519361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1610351087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16504,78 +9555,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B87AAE-2D7E-4872-9991-C4F147FD2277}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D96E11C4-9459-43A5-8DA4-828CD5FBF053}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16069</Characters>
+  <Pages>7</Pages>
+  <Words>2677</Words>
+  <Characters>15260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18850</CharactersWithSpaces>
+  <CharactersWithSpaces>17902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Адылканова Индира</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>