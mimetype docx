--- v0 (2025-12-18)
+++ v1 (2026-04-28)
@@ -1,14684 +1,2336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000134F6">
-[...25 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...43 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу Министра образования и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науки Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 8 апреля 2015 года № 173</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...103 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z33"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Стандарт государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Прием документов для участия в конкурсе на замещение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руководителей государственных учреждений среднего образования»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="z34"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="000134F6">
+      <w:r w:rsidRPr="005D4630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...365 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1. Общие положения</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="z35"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   1. </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственная услуга «Прием документов для участия в конкурсе на замещение руководителей государственных учреждений среднего образования (далее – государственная услуга).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Государственная услуга оказывается местными исполнительными органами областей, городов Астана и Алматы, районов и городов областного значения (далее – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>Жалпы</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием и выдача документов для оказания государственной услуги осуществляется через канцелярию </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>ережелер</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="z36"/>
+      <w:bookmarkStart w:id="3" w:name="z38"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000134F6">
-[...1520 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2. Порядок оказания государственной услуги</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="z39"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   2. </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> момента сдачи пакета документов </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>Мемлекеттік</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 30 календарных дней;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) максимально допустимое время ожидания для сдачи пакета документов – 20 минут;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) максимально допустимое время обслуживания – 20 минут.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Форма оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Результатом оказания государственной услуги является решение конкурсной комиссии о соответствии участников Конкурса на замещение должности руководителя государственного учреждения среднего образования квалификационным требованиям вакантной должности.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Государственная услуга оказывается бесплатно физическим лицам (далее – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>қызметті</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. График работы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>көрсету</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с понедельника по пятницу включительно с 9.00 часов до 18.00, 18.30 часов, с перерывом на обед с 13.00 до 14.00, 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием документов и выдача результатов оказания государственной услуги осуществляется с 09.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.00, 14.30 часов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>тәртібі</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) заявление в произвольной форме;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) копия документа, удостоверяющего личность;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) копия документа об образовании;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) копия трудовой книжки;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) личный листок по учету кадров с фото;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) производственная характеристика с прежнего места работы с указанием имевшихся взысканий и поощрений;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) копия документа о имеющейся квалификационной категории или ученой степени;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) медицинская справка по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>форме № 086</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/У</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, утвержденной Приказом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Министра здравоохранения Республики Казахстан от 23 ноября 2010 года № 907 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 6697);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) справка о наличии либо отсутствии сведений по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан о совершении лицом уголовного правонарушения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Копии документов, представленных для участия в Конкурсе, заверяются нотариально или кадровой службой места работы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При сдаче </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всех необходимых документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – подтверждением принятия заявления на бумажном носителе является отметка на его копии о регистрации в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием даты и времени приема пакета документов.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="007613E5" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="z40"/>
+      <w:bookmarkStart w:id="5" w:name="z45"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">      4. </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   3. Порядок обжалования решений, действий (бездействия)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местных исполнительных органов города республиканского значения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и столицы, района (города областного значения) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>Мемлекеттік</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...518 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и (или) его должностных лиц по вопросам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z46"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Для обжалования решений, действий (бездействий) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается в письменном виде на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по почте или нарочно через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адреса, которых размещены в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пункте 12 настоящего стандарта государственных услуг.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В жалобе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – указываются его фамилия, имя, отчество (при его наличии), почтовый адрес, контактный телефон. Жалоба подписывается </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Подтверждением принятия жалобы является регистрация (штамп, входящий номер и дата) в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием фамилии, имени, отчества (при его наличии) принявшего жалобу, срока и место получения ответа на жалобу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может обратиться в уполномоченный орган по оценке и </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">20 </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>минут</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">      3) </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес уполномоченного органа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. В случаях несогласия с результатами оказанной государственной услуги, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>қызмет</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...5589 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="z58"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000134F6">
+      <w:bookmarkStart w:id="7" w:name="z48"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005D4630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000134F6">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4. Иные требования с учетом особенностей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000134F6">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оказания государственной услуги, в том числе оказываемой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...695 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в электронной форме</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="00CD1DD9" w:rsidRPr="005D4630" w:rsidRDefault="00CD1DD9" w:rsidP="00CD1DD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="z59"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">      10. </w:t>
+      <w:bookmarkStart w:id="8" w:name="z49"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Адреса и места оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>официальном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>Мемлекеттік</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>қызмет</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>көрсету</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>edu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>мәселелері</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>бойынша</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>көрсетілетін</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контакт-центра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Контактные телефоны справочных служб </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...6 lines deleted...]
-        <w:t>қызметті</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...3650 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги 8-800-080-7777, единого контакт - центра по вопросам оказания государственных услуг: 1414</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="000134F6" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
+    <w:p w:rsidR="001C4D84" w:rsidRPr="00CD1DD9" w:rsidRDefault="00CD1DD9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="z61"/>
-[...349 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="003A26EF" w:rsidRPr="00AE3BCA" w:rsidRDefault="003A26EF" w:rsidP="003A26EF">
-[...1206 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="001C4D84" w:rsidRPr="00CD1DD9">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
@@ -14686,55 +2338,55 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="fullPage" w:percent="71"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0094100D"/>
+    <w:rsidRoot w:val="00E53FB1"/>
     <w:rsid w:val="000A6A51"/>
-    <w:rsid w:val="003A26EF"/>
     <w:rsid w:val="008B1DC7"/>
-    <w:rsid w:val="0094100D"/>
+    <w:rsid w:val="00CD1DD9"/>
+    <w:rsid w:val="00E53FB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -14877,95 +2529,82 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A26EF"/>
+    <w:rsid w:val="00CD1DD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...11 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -15085,95 +2724,82 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A26EF"/>
+    <w:rsid w:val="00CD1DD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...11 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -15435,54 +3061,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>987</Words>
-  <Characters>5630</Characters>
+  <Words>901</Words>
+  <Characters>5141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6604</CharactersWithSpaces>
+  <CharactersWithSpaces>6030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>