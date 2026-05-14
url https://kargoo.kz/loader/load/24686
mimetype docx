--- v0 (2025-12-23)
+++ v1 (2026-05-14)
@@ -1,19565 +1,4712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="00AE3BCA" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="z9"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу Министра образования и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науки Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 8 апреля 2015 года № 173</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z10"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Стандарт государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Прием документов для участия в конкурсе на присуждение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звания «Лучший педагог»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z11"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z12"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственная услуга «Прием документов для участия в конкурсе на присуждение звания «Лучший педагог» (далее – государственная услуга).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Государственная услуга оказывается Министерством и местными исполнительными органами областей, городов Астана и Алматы, районов и городов областного значения (далее – </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>Қазақстан</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE3BCA">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием документов и выдача результатов для оказания государственной услуги осуществляется через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z15"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z16"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Сроки оказания государственной услуги:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственная услуга оказывается в три этапа.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>І-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>этап – при сдаче педагогическими работниками организаций образования пакета документов в районные и городские отделы образования до 1 апреля ежегодно;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ІІ-этап – при сдаче документов представителями районных и городских отделов образования отобранных на предыдущем этапе документов в областные управления образования до 1 мая;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ІІІ-этап – при сдаче документов представителями областных управлений образования, Республиканских школ в Министерство – до 30 августа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аксимально допустимое время ожидания для сдачи пакета документов – 20 минут;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> максимально допустимое время обслуживания – 20 минут.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Форма оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Результат оказания государственной услуги – присвоение звания «Лучший педагог», вручение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельства,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нагрудного знака и вознаграждения в размере 1000-кратного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>месячного расчетного показателя.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Государственная услуга оказывается бесплатно физическим лицам (далее – </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>Республикасы</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. График работы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с понедельника по пятницу включительно с 9.00 часов до 18.00, 18.30 часов, с перерывом на обед с 13.00 часов до 14.00, 14.30 часов, кроме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>выходных и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием документов и выдача результатов оказания государственной услуги осуществляется с 09.00 часов до 17.30 часов с перерывом на обед с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>13.00 часов до 14.00, 14.30 часов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прием осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) заявка по форме согласно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приложению 1 к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) представление на участника Конкурса, заверенное областными, городов Астана и Алматы руководителями управлений образования;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) личный листок по учету кадров, заверенный по месту работы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) копия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документа, удостоверяющего личность;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) портфолио педагога;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) аналитический отчет участника конкурса о своей педагогической деятельности;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) уроки на электронных носителях (компакт-дисках);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) эссе;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) уведомление о действующем 20-значном текущем счете в карточной базе участника Конкурса.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При сдаче </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всех необходимых документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – подтверждением принятия заявления на бумажном носителе является отметка на его копии о регистрации в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием даты и времени приема пакета документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z22"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   3. Порядок обжалования решений, действий (бездействия)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местных исполнительных органов города республиканского значения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и столицы, района (города областного значения) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(или) его должностных лиц по вопросам оказания</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z23"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Для обжалования решений, действий (бездействий) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается в письменном виде на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по почте или нарочно через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адреса, которых размещены в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пункте 12 настоящего стандарта государственной услуги.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В жалобе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – указываются его фамилия, имя, отчество (при его наличии), почтовый адрес, контактный телефон. Жалоба подписывается </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Подтверждением принятия жалобы является регистрация (штамп, входящий номер и дата) в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием фамилии, имени, отчества (при его наличии) принявшего жалобу, срока и место получения ответа на жалобу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае несогласия с результатами оказания государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может обратиться в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уполномоченный орган по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес уполномоченного органа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственной услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. В случаях несогласия с результатами оказанной государственной услуги, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в установленном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z25"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4. Иные требования с учетом особенностей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оказания государственной услуги, в том числе оказываемой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в электронной форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z26"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Адреса и места оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>официальном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE3BCA">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>edu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>Б</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контакт-центра</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-        <w:t>ілім</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Контактные телефоны справочных служб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AE3BCA">
-[...196 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги 8-800-080-7777, единого контакт - центра по вопросам оказания государственных услуг: 1414</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="00AE3BCA" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z29"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Приложение 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к стандарту государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Прием документов для участия в конкурсе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на присуждение звания «Лучший педагог»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="00AE3BCA" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
-[...15848 lines deleted...]
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="z32"/>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="000134F6">
+      <w:bookmarkStart w:id="11" w:name="z30"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  форма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000134F6">
-[...292 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkStart w:id="12" w:name="z31"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВКА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на участие в конкурсе на присвоения звания «Лучший педагог»</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000134F6">
-[...120 lines deleted...]
-      <w:r w:rsidRPr="000134F6">
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прошу допустить меня к участию в конкурсе. Сообщаю о себе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000134F6">
-[...282 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="817"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4655"/>
+        <w:gridCol w:w="490"/>
+        <w:gridCol w:w="5420"/>
+        <w:gridCol w:w="3360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Жұмыс</w:t>
+              <w:t>Место</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>орны</w:t>
+              <w:t>работы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Т.А.Ә. (</w:t>
+              <w:t xml:space="preserve">Ф.И.О. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>толық</w:t>
+              <w:t>полностью</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Туған</w:t>
+              <w:t>Дата</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>күні</w:t>
+              <w:t>рождения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>айы</w:t>
+              <w:t>число</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>жылы</w:t>
+              <w:t>месяц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Лауазымы</w:t>
+              <w:t>Должность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Педагогикалық</w:t>
+              <w:t>Педагогический</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>өтілі</w:t>
+              <w:t>стаж</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Лауазымдағы</w:t>
+              <w:t>Стаж</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>жұмыс</w:t>
+              <w:t>работы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> в </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>өтілі</w:t>
+              <w:t>должности</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="00403C9C" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...150 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Образование (какое учебное заведение, факультет, в каком году окончил)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="005D4630">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Біліктілік</w:t>
+              <w:t>Квалификационная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>санаты</w:t>
+              <w:t>категория</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Индексі</w:t>
+              <w:t>Домашний</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>көрсетілген</w:t>
+              <w:t>адрес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> с </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>үйінің</w:t>
-[...19 lines deleted...]
-              <w:t>мекен-жайы</w:t>
+              <w:t>индексом</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="00403C9C" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000134F6">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Данные удостоверения личности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4630">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...140 lines deleted...]
-              <w:t>, ЖИН)</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(номер, когда и кем выдан, ИНН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="005D4630">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Байланыс</w:t>
+              <w:t>Контактный</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>телефоны</w:t>
+              <w:t>телефон</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>үй</w:t>
+              <w:t>домашний</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ұялы</w:t>
+              <w:t>мобильный</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidTr="00E962B4">
+      <w:tr w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidTr="00E962B4">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1089" w:type="dxa"/>
+            <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Марапаттау</w:t>
+              <w:t>Награды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>көтермелеу</w:t>
+              <w:t>поощрения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7517" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00E962B4">
+          <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00E962B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000134F6">
+            <w:r w:rsidRPr="005D4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000134F6">
-[...132 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Приложение: документы для участия в конкурсе на _____ листах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000134F6">
-[...72 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дата заполнения заявки ___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000134F6">
-[...92 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Личная подпись участника конкурса ________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000134F6">
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> __________________</w:t>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Подпись руководителя организации образования _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB47B1" w:rsidRPr="000134F6" w:rsidRDefault="00CB47B1" w:rsidP="00CB47B1">
+    <w:p w:rsidR="00403C9C" w:rsidRPr="005D4630" w:rsidRDefault="00403C9C" w:rsidP="00403C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.П.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001C4D84" w:rsidRDefault="00CB47B1">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidR="001C4D84" w:rsidRDefault="00403C9C">
+      <w:bookmarkStart w:id="13" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:sectPr w:rsidR="001C4D84">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -19573,55 +4720,55 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="fullPage" w:percent="71"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0015552A"/>
+    <w:rsidRoot w:val="004F2F26"/>
     <w:rsid w:val="000A6A51"/>
-    <w:rsid w:val="0015552A"/>
+    <w:rsid w:val="00403C9C"/>
+    <w:rsid w:val="004F2F26"/>
     <w:rsid w:val="008B1DC7"/>
-    <w:rsid w:val="00CB47B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -19764,51 +4911,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB47B1"/>
+    <w:rsid w:val="00403C9C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -19959,51 +5106,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB47B1"/>
+    <w:rsid w:val="00403C9C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -20296,54 +5443,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1116</Words>
-  <Characters>6363</Characters>
+  <Words>1064</Words>
+  <Characters>6066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7465</CharactersWithSpaces>
+  <CharactersWithSpaces>7116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>