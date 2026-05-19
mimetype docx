--- v0 (2025-12-19)
+++ v1 (2026-05-19)
@@ -1,26161 +1,26019 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00EB5B8A" w:rsidRPr="002C013E" w:rsidRDefault="00EB5B8A" w:rsidP="00EB5B8A">
-      <w:pPr>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00516175" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00516175" w:rsidRPr="00593AC4" w:rsidRDefault="00516175" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к приказу </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Министра образования и науки Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...71 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от «___» _________ 201</w:t>
+      </w:r>
+      <w:r w:rsidR="001B43B2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002C013E">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002C013E">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26FDE" w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AE45AE" w:rsidRPr="002C013E" w:rsidRDefault="00AE45AE" w:rsidP="00AE45AE">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C013E">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00AE45AE" w:rsidRPr="002C013E" w:rsidRDefault="00AE45AE" w:rsidP="00AE45AE">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="00694F82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00694F82" w:rsidP="00694F82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственная услуга «</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26FDE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям</w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>» (далее –</w:t>
+      </w:r>
+      <w:r w:rsidR="004429AE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственн</w:t>
+      </w:r>
+      <w:r w:rsidR="004429AE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="004429AE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00694F82" w:rsidP="00694F82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стандарт государственной услуги разработан Министерством образования и науки Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00694F82" w:rsidP="00694F82">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственная услуга оказывается </w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами</w:t>
+      </w:r>
+      <w:r w:rsidR="00231E1D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городов Астаны и Алматы, районов </w:t>
+      </w:r>
+      <w:r w:rsidR="00231E1D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов областного значения </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...194 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...63 lines deleted...]
-    <w:p w:rsidR="00AE45AE" w:rsidRPr="002C013E" w:rsidRDefault="00AE45AE" w:rsidP="00EB5B8A">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прием заявлени</w:t>
+      </w:r>
+      <w:r w:rsidR="00152E2E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и выдача </w:t>
+      </w:r>
+      <w:r w:rsidR="00152E2E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>результата оказания государственной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="00152E2E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляются </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00AE45AE" w:rsidRPr="002C013E" w:rsidRDefault="00AE45AE" w:rsidP="00EB5B8A">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>республиканское государственное предприятие на праве хозяйственного ведения «Центр обслуживания населения» Комитета связи, информатизации и информации Министерства по инвестициям и развитию Республики Казахстан (далее – ЦОН);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...46 lines deleted...]
-    <w:p w:rsidR="008A0529" w:rsidRPr="002C013E" w:rsidRDefault="008A0529" w:rsidP="008A0529">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>веб-портал «электронного правительства» www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C013E">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-    <w:p w:rsidR="008A0529" w:rsidRPr="002C013E" w:rsidRDefault="008A0529" w:rsidP="008A0529">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="009F33A4" w:rsidP="0056542C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="009E22D0" w:rsidRPr="002C013E" w:rsidRDefault="00501713" w:rsidP="009E22D0">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сроки оказания государственной услуги:</w:t>
+      </w:r>
+      <w:r w:rsidR="0056542C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...60 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с момента сдачи документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в ЦОН, а также при обращении на портал</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6B01" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>– пять рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="005E50F7" w:rsidRPr="002C013E" w:rsidRDefault="005E50F7" w:rsidP="00363E7F">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При обращении в ЦОН день приема не входит в срок оказания государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-16160"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...43 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">максимально допустимое время ожидания для сдачи документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D06B1" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C013E">
-[...9 lines deleted...]
-    <w:p w:rsidR="005E50F7" w:rsidRPr="00501713" w:rsidRDefault="00501713" w:rsidP="00363E7F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в ЦОН – 15 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="708"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00414B0D" w:rsidRPr="002C013E" w:rsidRDefault="00414B0D" w:rsidP="00414B0D">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">максимально допустимое время обслуживания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 30 минут, в ЦОН – 20 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="009F33A4" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма оказания государственной</w:t>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуги – электронная (частично</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6B01" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>автоматизированная) и (или) бумажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F1D2C" w:rsidRPr="00593AC4" w:rsidRDefault="00150D34" w:rsidP="00245121">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Результат </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оказания государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F1D2C" w:rsidRPr="00593AC4" w:rsidRDefault="00982618" w:rsidP="00245121">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>справк</w:t>
+      </w:r>
+      <w:r w:rsidR="00E618CC" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в единый накопительный пенсионный фонд </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по форме </w:t>
+      </w:r>
+      <w:r w:rsidR="001E02CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно приложению 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к настоящему</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стандарт</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственной услуги;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F1D2C" w:rsidRPr="00593AC4" w:rsidRDefault="00982618" w:rsidP="00245121">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>справк</w:t>
+      </w:r>
+      <w:r w:rsidR="00E618CC" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в органы внутренних дел для распоряжения имуществом несовершеннолетних детей</w:t>
+      </w:r>
+      <w:r w:rsidR="001E02CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по форме </w:t>
+      </w:r>
+      <w:r w:rsidR="001E02CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно приложению 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>настояще</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стандарт</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00C869F0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00982618" w:rsidP="00245121">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>справк</w:t>
+      </w:r>
+      <w:r w:rsidR="00E618CC" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в банки для распоряжения имуществом несовершеннолетних детей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по форме </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно</w:t>
+      </w:r>
+      <w:r w:rsidR="00766D6F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E02CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>настояще</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D2C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>му стандарту</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70763" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="00F043D9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245121" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B6B01" w:rsidRPr="00593AC4" w:rsidRDefault="007B6B01" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="690"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма пред</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0223" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ставления результата оказания государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="0056184D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA516D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7DC5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная и (или) бумажная</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277BDC" w:rsidRPr="00593AC4" w:rsidRDefault="00277BDC" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за результатом оказания государственной услуги на бумажном носителе результат оказания государственной услуги оформляется в электронной форме, распечатывается, заверяется печатью и подписью уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На портале результат оказания государственной услуги направляется и хранится в «личном кабинете» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="005154CE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00804DF3" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственная услуга оказывается бесплатно</w:t>
+      </w:r>
+      <w:r w:rsidR="00804DF3" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> физическим лицам (далее</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA516D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00845371">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00804DF3" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>слугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00804DF3" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00804DF3" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>График работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-13325"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00363E7F" w:rsidRPr="00363E7F" w:rsidRDefault="008A0529" w:rsidP="000656CD">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЦОН: с понедельника по субботу включительно в соответствии с установленным графиком работы с 9.00 до 20.00 часов без перерыва на обед, за исключением выходных и праздничных дней, согласно трудовому законодательству. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прием осуществляется в порядке «электронной» очереди, по месту регистрации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, без ускоренного обслуживания, возможно «бронирование» электронной очереди посредством портала</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлени</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7930" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и выдача результат</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7930" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00804DF3" w:rsidP="00245121">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень документов, необходимых для оказания государственной услуги при обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF7E3E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00245121" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00536C8B" w:rsidRPr="00593AC4" w:rsidRDefault="00C31CAB" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r w:rsidR="00536C8B" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>получения справок в единый накопительный пенсионный фонд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00386B20" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в ЦОН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF01FB" w:rsidRPr="00593AC4" w:rsidRDefault="00CF01FB" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявление </w:t>
+      </w:r>
+      <w:r w:rsidR="00982618" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по форме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно</w:t>
+      </w:r>
+      <w:r w:rsidR="006779C7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056184D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r w:rsidR="006779C7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00940C62" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документ, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED2CFE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (требуется для идентификации личности)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF01FB" w:rsidRPr="00593AC4" w:rsidRDefault="00ED2CFE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о смерти наследодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF01FB" w:rsidRPr="00593AC4" w:rsidRDefault="00ED2CFE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о праве на наследство по закону (от нотариуса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF01FB" w:rsidRPr="00593AC4" w:rsidRDefault="00ED2CFE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>копия свидетельства</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае рождения </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ребенка до 13 августа 2007 года</w:t>
+      </w:r>
+      <w:r w:rsidR="004C484E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00687DF4" w:rsidRPr="00593AC4" w:rsidRDefault="00ED2CFE" w:rsidP="00687DF4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о заключении</w:t>
+      </w:r>
+      <w:r w:rsidR="00322050" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или расторжении </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае заключения </w:t>
+      </w:r>
+      <w:r w:rsidR="00322050" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжения </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака до 2008 года</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01FB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF01FB" w:rsidRPr="00593AC4" w:rsidRDefault="00CF01FB" w:rsidP="00687DF4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">справка </w:t>
+      </w:r>
+      <w:r w:rsidR="009232AA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о рождении </w:t>
+      </w:r>
+      <w:r w:rsidR="00687DF4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по форме, утвержденной приказом Министра юстиции Республики Казахстан «</w:t>
+      </w:r>
+      <w:r w:rsidR="001007A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Об утверждении Правил организации государственной регистрации актов гражданского состояния, внесения изменений, восстановления</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, аннулирования</w:t>
+      </w:r>
+      <w:r w:rsidR="001007A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> записей актов гражданского состояния</w:t>
+      </w:r>
+      <w:r w:rsidR="00687DF4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» от </w:t>
+      </w:r>
+      <w:r w:rsidR="001007A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>25 февраля 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00687DF4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidR="00687DF4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – приказ № </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidR="00687DF4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00465D0E" w:rsidRPr="00AB5E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № </w:t>
+      </w:r>
+      <w:r w:rsidR="00465D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>10764</w:t>
+      </w:r>
+      <w:r w:rsidR="00465D0E" w:rsidRPr="00AB5E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00465D0E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(в случае рождения ребенка вне брака до 2008 года).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00CB22E3" w:rsidRPr="00593AC4" w:rsidRDefault="00CB22E3" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на портал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B4A05" w:rsidRPr="00593AC4" w:rsidRDefault="00B43AD7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">запрос в форме электронного документа, подписанный ЭЦП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003B4A05" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00085073" w:rsidRPr="00593AC4" w:rsidRDefault="00E609CE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия</w:t>
+      </w:r>
+      <w:r w:rsidR="00085073" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свидетельства о смерти наследодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00085073" w:rsidRPr="00593AC4" w:rsidRDefault="00085073" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия свидетельства о праве на наследство по закону (от нотариуса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00085073" w:rsidRPr="00593AC4" w:rsidRDefault="00085073" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия свидетельства о рождении ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае рождения </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ребенка до 13 августа 2007 года</w:t>
+      </w:r>
+      <w:r w:rsidR="002522FF" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00085073" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">свидетельства о заключении </w:t>
+      </w:r>
+      <w:r w:rsidR="0008036D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае заключения </w:t>
+      </w:r>
+      <w:r w:rsidR="0008036D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака до 2008 года</w:t>
+      </w:r>
+      <w:r w:rsidR="002522FF" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1B36" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB1B36" w:rsidRPr="00593AC4" w:rsidRDefault="00DB1B36" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия справки </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6900" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о рождении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по форме</w:t>
+      </w:r>
+      <w:r w:rsidR="00A827E0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в соответствии</w:t>
+      </w:r>
+      <w:r w:rsidR="00A827E0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r w:rsidR="00A827E0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказом № </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidR="00A827E0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(в случае рождения ребенка вне брака до 2008 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00641EA1" w:rsidRPr="00593AC4" w:rsidRDefault="00673491" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>получения справок в органы внутренних дел для распоряжения имуществом несовершеннолетних детей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00641EA1" w:rsidRPr="00593AC4" w:rsidRDefault="00697CAA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в ЦОН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00D22A1E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявление </w:t>
+      </w:r>
+      <w:r w:rsidR="00982618" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по форме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно</w:t>
+      </w:r>
+      <w:r w:rsidR="004D06B1" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приложени</w:t>
+      </w:r>
+      <w:r w:rsidR="00345EC8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidR="0056184D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1B36" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документ, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00673491" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (требуется для идентификации личности)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF7" w:rsidRPr="00593AC4" w:rsidRDefault="0008036D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">согласие ребенка (детей), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являющегося собственником транспортного средства, на совершение сделок по отчуждению транспортного средства, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заверенное администрацией </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>организации образования, где ребенок (дети) обучается</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при достижении ребенком 10-летнего возраста);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00466C8E" w:rsidRPr="00593AC4" w:rsidRDefault="00697CAA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>доверенность от имени отсутствующего супруг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-и), заверенная нотариусом на совершение оформления сделки</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7641" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо свидетельство о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C10C33" w:rsidRPr="00593AC4" w:rsidRDefault="00697CAA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельство о регистрации транспортного средства (в случае, утери свидетельства о регистрации транспортного средства, справка</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10C33" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подтверждение</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10C33" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдаваем</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE46B7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> органами внутренних дел);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C10C33" w:rsidRPr="00593AC4" w:rsidRDefault="00673491" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>копия свидетельства</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае р</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ождения до </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA516D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>13 августа 2007 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00673491" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о заключении </w:t>
+      </w:r>
+      <w:r w:rsidR="008C23EB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжении </w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака</w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае заключения </w:t>
+      </w:r>
+      <w:r w:rsidR="008C23EB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжения </w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака до 2008 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00697CAA" w:rsidRPr="00593AC4" w:rsidRDefault="00460630" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">справка о рождении по форме, </w:t>
+      </w:r>
+      <w:r w:rsidR="001672CA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказом </w:t>
+      </w:r>
+      <w:r w:rsidR="002106A7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае рождения ребенка вне брака до 2008 года)</w:t>
+      </w:r>
+      <w:r w:rsidR="00697CAA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE46B7" w:rsidRPr="00593AC4" w:rsidRDefault="00362440" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE46B7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а портал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF7" w:rsidRPr="00593AC4" w:rsidRDefault="00FE46B7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">запрос в форме электронного документа, подписанный ЭЦП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF7" w:rsidRPr="00593AC4" w:rsidRDefault="0010432C" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласия ребенка (детей), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являющегося собственником транспортного средства, на совершение сделок по отчуждению транспортного средства, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заверенно</w:t>
+      </w:r>
+      <w:r w:rsidR="00B013D4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidR="004D06B1" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрацией организации образования, где ребенок (дети) обучается (при достижении ребенком </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA516D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-летнего возраста); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE46B7" w:rsidRPr="00593AC4" w:rsidRDefault="00FE46B7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия доверенности от имени отсутствующего супруг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-и), заверенная нотариусом на совершение оформления сделки, либо свидетельство о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE46B7" w:rsidRPr="00593AC4" w:rsidRDefault="00FE46B7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия свидетельства о регистрации транспортного средства (в случае, утери свидетельства о регистрации транспортного средства, справка-подтверждение, выдаваемая органами внутренних дел);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE46B7" w:rsidRPr="00593AC4" w:rsidRDefault="00FE46B7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия свидетельства о рождении ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="0043714F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в случае рождения до 13 августа 2007 года</w:t>
+      </w:r>
+      <w:r w:rsidR="0043714F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0043714F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00FE46B7" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия свидетельства о заключении </w:t>
+      </w:r>
+      <w:r w:rsidR="00593A8C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в случае заключения</w:t>
+      </w:r>
+      <w:r w:rsidR="00593A8C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или расторжения</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> брака до 2008 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00460630" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия справки о рождении по форме, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в соответствии с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказом № </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае рождения ребенка вне брака до 2008 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00464C7E" w:rsidRPr="00593AC4" w:rsidRDefault="00673491" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r w:rsidR="00464C7E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>получения справок в банки для распоряжения имуществом несовершеннолетних детей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F9181C" w:rsidRPr="00593AC4" w:rsidRDefault="00464C7E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в ЦОН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00464C7E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявление по форме согласно приложени</w:t>
+      </w:r>
+      <w:r w:rsidR="007022E3" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1B36" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему стандарту государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF7E3E" w:rsidRPr="00593AC4" w:rsidRDefault="00DF7E3E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">документ, удостоверяющий личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00673491" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (требуется для идентификации личности)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF7" w:rsidRPr="00593AC4" w:rsidRDefault="001E7763" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласие ребенка (детей), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являющегося собственником банковского имущества, на совершение сделок по отчуждению банковского имущества, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заверенно</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA023C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>администрацией</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации образования, где ребенок (дети) обучается (при достижении ребенком 10-летнего возраста); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3EAD" w:rsidRPr="00593AC4" w:rsidRDefault="000671E7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>доверенность от имени отсутствующего супруг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-и), заверенная нотариусом на совершение оформления сделки либо свидетельство о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2E6D" w:rsidRPr="00593AC4" w:rsidRDefault="000671E7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документ, подтверждающий наличие банковского вклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC2E6D" w:rsidRPr="00593AC4" w:rsidRDefault="00E73E06" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о заключении</w:t>
+      </w:r>
+      <w:r w:rsidR="00593A8C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или расторжении</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> брака</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае заключения</w:t>
+      </w:r>
+      <w:r w:rsidR="00593A8C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или расторжения</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> брака до 2008 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00E73E06" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копия </w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае рождения до </w:t>
+      </w:r>
+      <w:r w:rsidR="002E35CD" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>13 августа 2007 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3284" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="000671E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000671E7" w:rsidRPr="00593AC4" w:rsidRDefault="00460630" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">справка о рождении по форме, </w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказом № </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае рождения ребенка вне брака до 2008 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C1007D" w:rsidRPr="00593AC4" w:rsidRDefault="00362440" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1007D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а портал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF7" w:rsidRPr="00593AC4" w:rsidRDefault="00C1007D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">запрос в форме электронного документа, подписанный ЭЦП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF7" w:rsidRPr="00593AC4" w:rsidRDefault="00C1007D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA023C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласия ребенка (детей), </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA023C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являющегося собственником банковского имущества, на совершение сделок по отчуждению банковского имущества, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA023C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заверенного </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрацией организации образования, где ребенок (дети) обучается (при достижении ребенком </w:t>
+      </w:r>
+      <w:r w:rsidR="002E35CD" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-летнего возраста); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A04E9" w:rsidRPr="00593AC4" w:rsidRDefault="006A04E9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия доверенности от имени отсутствующего супруг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-и), заверенная нотариусом на совершение оформления сделки либо свидетельство о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070E12" w:rsidRPr="00593AC4" w:rsidRDefault="006A04E9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронная копия документа, подтверждающего наличие банковского вклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070E12" w:rsidRPr="00593AC4" w:rsidRDefault="00070E12" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия </w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о заключении </w:t>
+      </w:r>
+      <w:r w:rsidR="00716B3D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжении </w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака</w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае заключения </w:t>
+      </w:r>
+      <w:r w:rsidR="00716B3D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или расторжения </w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>брака до 2008 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00070E12" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия </w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>свидетельств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о рождении ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04E9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в случае ро</w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ждения до 13 августа 2007 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA67A0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо за пределами Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="009B23C4" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00460630" w:rsidRPr="00593AC4" w:rsidRDefault="00460630" w:rsidP="00460630">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронная копия справки о рождении по форме, </w:t>
+      </w:r>
+      <w:r w:rsidR="00895DB9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказом № </w:t>
+      </w:r>
+      <w:r w:rsidR="00361575" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае рождения ребенка вне брака до 2008 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011768C" w:rsidRPr="00593AC4" w:rsidRDefault="0011768C" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сведения документов, удостоверяющих личность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, свидетельства о рождении ребенка (в случае рождения ребенка после 13 августа 2007 года), свидетельства о заключении или расторжении брака (в случае заключения или расторжения брака </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22322" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>после 2008 года), справка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22322" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о рождении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(в случае рождения ребенка вне брака до 2008 года)</w:t>
+      </w:r>
+      <w:r w:rsidR="003737A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или за пределами Республик</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4221">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="003737A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00647B0E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, о регистрации имущества, транспортного средства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работник ЦОН </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6B01" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6B01" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6B01" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>получает</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> из соответствующих государственных информационных систем через шлюз «электронного правительства».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011768C" w:rsidRPr="00593AC4" w:rsidRDefault="007B6B01" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r w:rsidR="0011768C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При приеме документов </w:t>
+      </w:r>
+      <w:r w:rsidR="002E35CD" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>работник ЦОН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расписку о приеме соответствующих документов с указанием: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00363E7F" w:rsidRPr="00363E7F" w:rsidRDefault="007555A9" w:rsidP="00363E7F">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>номера и даты приема запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...157 lines deleted...]
-    <w:p w:rsidR="00363E7F" w:rsidRPr="00363E7F" w:rsidRDefault="007555A9" w:rsidP="00363E7F">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вида запрашиваемой государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...172 lines deleted...]
-    <w:p w:rsidR="008A0529" w:rsidRPr="00363E7F" w:rsidRDefault="007555A9" w:rsidP="00363E7F">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>количества и названия приложенных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...242 lines deleted...]
-    <w:p w:rsidR="00BC613D" w:rsidRPr="002C013E" w:rsidRDefault="00BC613D" w:rsidP="00BC613D">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>даты (времени) и места выдачи документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="008A0529" w:rsidRPr="002C013E" w:rsidRDefault="008A0529" w:rsidP="003E7F5D">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фамилии, имени, а также отчества (при наличии) работника </w:t>
+      </w:r>
+      <w:r w:rsidR="002E35CD" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЦОН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, принявшего заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D292F" w:rsidRPr="00593AC4" w:rsidRDefault="001D292F" w:rsidP="001D292F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...24 lines deleted...]
-        <w:ind w:left="0" w:firstLine="709"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фамилии, имени, а также отчества (при наличии) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и его контактных телефонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011768C" w:rsidRPr="00593AC4" w:rsidRDefault="0011768C" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...29 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ЦОН выдача готовых документов осуществляется на основании расписки о приеме документов при предъявлении удостоверения личности (либо его представителя по нотариально заверенной доверенности). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011768C" w:rsidRPr="00593AC4" w:rsidRDefault="0011768C" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЦОН обеспечивает хранение результата в течение одного месяца, после чего передает их </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для дальнейшего хранения. При обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по истечении одного месяца по запросу ЦОН</w:t>
+      </w:r>
+      <w:r w:rsidR="004D06B1" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение одного рабочего дня направляет готовые документы в ЦОН для выдачи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C316D3" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1184 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в «личный кабинет» направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386B20" w:rsidRPr="00593AC4" w:rsidRDefault="00540378" w:rsidP="00EC7F7C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...3476 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005154CE" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неполного пакета документов согласно пункту </w:t>
+      </w:r>
+      <w:r w:rsidR="00940C62" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C013E">
-[...96 lines deleted...]
-    <w:p w:rsidR="00956C0F" w:rsidRPr="002C013E" w:rsidRDefault="00956C0F" w:rsidP="00956C0F">
+      <w:r w:rsidR="00386B20" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего стандарта государственной услуги работник ЦОН отказывает в приеме заявления и выдает расписку об отказе в приеме документов</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7F7C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по форме согласно приложению </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7F7C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему стандарту государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00302227" w:rsidRPr="00593AC4" w:rsidRDefault="00302227" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907630" w:rsidRPr="00593AC4" w:rsidRDefault="00907630" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок обжалования решений, действий (бездействия) местных исполнительных органов областей, города республиканского значения, столицы, районов, городов областного значения, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00405E34" w:rsidRPr="002C013E" w:rsidRDefault="00405E34" w:rsidP="00956C0F">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) их должностных лиц, центров обслуживания населения и (или) их работников по вопросам оказания государственных услуг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...403 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обжалование решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц по вопросам оказания государственных услуг: жалоба </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">подается на имя руководителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо руководителя соответствующего местного исполнительного органа областей, города республиканского значения, столицы (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) по адресам, указанным в пункте 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00273800" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего стандарта государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалоба подается в письменной форме по почте либо нарочно через канцелярию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В жалобе физического лица указывается его фамилия, имя, отчество</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7F7C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, почтовый адрес, контактный телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подтверждением принятия жалобы в ЦОН, поступившей как нарочно, так и почтой, является ее регистрация (штамп, входящий номер и дата регистрации проставляются на втором экземпляре жалобы или сопроводительном письме к жалобе). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При обращении через портал информацию о порядке обжалования можно получить по телефону </w:t>
+      </w:r>
+      <w:r w:rsidR="00893DC9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Единого </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00893DC9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контакт</w:t>
+      </w:r>
+      <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00893DC9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>центра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00893DC9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг «1414»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При отправке жалобы через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> из «личного кабинета» доступна информация об обращении, которая обновляется в ходе обработки обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или ЦОН, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации. Мотивированный ответ о результатах рассмотрения жалобы направляется </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услогополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по почте либо выдается нарочно в канцелярии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или ЦОН.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае несогласия с результатами оказанной государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может обратиться с жалобой в уполномоченный орган по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес уполномоченного органа по оценке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контролю за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="005D7DC5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...146 lines deleted...]
-    <w:p w:rsidR="0017525C" w:rsidRPr="002C013E" w:rsidRDefault="0017525C" w:rsidP="0017525C">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В случаях несогласия с результ</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6443" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атами оказанной государственной </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет право обратиться в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907630" w:rsidRPr="00593AC4" w:rsidRDefault="00907630" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00956C0F" w:rsidRPr="002C013E" w:rsidRDefault="00956C0F" w:rsidP="00956C0F">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через центры обслуживания населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7DC5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучателям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться прием документов для оказания государственной услуги производится работником ЦОН с выездом по месту жительства посредством обращения через </w:t>
+      </w:r>
+      <w:r w:rsidR="00893DC9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Единый контакт</w:t>
+      </w:r>
+      <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00893DC9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>центр по вопросам оказания государственных услуг «1414»</w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="005D7DC5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...174 lines deleted...]
-    <w:p w:rsidR="00821745" w:rsidRPr="00DA45F1" w:rsidRDefault="00821745" w:rsidP="00821745">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6443" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адреса мест оказания государственной услуги размещены на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:numPr>
-[...7 lines deleted...]
-        </w:tabs>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...84 lines deleted...]
-        <w:r w:rsidRPr="00AA50CA">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерства </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
           <w:rPr>
-            <w:rStyle w:val="a6"/>
+            <w:rStyle w:val="aa"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
-            <w:lang w:val="kk-KZ"/>
+            <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>www.edu.gov.kz</w:t>
+          <w:t>www.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AA50CA">
-[...9 lines deleted...]
-    <w:p w:rsidR="00821745" w:rsidRPr="00AA50CA" w:rsidRDefault="00821745" w:rsidP="00821745">
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.gov.kz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...169 lines deleted...]
-        </w:tabs>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...742 lines deleted...]
-        <w:r w:rsidRPr="00785D45">
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЦОН </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
           <w:rPr>
-            <w:rStyle w:val="a6"/>
+            <w:rStyle w:val="aa"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
-            <w:lang w:val="kk-KZ"/>
+            <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>www.edu.gov.kz</w:t>
+          <w:t>www.con</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00785D45">
-[...49 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.gov.kz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="00E550A8" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>портале</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7DC5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия </w:t>
+      </w:r>
+      <w:r w:rsidR="007C20EB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭЦП</w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E550A8" w:rsidRPr="00593AC4" w:rsidRDefault="005D7DC5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6443" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредс</w:t>
+      </w:r>
+      <w:r w:rsidR="00407B21" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>твом «личного кабинета» портала</w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00302227" w:rsidRPr="00593AC4" w:rsidRDefault="005D7DC5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6443" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контактные телефоны справочных служб </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственной услуги размещены на интернет</w:t>
+      </w:r>
+      <w:r w:rsidR="005D30C0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00785D45">
-[...32 lines deleted...]
-        <w:ind w:left="4820"/>
+      <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="005D30C0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ресурсах Министерства </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>www.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.gov.kz, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D06B1" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>www.</w:t>
+        </w:r>
+        <w:r w:rsidR="00362440" w:rsidRPr="00593AC4">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>bala</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kkk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E550A8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6443" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C6443" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="009A494D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C6443" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009C6443" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A713E" w:rsidRPr="00593AC4" w:rsidRDefault="009A713E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907630" w:rsidRPr="00593AC4" w:rsidRDefault="00907630" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907630" w:rsidRPr="00593AC4" w:rsidRDefault="00907630" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00407B21" w:rsidRPr="00593AC4" w:rsidRDefault="00407B21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000849D9" w:rsidRPr="00593AC4" w:rsidRDefault="000849D9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC1B2E">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00915E23" w:rsidRPr="00915E23">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FC1B2E">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C01D36" w:rsidRPr="00DC6B51">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC6B51">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00687CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:ind w:left="708" w:firstLine="4678"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00362440" w:rsidP="00F43920">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...14 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C5C61" w:rsidRPr="00593AC4" w:rsidRDefault="008C5C61" w:rsidP="008C5C61">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма выходного документа, выданная в бумажном виде </w:t>
+      </w:r>
+      <w:r w:rsidR="009950DA" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF2402" w:rsidRPr="00593AC4" w:rsidRDefault="00AF2402" w:rsidP="00AF2402">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Справка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00AF2402" w:rsidP="00AF2402">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51731" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>единый</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> накопительн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ый пенсионный фонд</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="004479B2" w:rsidP="004479B2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Местный</w:t>
+      </w:r>
+      <w:r w:rsidR="00907630" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполнительн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidR="00907630" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+      <w:r w:rsidR="00907630" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городов Астаны и Алматы, районов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00907630" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разрешает __________________ (Ф.И.О. (при его наличии) заявителя), «___» _______ ____года рождения, удостоверение личности № ___________ от ________года, выдано ___________, законном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) представителю(ям) (родителям (родителю), опекуну или попечителю, патронатному воспитателю и другим заменяющим их лицам) несовершеннолетнего _______________ (Ф.И.О. (при его наличии) ребенка, года рождения) получить наследуемые пенсионные накопления в ____________ (наименование накопительного пенсионного фонда) с причитающимся инвестиционным доходом, пеней и иными поступлениями в соответствии с законодательством, согласно свидетельству о праве на наследство по закону/завещанию от _________ года, выданного нотариусом (государственная лицензия № __________ от _________года, выдана _________), в связи со смертью вкладчика (Ф.И.О. (при его наличии) наследодателя), _______________(свидетельство о смерти от _______ года</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, №  ________).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00407B21" w:rsidRPr="00593AC4" w:rsidRDefault="00407B21" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель местного исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00407B21" w:rsidRPr="00593AC4" w:rsidRDefault="00407B21" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа городов Астаны и Алматы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00407B21" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">районов городов областного значения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____        ________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00101A8E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00407B21" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подпись              (Ф.И.О.(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:ind w:left="4820" w:firstLine="142"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка действительна в течение 1 (одного) месяца со дня выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00101A8E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00767B66" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00AF2402">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009950DA" w:rsidRPr="00593AC4" w:rsidRDefault="009950DA" w:rsidP="009950DA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Форма выходного документа, выданная в электронном виде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...64 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...31 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...764 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8000" w:type="dxa"/>
-        <w:tblInd w:w="2180" w:type="dxa"/>
+        <w:tblW w:w="9659" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="3378"/>
+        <w:gridCol w:w="3112"/>
+        <w:gridCol w:w="1449"/>
+        <w:gridCol w:w="1700"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidTr="007240AF">
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
-[...58 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Құ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>жат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00917275">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>электрондық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00917275">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>үкімет</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00917275">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>жүйесіндеқұрылған</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жүйесінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>құрылған</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ЭҮП/ПЭП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="20" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidTr="007240AF">
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="223"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Документ сформирован системой электронного правительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ХҚКО/ЦОН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="534"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="20" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidTr="007240AF">
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="178"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="20" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidTr="007240AF">
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Берілгенкүні</w:t>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC468E" w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="2017"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>АЖО/АРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="574"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="20" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidTr="007240AF">
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Датавыдачи</w:t>
+              <w:t>Дата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC468E" w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>выдачи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="20" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidTr="007240AF">
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="95"/>
+          <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="20" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00705DC7">
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
+        <w:trPr>
+          <w:trHeight w:val="178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008F2585" w:rsidRPr="002C013E" w:rsidRDefault="002B44F2" w:rsidP="00CE1B1B">
-[...2431 lines deleted...]
-    <w:p w:rsidR="00B9520E" w:rsidRPr="002C013E" w:rsidRDefault="00B9520E" w:rsidP="00B9520E">
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:overflowPunct w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="120"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...288 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="49AFEA75" wp14:editId="7CC26610">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-98425</wp:posOffset>
+              <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>33655</wp:posOffset>
+              <wp:posOffset>-789940</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6057900" cy="1181100"/>
-[...10 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:extent cx="1216660" cy="566420"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="5080"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6057900" cy="1181100"/>
+                      <a:ext cx="1216660" cy="566420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002C013E">
-[...414 lines deleted...]
-        <w:jc w:val="right"/>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4DC0" w:rsidRPr="00593AC4" w:rsidRDefault="003C4DC0" w:rsidP="003C4DC0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Справка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="003C4DC0" w:rsidP="003C4DC0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51731" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>единый</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> накопительный пенсионный фонд</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="004479B2" w:rsidP="00A36E2D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный исполнительный орган городов Астаны и Алматы, районов и городов областного значения </w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разрешает </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при его наличии) </w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявителя), «___» _______ ____года рождения, удостоверение личности № ___________ от ________года, выдано ___________, законном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) представителю(ям) (родителям (родителю), опекуну или попечителю, патронатному воспитателю и другим заменяющим их лицам) несовершеннолетнего _______________ (Ф.И.О. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при его наличии) </w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ребенка, года рождения) получить наследуемые пенсионные накопления в ____________ (наименование накопительного пенсионного фонда) с причитающимся инвестиционным доходом, пеней и иными поступлениями в соответствии с законодательством, согласно свидетельству о праве на наследство по за</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кону/завещанию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, выданного нотариусом (госуд</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>арственная лицензия № _________</w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от _________года, выдана _________), в связи со смертью вкладчика (Ф.И.О. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(при его наличии) наследодателя), ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(свидетельство о сме</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рти от _______ года</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A36E2D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, №  _________</w:t>
+      </w:r>
+      <w:r w:rsidR="00741E4D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B7E58" w:rsidRPr="00593AC4" w:rsidRDefault="003B7E58" w:rsidP="003B7E58">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель местного исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B7E58" w:rsidRPr="00593AC4" w:rsidRDefault="003B7E58" w:rsidP="003B7E58">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа городов Астаны и Алматы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="003B7E58" w:rsidP="003B7E58">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>районов городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="003B7E58">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:jc w:val="right"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О.(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка действительна в течение 1 (одного) месяца со дня выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C03F1C" w:rsidRPr="00593AC4" w:rsidRDefault="00C03F1C" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="79" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолтаңба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қаңтардағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>370-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Қ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2402" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF2402" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DC0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еспубликасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C4DC0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DC0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>анының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қағаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тасығыштағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжатқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Данный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пункту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>статьи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DC0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">акон </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DC0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еспублики </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DC0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>января</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифровой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписи»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>равнозначен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бумажном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="3780" w:lineRule="exact"/>
+        <w:ind w:left="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-75"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48D272AA" wp14:editId="4C85D187">
+            <wp:extent cx="6057900" cy="2400300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="image11.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="image11.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6057900" cy="2400300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="11" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Штрих-код</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>әкімдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жүйесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ұсынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>электрондық-цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қолтаңбамен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қойылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>деректерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қамтиды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Штрих-код</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>содержит</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данные,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предоставленные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информационной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>системой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписанные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронно-цифровой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00741E4D" w:rsidRPr="00593AC4" w:rsidRDefault="00741E4D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00903D7A" w:rsidRPr="00593AC4" w:rsidRDefault="00903D7A" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00903D7A" w:rsidRPr="00593AC4" w:rsidRDefault="00903D7A" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00903D7A" w:rsidRPr="00593AC4" w:rsidRDefault="00903D7A" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00903D7A" w:rsidRPr="00593AC4" w:rsidRDefault="00903D7A" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00903D7A" w:rsidRPr="00593AC4" w:rsidRDefault="00903D7A" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B26035" w:rsidRPr="00593AC4" w:rsidRDefault="00B26035" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B26035" w:rsidRPr="00593AC4" w:rsidRDefault="00B26035" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B26035" w:rsidRPr="00593AC4" w:rsidRDefault="00B26035" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="00F43920">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="000A71D5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00233294" w:rsidRPr="00593AC4" w:rsidRDefault="00B66891" w:rsidP="00233294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="7788" w:firstLine="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма </w:t>
+      </w:r>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00785D45">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009950DA" w:rsidRPr="00593AC4" w:rsidRDefault="009950DA" w:rsidP="009950DA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма выходного документа, выданная в бумажном виде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:ind w:left="4248" w:firstLine="708"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B66494" w:rsidRPr="00593AC4" w:rsidRDefault="00B66494" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00233294" w:rsidRPr="00593AC4" w:rsidRDefault="00233294" w:rsidP="00233294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="00233294" w:rsidP="00233294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в органы внутренних дел для распоряжения имуществом несовершеннолетних детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="00F43920" w:rsidP="00F43920">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Местный исполнительный орган городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, действующий в интересах несовершеннолетнего (-ей, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х) _______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000A71D5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43920" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000A71D5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>разреш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ает на _______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000A71D5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>транспортного средства ________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000A71D5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB4665" w:rsidRPr="00593AC4" w:rsidRDefault="00DB4665" w:rsidP="00DB4665">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель местного исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB4665" w:rsidRPr="00593AC4" w:rsidRDefault="00DB4665" w:rsidP="00DB4665">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа городов Астаны и Алматы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="00DB4665" w:rsidP="00DB4665">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">районов городов областного значения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____        _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001F35A5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B116EB">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...463 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4665" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подпись              (Ф.И.О.(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66494" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка действительна в течение 1 (одного) месяца со дня выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F35A5" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="001F35A5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="001F35A5" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00486D2E" w:rsidRPr="00593AC4" w:rsidRDefault="00486D2E" w:rsidP="00486D2E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Форма выходного документа, выданная в электронном виде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...433 lines deleted...]
-        <w:ind w:left="4820"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="2180" w:type="dxa"/>
+        <w:tblW w:w="9659" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="3378"/>
+        <w:gridCol w:w="3112"/>
+        <w:gridCol w:w="1449"/>
+        <w:gridCol w:w="1700"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidTr="00D938D0">
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="00A03596" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00A03596">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Құжат электрондық үкімет жүйесінде құрылған</w:t>
+              <w:t>Құ</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>электрондық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>үкімет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жүйесінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>құрылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ЭҮП/ПЭП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidTr="00D938D0">
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="223"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Документ сформирован системой электронного правительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ХҚКО/ЦОН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="534"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidTr="00D938D0">
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="178"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidTr="00D938D0">
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Берілген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001043D0">
+            <w:r w:rsidR="00CC468E" w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>күні</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="2017"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>АЖО/АРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="574"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidTr="00D938D0">
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001043D0">
+            <w:r w:rsidR="00CC468E" w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>выдачи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidTr="00D938D0">
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
         <w:trPr>
-          <w:trHeight w:val="95"/>
+          <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="00A03596" w:rsidP="00D938D0">
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidTr="005D3284">
+        <w:trPr>
+          <w:trHeight w:val="178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="005D3284">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A03596" w:rsidRPr="002C013E" w:rsidRDefault="002B44F2" w:rsidP="00A03596">
-[...414 lines deleted...]
-    <w:p w:rsidR="000B005B" w:rsidRPr="009142E2" w:rsidRDefault="000B005B" w:rsidP="000B005B">
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:overflowPunct w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:ind w:left="20" w:right="120"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...288 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="44C405DA" wp14:editId="2F2165EC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-98425</wp:posOffset>
+              <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>33655</wp:posOffset>
+              <wp:posOffset>-789940</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6057900" cy="1181100"/>
-[...10 lines deleted...]
-            <wp:docPr id="3" name="Рисунок 1"/>
+            <wp:extent cx="1216660" cy="566420"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="5080"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6057900" cy="1181100"/>
+                      <a:ext cx="1216660" cy="566420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002C013E">
-[...423 lines deleted...]
-        <w:jc w:val="right"/>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00233294" w:rsidRPr="00593AC4" w:rsidRDefault="00233294" w:rsidP="00233294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00233294" w:rsidRPr="00593AC4" w:rsidRDefault="00233294" w:rsidP="00233294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00233294" w:rsidRPr="00593AC4" w:rsidRDefault="00233294" w:rsidP="00233294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в органы внутренних дел для распоряжения имуществом несовершеннолетних детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-        <w:jc w:val="right"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00552BF2" w:rsidP="00F43920">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Местный исполнительный орган</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43920" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidR="00537247" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, действующий в интересах несовершеннолетнего (-ей, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00537247" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00537247" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________разрешает на _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>транспортного средства ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="006141D5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB4665" w:rsidRPr="00593AC4" w:rsidRDefault="00DB4665" w:rsidP="00DB4665">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель местного исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB4665" w:rsidRPr="00593AC4" w:rsidRDefault="00DB4665" w:rsidP="00DB4665">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа городов Астаны и Алматы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00DB4665" w:rsidP="00DB4665">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">районов городов областного значения                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00537247" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00537247" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4665" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (Ф.И.О.(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка действительна в течение 1 (одного) месяца со дня выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолтаңба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қаңтардағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>370-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3анының</w:t>
+      </w:r>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қағаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тасығыштағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжатқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Данный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пункту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>статьи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233294" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>января</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифровой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписи»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>равнозначен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бумажном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="3780" w:lineRule="exact"/>
+        <w:ind w:left="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-75"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F4FCD87" wp14:editId="238C6FC3">
+            <wp:extent cx="6057900" cy="2400300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="image11.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="image11.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6057900" cy="2400300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="11" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="164" w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Штрих-код</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>әкімдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жүйесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ұсынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>электрондық-цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қолтаңбамен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қойылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>деректерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қамтиды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00537247" w:rsidRPr="00593AC4" w:rsidRDefault="00537247" w:rsidP="00537247">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="164" w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Штрих-код</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>содержит</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данные,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предоставленные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информационной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>системой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписанные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронно-цифровой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00101A8E" w:rsidRPr="00593AC4" w:rsidRDefault="00101A8E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B43F2E" w:rsidRPr="00593AC4" w:rsidRDefault="00B43F2E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B43F2E" w:rsidRPr="00593AC4" w:rsidRDefault="00B43F2E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B43F2E" w:rsidRPr="00593AC4" w:rsidRDefault="00B43F2E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B43F2E" w:rsidRPr="00593AC4" w:rsidRDefault="00B43F2E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B43F2E" w:rsidRPr="00593AC4" w:rsidRDefault="00B43F2E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B43F2E" w:rsidRPr="00593AC4" w:rsidRDefault="00B43F2E" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="00E500B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E500B7" w:rsidRPr="00593AC4" w:rsidRDefault="00E500B7" w:rsidP="00E500B7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Приложение 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8496"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00486D2E" w:rsidRPr="00593AC4" w:rsidRDefault="00486D2E" w:rsidP="00486D2E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма выходного документа, выданная в бумажном виде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="00C57AF9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в банки для распоряжения имуществом </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>несовершеннолетних детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="00C57AF9" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Местный исполнительный орган городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разрешает (Ф.И.О. (при его наличии) заявителя)_____________________________,_______года рождения, (удостоверение личности №___________ от ________года, выдано___________), законном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) представителю(ям) (родители (родитель), опекуну(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) или попечителю, патронатному воспитателю и другим заменяющим их лицам)несовершеннолетнего ребенка (детей) _________________________ _________________________(Ф.И.О. (при его наличии) ребенка, года рождения), распорядиться вкладами несовершеннолетнего ребенка (детей)_____________________ (наименование банка), с причитающимися инвестиционным доходом, пеней и иными поступлениями в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006914C0" w:rsidRPr="00593AC4" w:rsidRDefault="006914C0" w:rsidP="006914C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель местного исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006914C0" w:rsidRPr="00593AC4" w:rsidRDefault="006914C0" w:rsidP="006914C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа городов Астаны и Алматы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="006914C0" w:rsidP="006914C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>районов городов областного значения</w:t>
+      </w:r>
+      <w:r w:rsidR="002534B5" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  __________        ___________________             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="006914C0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00785D45">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:ind w:left="4248" w:firstLine="708"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подпись              (Ф.И.О.(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="006914C0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>есто печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка действительна в течение 1 (одного) месяца со дня выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002534B5" w:rsidRPr="00593AC4" w:rsidRDefault="002534B5" w:rsidP="002534B5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00486D2E" w:rsidRPr="00593AC4" w:rsidRDefault="00486D2E" w:rsidP="00486D2E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Форма выходного документа, выданная в электронном виде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B116EB">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>местными исполнительными органами городов Астаны и Алматы, районов и городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F67E95" w:rsidRPr="00593AC4" w:rsidRDefault="00F67E95" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...38 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...959 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="2180" w:type="dxa"/>
+        <w:tblW w:w="9659" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1280"/>
+        <w:gridCol w:w="3378"/>
+        <w:gridCol w:w="3112"/>
+        <w:gridCol w:w="1449"/>
+        <w:gridCol w:w="1700"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidTr="00705DC7">
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
         <w:trPr>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="00DE00B5" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00DE00B5">
+            <w:bookmarkStart w:id="0" w:name="page1"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Құжат</w:t>
+              <w:t>Құ</w:t>
             </w:r>
-            <w:r w:rsidR="00DE00B5" w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>жат</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>электрондық</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE00B5" w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>электрондық</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>үкімет</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE00B5" w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>үкімет</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>жүйесінде</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE00B5" w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>жүйесінде</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE00B5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00593AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>құрылған</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ЭҮП/ПЭП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidTr="00705DC7">
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
         <w:trPr>
-          <w:trHeight w:val="223"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5080" w:type="dxa"/>
+            <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Документ сформирован системой электронного правительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ХҚКО/ЦОН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="534"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidTr="00705DC7">
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
         <w:trPr>
-          <w:trHeight w:val="178"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidTr="00705DC7">
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Берілген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DE00B5">
+            <w:r w:rsidR="00CC468E" w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>күні</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="2017"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>АЖО/АРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="574"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidTr="00705DC7">
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DE00B5">
+            <w:r w:rsidR="00CC468E" w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002C013E">
+            <w:r w:rsidRPr="00593AC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>выдачи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidTr="00705DC7">
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
         <w:trPr>
-          <w:trHeight w:val="95"/>
+          <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="3379" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="00705DC7">
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidTr="00E23E5F">
+        <w:trPr>
+          <w:trHeight w:val="178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="9"/>
+                <w:szCs w:val="9"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE1B1B" w:rsidRPr="002C013E" w:rsidRDefault="002B44F2" w:rsidP="00CE1B1B">
-[...1502 lines deleted...]
-    <w:p w:rsidR="007240AF" w:rsidRPr="002C013E" w:rsidRDefault="007240AF" w:rsidP="007240AF">
+    <w:p w:rsidR="00DE2E08" w:rsidRPr="00593AC4" w:rsidRDefault="00DE2E08" w:rsidP="001E1C3D">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:overflowPunct w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="120"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...288 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5DA85CC3" wp14:editId="1EFB8546">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-98425</wp:posOffset>
+              <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>33655</wp:posOffset>
+              <wp:posOffset>-789940</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6057900" cy="1181100"/>
-[...10 lines deleted...]
-            <wp:docPr id="5" name="Рисунок 5"/>
+            <wp:extent cx="1216660" cy="566420"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="5080"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6057900" cy="1181100"/>
+                      <a:ext cx="1216660" cy="566420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002C013E">
-[...429 lines deleted...]
-        <w:jc w:val="right"/>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:jc w:val="right"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в банки для распоряжения имуществом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="003F0854">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>несовершеннолетних детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00814C3B" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный исполнительный орган городов Астаны и Алматы, районов и городов областного значения </w:t>
+      </w:r>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разрешает (Ф.И.О. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при его наличии) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявителя)_____________________________,_______года рождения, (удостоверение личности №___________ от ________года, выдано___________), законном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) представителю(ям) (родители (родитель), опекуну(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) или попечителю, патронатному воспитателю и другим заменяющим их лицам)несовершеннолетнего ребенка (детей) _________________________ _________________________(Ф.И.О. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при его наличии) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D63D9D" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ребенка, года рождения), распорядиться вкладами несовершеннолетнего ребенка (детей)_____________________ (наименование банка), с причитающимися инвестиционным доходом, пеней и иными поступлениями в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006914C0" w:rsidRPr="00593AC4" w:rsidRDefault="006914C0" w:rsidP="006914C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель местного исполнительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006914C0" w:rsidRPr="00593AC4" w:rsidRDefault="006914C0" w:rsidP="006914C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа городов Астаны и Алматы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF9" w:rsidRPr="00593AC4" w:rsidRDefault="006914C0" w:rsidP="006914C0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">районов городов областного значения             </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7DF9" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7DF9" w:rsidRPr="00593AC4" w:rsidRDefault="00AE7DF9" w:rsidP="00AE7DF9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="006914C0" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Ф.И.О.(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100"/>
+        <w:ind w:left="0" w:right="182"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100"/>
+        <w:ind w:left="0" w:right="182"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Справка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>действительна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>течение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(одного)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>месяца</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>со</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009273BA" w:rsidRPr="00593AC4" w:rsidRDefault="009273BA" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100"/>
+        <w:ind w:left="0" w:right="182"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="79" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Осы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қолтаңба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қаңтардағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>370-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F0854" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F0854" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F0854" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F0854" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3анының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қағаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тасығыштағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құжатқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Данный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пункту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>статьи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0854" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>января</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифровой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписи»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>равнозначен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>документу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бумажном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="3780" w:lineRule="exact"/>
+        <w:ind w:left="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="-75"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32349F81" wp14:editId="27D7DFDF">
+            <wp:extent cx="6057900" cy="2400300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="11" name="image11.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="image11.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6057900" cy="2400300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="11" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="164" w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Штрих-код</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>әкімдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жүйесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ұсынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>электрондық-цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қолтаңбамен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қойылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>деректерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қамтиды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="164" w:right="182"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Штрих-код</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>содержит</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данные,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предоставленные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информационной</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>системой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Электронный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акимат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписанные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>электронно-цифровой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:w w:val="101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подписью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00A75AD7" w:rsidRPr="00593AC4" w:rsidRDefault="00A75AD7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A75AD7" w:rsidRPr="00593AC4" w:rsidRDefault="00A75AD7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A75AD7" w:rsidRPr="00593AC4" w:rsidRDefault="00A75AD7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A75AD7" w:rsidRPr="00593AC4" w:rsidRDefault="00A75AD7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A75AD7" w:rsidRPr="00593AC4" w:rsidRDefault="00A75AD7" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4776" w:rsidRPr="00593AC4" w:rsidRDefault="00FE4776" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4776" w:rsidRPr="00593AC4" w:rsidRDefault="00FE4776" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4776" w:rsidRPr="00593AC4" w:rsidRDefault="00FE4776" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4776" w:rsidRPr="00593AC4" w:rsidRDefault="00FE4776" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4776" w:rsidRPr="00593AC4" w:rsidRDefault="00FE4776" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D63D9D" w:rsidRPr="00593AC4" w:rsidRDefault="00D63D9D" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069384F" w:rsidRPr="00593AC4" w:rsidRDefault="0069384F" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069384F" w:rsidRPr="00593AC4" w:rsidRDefault="0069384F" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0069384F" w:rsidRPr="00593AC4" w:rsidRDefault="0069384F" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF14A6" w:rsidRPr="00593AC4" w:rsidRDefault="00FF14A6" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F0854" w:rsidRPr="00593AC4" w:rsidRDefault="003F0854" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304936" w:rsidRPr="00593AC4" w:rsidRDefault="00304936" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="00305690" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304936" w:rsidRPr="00593AC4" w:rsidRDefault="00304936" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304936" w:rsidRPr="00593AC4" w:rsidRDefault="00304936" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003352F1" w:rsidRPr="00593AC4" w:rsidRDefault="003352F1" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003352F1" w:rsidRPr="00593AC4" w:rsidRDefault="003352F1" w:rsidP="003352F1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C03F1C" w:rsidRPr="00593AC4" w:rsidRDefault="00C03F1C" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00813F1B" w:rsidRPr="00593AC4" w:rsidRDefault="00E0447A" w:rsidP="00E0447A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00813F1B" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный исполнительный орган </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00813F1B" w:rsidRPr="00593AC4" w:rsidRDefault="00E0447A" w:rsidP="00E0447A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00813F1B" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов Астаны и Алматы, районов и </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00E0447A" w:rsidP="00E0447A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00813F1B" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00E0447A" w:rsidP="00E0447A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от гражданин</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (Ф.И.О. (при его наличии)) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    номер)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Проживающий</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) по адресу,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   телефон </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304936" w:rsidRPr="00593AC4" w:rsidRDefault="00304936" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прошу Вашего разрешения снять пенсионные накопления в накопительном пенсионном фонде _______________ (название фонда указывается согласно записи в свидетельстве о праве на наследство) за несовершеннолетних детей (Ф.И.О.</w:t>
+      </w:r>
+      <w:r w:rsidR="00792F0F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) _____________ в связи со смертью вкладчика (Ф.И.О</w:t>
+      </w:r>
+      <w:r w:rsidR="00792F0F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. (при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) ______________ свидетельство о смерти от __________ года (дата выдачи свидетельства) № __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0044795B" w:rsidRPr="00593AC4" w:rsidRDefault="0044795B" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Согласе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>н(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а) на использования сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237BAE" w:rsidRPr="00593AC4" w:rsidRDefault="00237BAE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00792F0F" w:rsidRPr="00593AC4" w:rsidRDefault="00983EB2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«___»__________20__г</w:t>
+      </w:r>
+      <w:r w:rsidR="00792F0F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ода</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00792F0F" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983EB2" w:rsidRPr="00593AC4" w:rsidRDefault="00792F0F" w:rsidP="00792F0F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (подпись </w:t>
+      </w:r>
+      <w:r w:rsidR="00983EB2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявител</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983EB2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00983EB2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ей)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00124F70" w:rsidRPr="00593AC4" w:rsidRDefault="00124F70" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00124F70" w:rsidRPr="00593AC4" w:rsidRDefault="00124F70" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="00305690" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00124F70" w:rsidRPr="00593AC4" w:rsidRDefault="00124F70" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00124F70" w:rsidRPr="00593AC4" w:rsidRDefault="00124F70" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304936" w:rsidRPr="00593AC4" w:rsidRDefault="00304936" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003352F1" w:rsidRPr="00593AC4" w:rsidRDefault="003352F1" w:rsidP="008D4BEE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00660DFE" w:rsidRPr="00593AC4" w:rsidRDefault="00660DFE" w:rsidP="00660DFE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный исполнительный орган </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00660DFE" w:rsidRPr="00593AC4" w:rsidRDefault="00660DFE" w:rsidP="00660DFE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов Астаны и Алматы, районов и </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00660DFE" w:rsidP="00660DFE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00660DFE" w:rsidP="00660DFE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от гражданин</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (Ф.И.О. (при его наличии)) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    номер)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Проживающий</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) по адресу,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   телефон </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прошу Вашего разрешения на распоряжение (уступка прав и обязательств, расторжение договоров) вкладами в банке ___________________ (название банка) несовершеннолетних детей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001A32E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указать Ф.И.О. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5186" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при его наличии) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>детей, год рождения, № свидетельства о рождении, дети старше 10 лет расписыва</w:t>
+      </w:r>
+      <w:r w:rsidR="001A32E7" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ются, пишут слово – «согласны»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сведения об отце (Ф.И.О.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73E06" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001068B2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при его наличии) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73E06" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0C4A" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, № удостоверения личности, кем и когда выдано)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Сведения о матери (Ф.И.О.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73E06" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001068B2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidR="001068B2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73E06" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00772CEB" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный номер, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ удостоверения личности, кем и когда выдано)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237BAE" w:rsidRPr="00593AC4" w:rsidRDefault="00237BAE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0044795B" w:rsidRPr="00593AC4" w:rsidRDefault="0044795B" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Согласе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>н(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а) на использования сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001068B2" w:rsidRPr="00593AC4" w:rsidRDefault="001068B2" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001068B2" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«___»__________20__г</w:t>
+      </w:r>
+      <w:r w:rsidR="001068B2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ода</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001068B2" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="001068B2" w:rsidP="00980802">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (подпись </w:t>
+      </w:r>
+      <w:r w:rsidR="00796F21" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обоих родителей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="00305690" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00137BCA" w:rsidRPr="00593AC4" w:rsidRDefault="003352F1" w:rsidP="003352F1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003352F1" w:rsidRPr="00593AC4" w:rsidRDefault="003352F1" w:rsidP="003352F1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A32E7" w:rsidRPr="00593AC4" w:rsidRDefault="001A32E7" w:rsidP="001A32E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный исполнительный орган </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A32E7" w:rsidRPr="00593AC4" w:rsidRDefault="001A32E7" w:rsidP="001A32E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городов Астаны и Алматы, районов и </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="001A32E7" w:rsidP="001A32E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4678"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>городов областного значения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="001A32E7" w:rsidP="001A32E7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от гражданин</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B45412" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (Ф.И.О. (при его наличии)) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    номер)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Проживающий</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) по адресу,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   телефон </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B45412" w:rsidRPr="00593AC4" w:rsidRDefault="00B45412" w:rsidP="00B45412">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005941B6" w:rsidRPr="00750284" w:rsidRDefault="005941B6" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005941B6" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прошу Вашего разрешения на осуществление сделки в отношении транспортного средства, принадлежащего на праве собственности несовершеннолетнем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>им) ребенку (детям):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00796F21" w:rsidRPr="00593AC4" w:rsidRDefault="00796F21" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0044795B" w:rsidRPr="00593AC4" w:rsidRDefault="0044795B" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Согласе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>н(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а) на использования сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237BAE" w:rsidRPr="00593AC4" w:rsidRDefault="00237BAE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00237BAE" w:rsidRPr="00593AC4" w:rsidRDefault="00237BAE" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005941B6" w:rsidRPr="00593AC4" w:rsidRDefault="005941B6" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E46595" w:rsidRPr="00593AC4" w:rsidRDefault="00E46595" w:rsidP="00E46595">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«___»__________20__года</w:t>
+      </w:r>
+      <w:r w:rsidR="00796F21" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005941B6" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005941B6" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005941B6" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005941B6" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E46595" w:rsidRPr="00593AC4" w:rsidRDefault="00E46595" w:rsidP="00E46595">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (подпись заявител</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ей))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6443" w:rsidRPr="00593AC4" w:rsidRDefault="009C6443" w:rsidP="0044124A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00972A4F" w:rsidRPr="00593AC4" w:rsidRDefault="00972A4F" w:rsidP="0044124A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00845371" w:rsidRDefault="00845371" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0066680B" w:rsidRDefault="0066680B" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80849" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к стандарту государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003352F1" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="008755EE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Выдача справок в единый накопительный пенсионный фонд и (или) добровольный накопительный пенсионный фонд, банки, в органы внутренних дел для распоряжения имуществом несовершеннолетних детей и оформления наследства несовершеннолетним детям»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="003352F1" w:rsidP="003352F1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0046585C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="0046585C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О.</w:t>
+      </w:r>
+      <w:r w:rsidR="0044124A" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при его наличии)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, либо наименование</w:t>
+      </w:r>
+      <w:r w:rsidR="0044124A" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">организации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...36 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="005F596C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...55 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Расписка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...31 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководствуясь подпунктом 2 статьи 20 Закона Республики Казахстан от 15 апреля 2013 г</w:t>
+      </w:r>
+      <w:r w:rsidR="00756FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ода «О государственных услугах»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E2795">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00E852D8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отдел № __ филиала РГП «Центр обслуживания населения»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E852D8" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отказывает в приеме документов на оказание государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(наименование государственной услуги) ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному стандартом государственной услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...88 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="0044124A" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D3CE9" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="001E1C3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF261D" w:rsidRPr="00593AC4" w:rsidRDefault="001D3CE9" w:rsidP="008755EE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...61 lines deleted...]
-    <w:p w:rsidR="00FF337C" w:rsidRPr="00D7006D" w:rsidRDefault="00D7006D" w:rsidP="00D7006D">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 экз</w:t>
+      </w:r>
+      <w:r w:rsidR="005F596C" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>емплярах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF261D" w:rsidRPr="00593AC4" w:rsidRDefault="00AF261D" w:rsidP="00AF261D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4248" w:firstLine="708"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ф.И.О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00FF337C" w:rsidRPr="001D00EF" w:rsidRDefault="00FF337C" w:rsidP="00FF337C">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(при его наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF261D" w:rsidRPr="00593AC4" w:rsidRDefault="00AF261D" w:rsidP="00AF261D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00FF337C" w:rsidRPr="001D00EF" w:rsidRDefault="00FF337C" w:rsidP="00EF51C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(работника </w:t>
+      </w:r>
+      <w:r w:rsidR="00486D2E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЦОН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00486D2E" w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972A4F" w:rsidRPr="00593AC4" w:rsidRDefault="00AF261D" w:rsidP="00AF261D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00FF337C" w:rsidRPr="001D00EF" w:rsidRDefault="00FF337C" w:rsidP="00EF51C2">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                          (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA7B45" w:rsidRPr="00593AC4" w:rsidRDefault="00BA7B45" w:rsidP="00BA7B45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00FF337C" w:rsidRPr="001D00EF" w:rsidRDefault="00FF337C" w:rsidP="00EF51C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ф.И.О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.(при его наличии) исполнителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA7B45" w:rsidRPr="00593AC4" w:rsidRDefault="00BA7B45" w:rsidP="00BA7B45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C013E">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...119 lines deleted...]
-    <w:p w:rsidR="00FB7669" w:rsidRPr="00FA694E" w:rsidRDefault="00FB7669" w:rsidP="00FB7669">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA7B45" w:rsidRPr="00593AC4" w:rsidRDefault="00BA7B45" w:rsidP="00BA7B45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FB7669" w:rsidRPr="00FA694E" w:rsidRDefault="00FB7669" w:rsidP="00FB7669">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA7B45" w:rsidRPr="00593AC4" w:rsidRDefault="00BA7B45" w:rsidP="00BA7B45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FB7669" w:rsidRPr="00FA694E" w:rsidRDefault="00FB7669" w:rsidP="00FB7669">
+        <w:ind w:left="4248" w:hanging="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Получил Ф.И.О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(при его наличии)                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________                                                                                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA7B45" w:rsidRPr="00593AC4" w:rsidRDefault="00BA7B45" w:rsidP="00BA7B45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00FB7669" w:rsidRDefault="00FB7669" w:rsidP="00FB7669">
+        <w:ind w:left="4248" w:hanging="4248"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(подпись </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA7B45" w:rsidRDefault="00BA7B45" w:rsidP="00BA7B45">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4820"/>
-[...193 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2907 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«___» _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BA7B45" w:rsidSect="001A40E6">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B45D8C" w:rsidRDefault="00B45D8C" w:rsidP="001D00EF">
+    <w:p w:rsidR="00A9240B" w:rsidRDefault="00A9240B" w:rsidP="001B43B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B45D8C" w:rsidRDefault="00B45D8C" w:rsidP="001D00EF">
+    <w:p w:rsidR="00A9240B" w:rsidRDefault="00A9240B" w:rsidP="001B43B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B45D8C" w:rsidRDefault="00B45D8C" w:rsidP="001D00EF">
+    <w:p w:rsidR="00A9240B" w:rsidRDefault="00A9240B" w:rsidP="001B43B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B45D8C" w:rsidRDefault="00B45D8C" w:rsidP="001D00EF">
+    <w:p w:rsidR="00A9240B" w:rsidRDefault="00A9240B" w:rsidP="001B43B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1115328368"/>
+      <w:id w:val="-665240141"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00A0756B" w:rsidRDefault="00A0756B" w:rsidP="00BA30CF">
+      <w:p w:rsidR="005D3284" w:rsidRPr="00AE7A89" w:rsidRDefault="005D3284">
         <w:pPr>
-          <w:pStyle w:val="a8"/>
+          <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="001D00EF">
+        <w:r w:rsidRPr="00AE7A89">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="001D00EF">
+        <w:r w:rsidRPr="00AE7A89">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="001D00EF">
+        <w:r w:rsidRPr="00AE7A89">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D1429A" w:rsidRPr="00D1429A">
+        <w:r w:rsidR="0066680B" w:rsidRPr="0066680B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidRPr="001D00EF">
+        <w:r w:rsidRPr="00AE7A89">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+  <w:p w:rsidR="005D3284" w:rsidRPr="001B43B2" w:rsidRDefault="005D3284" w:rsidP="001B43B2">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="005D3284" w:rsidRDefault="005D3284">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="005D3284" w:rsidRDefault="005D3284">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="007817D1"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="02DB336F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B150EA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26197,68 +26055,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="03686433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9802F3A2"/>
-    <w:lvl w:ilvl="0" w:tplc="FD589F6E">
+    <w:tmpl w:val="8B76A13E"/>
+    <w:lvl w:ilvl="0" w:tplc="4C667044">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -26290,51 +26146,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="05D31567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82EEB26"/>
     <w:lvl w:ilvl="0" w:tplc="9014B650">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -26379,51 +26235,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="06436DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E5424"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26465,144 +26321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...92 lines deleted...]
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="074B660C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C16262A8"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26644,51 +26407,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="07895608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A7EA33A"/>
     <w:lvl w:ilvl="0" w:tplc="41942402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -26733,481 +26496,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...257 lines deleted...]
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="0FFE2530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABD48898"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6882" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7602" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8322" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9042" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9762" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="10482" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="11202" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="11922" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="12642" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="15796783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C35AEC00"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27249,51 +26668,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="15AF0320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41085AEE"/>
     <w:lvl w:ilvl="0" w:tplc="AE8253E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -27338,312 +26757,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...260 lines deleted...]
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="1E8D3828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76DC62D0"/>
     <w:lvl w:ilvl="0" w:tplc="41942402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -27689,51 +26847,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="2132259A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C16262A8"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27775,144 +26933,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-[...92 lines deleted...]
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="318A401D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370BEA4"/>
     <w:lvl w:ilvl="0" w:tplc="A8C88A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -27957,312 +27022,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-[...260 lines deleted...]
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="40210199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E5424"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28304,54 +27108,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="46A90D48"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="47A37579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60F40D78"/>
+    <w:tmpl w:val="1E5E5424"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
@@ -28390,315 +27194,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
-[...263 lines deleted...]
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="526D5BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76DC62D0"/>
     <w:lvl w:ilvl="0" w:tplc="41942402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -28744,51 +27284,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="52F706FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E5424"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28830,137 +27370,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="5BBD2198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76DC62D0"/>
     <w:lvl w:ilvl="0" w:tplc="41942402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29006,51 +27460,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="5DB11D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21DEC868"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29092,223 +27546,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="6A493682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C16262A8"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29350,51 +27632,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="73152FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E5424"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29436,144 +27718,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
-[...92 lines deleted...]
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="7D102014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370BEA4"/>
     <w:lvl w:ilvl="0" w:tplc="A8C88A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -29618,762 +27807,705 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
-[...84 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
-[...23 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="32"/>
-[...62 lines deleted...]
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F2A1F"/>
+    <w:rsid w:val="00001603"/>
+    <w:rsid w:val="00005FB5"/>
     <w:rsid w:val="0003127D"/>
     <w:rsid w:val="000318EC"/>
-    <w:rsid w:val="000321EF"/>
     <w:rsid w:val="00046C85"/>
-    <w:rsid w:val="00054076"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000656CD"/>
+    <w:rsid w:val="00047689"/>
+    <w:rsid w:val="0005699E"/>
     <w:rsid w:val="000671E7"/>
-    <w:rsid w:val="000700ED"/>
     <w:rsid w:val="00070E12"/>
-    <w:rsid w:val="00071AC2"/>
-    <w:rsid w:val="0007372B"/>
+    <w:rsid w:val="0007596E"/>
     <w:rsid w:val="0008036D"/>
-    <w:rsid w:val="00080A97"/>
+    <w:rsid w:val="000849D9"/>
     <w:rsid w:val="00085073"/>
-    <w:rsid w:val="00087D9D"/>
-    <w:rsid w:val="000A40F9"/>
+    <w:rsid w:val="000A16E3"/>
     <w:rsid w:val="000A49B5"/>
-    <w:rsid w:val="000A696C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B005B"/>
+    <w:rsid w:val="000A71D5"/>
+    <w:rsid w:val="000B727F"/>
     <w:rsid w:val="000C2499"/>
-    <w:rsid w:val="000D2460"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D37CA"/>
+    <w:rsid w:val="000C4043"/>
+    <w:rsid w:val="000C6E0E"/>
     <w:rsid w:val="000D39A5"/>
+    <w:rsid w:val="000E16A8"/>
     <w:rsid w:val="000E7BF6"/>
-    <w:rsid w:val="0010013F"/>
-    <w:rsid w:val="001008F7"/>
+    <w:rsid w:val="001007A5"/>
+    <w:rsid w:val="00101A8E"/>
     <w:rsid w:val="0010432C"/>
-    <w:rsid w:val="001043D0"/>
-    <w:rsid w:val="00120630"/>
+    <w:rsid w:val="001068B2"/>
+    <w:rsid w:val="0011768C"/>
     <w:rsid w:val="00124F70"/>
+    <w:rsid w:val="001263D7"/>
+    <w:rsid w:val="0013306F"/>
+    <w:rsid w:val="00133B8E"/>
     <w:rsid w:val="00135B45"/>
     <w:rsid w:val="00137BCA"/>
-    <w:rsid w:val="0016154E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001846BD"/>
+    <w:rsid w:val="00150D34"/>
+    <w:rsid w:val="00152E2E"/>
+    <w:rsid w:val="00166519"/>
+    <w:rsid w:val="001672CA"/>
+    <w:rsid w:val="00167A2C"/>
     <w:rsid w:val="001855B7"/>
-    <w:rsid w:val="00185B22"/>
     <w:rsid w:val="00185BA4"/>
-    <w:rsid w:val="00187765"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B35DE"/>
+    <w:rsid w:val="00185C3F"/>
+    <w:rsid w:val="001A32E7"/>
+    <w:rsid w:val="001A40E6"/>
+    <w:rsid w:val="001B43B2"/>
+    <w:rsid w:val="001B50DA"/>
     <w:rsid w:val="001B64B8"/>
-    <w:rsid w:val="001C1359"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D5401"/>
+    <w:rsid w:val="001C7A02"/>
+    <w:rsid w:val="001D292F"/>
+    <w:rsid w:val="001D3CE9"/>
+    <w:rsid w:val="001D6AB3"/>
+    <w:rsid w:val="001E02CE"/>
     <w:rsid w:val="001E0BE3"/>
-    <w:rsid w:val="001E2795"/>
+    <w:rsid w:val="001E1C3D"/>
     <w:rsid w:val="001E2BFE"/>
-    <w:rsid w:val="001E3829"/>
+    <w:rsid w:val="001E4706"/>
+    <w:rsid w:val="001E5186"/>
     <w:rsid w:val="001E7763"/>
-    <w:rsid w:val="001F6E5B"/>
+    <w:rsid w:val="001E7930"/>
+    <w:rsid w:val="001F35A5"/>
     <w:rsid w:val="00202107"/>
-    <w:rsid w:val="00207B9B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00237714"/>
+    <w:rsid w:val="002047AC"/>
+    <w:rsid w:val="002106A7"/>
+    <w:rsid w:val="00216989"/>
+    <w:rsid w:val="00231E1D"/>
+    <w:rsid w:val="00233294"/>
+    <w:rsid w:val="00237BAE"/>
+    <w:rsid w:val="00245121"/>
+    <w:rsid w:val="002522FF"/>
+    <w:rsid w:val="002534B5"/>
     <w:rsid w:val="00256011"/>
-    <w:rsid w:val="0026695C"/>
+    <w:rsid w:val="00257C50"/>
+    <w:rsid w:val="00266F3C"/>
+    <w:rsid w:val="00271C21"/>
+    <w:rsid w:val="00273800"/>
+    <w:rsid w:val="00277BDC"/>
     <w:rsid w:val="0028153D"/>
-    <w:rsid w:val="002818D1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00286D0E"/>
     <w:rsid w:val="002901C5"/>
     <w:rsid w:val="00295E6F"/>
-    <w:rsid w:val="00296981"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002B64D0"/>
+    <w:rsid w:val="002A0223"/>
+    <w:rsid w:val="002B2626"/>
     <w:rsid w:val="002B7CBD"/>
-    <w:rsid w:val="002C013E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D42A2"/>
     <w:rsid w:val="002D5BFC"/>
-    <w:rsid w:val="002D73E5"/>
+    <w:rsid w:val="002E029E"/>
+    <w:rsid w:val="002E35CD"/>
     <w:rsid w:val="002E4C1E"/>
-    <w:rsid w:val="002E602E"/>
+    <w:rsid w:val="002E67A9"/>
     <w:rsid w:val="002F1706"/>
+    <w:rsid w:val="002F1D2C"/>
     <w:rsid w:val="002F3FFA"/>
+    <w:rsid w:val="00302227"/>
+    <w:rsid w:val="00303AD2"/>
     <w:rsid w:val="00304936"/>
-    <w:rsid w:val="00313F4F"/>
+    <w:rsid w:val="00305690"/>
+    <w:rsid w:val="003149C2"/>
     <w:rsid w:val="00322050"/>
+    <w:rsid w:val="00322A34"/>
     <w:rsid w:val="00323C46"/>
     <w:rsid w:val="00327981"/>
-    <w:rsid w:val="00337A2E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00380D56"/>
+    <w:rsid w:val="003352F1"/>
+    <w:rsid w:val="003442A9"/>
+    <w:rsid w:val="00344D9F"/>
+    <w:rsid w:val="00345EC8"/>
+    <w:rsid w:val="00357EB4"/>
+    <w:rsid w:val="00361575"/>
+    <w:rsid w:val="00362440"/>
+    <w:rsid w:val="00364D36"/>
+    <w:rsid w:val="00365603"/>
+    <w:rsid w:val="00370196"/>
+    <w:rsid w:val="0037111B"/>
+    <w:rsid w:val="003737A1"/>
     <w:rsid w:val="00386B20"/>
     <w:rsid w:val="00392B19"/>
-    <w:rsid w:val="0039742D"/>
-    <w:rsid w:val="003A2843"/>
+    <w:rsid w:val="00395E66"/>
     <w:rsid w:val="003A4514"/>
     <w:rsid w:val="003B4A05"/>
+    <w:rsid w:val="003B7E58"/>
+    <w:rsid w:val="003C03B8"/>
+    <w:rsid w:val="003C4DC0"/>
     <w:rsid w:val="003C532B"/>
-    <w:rsid w:val="003E7F5D"/>
+    <w:rsid w:val="003D3C71"/>
+    <w:rsid w:val="003D7B5C"/>
+    <w:rsid w:val="003E631A"/>
+    <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F16E4"/>
+    <w:rsid w:val="003F4944"/>
+    <w:rsid w:val="003F51D9"/>
+    <w:rsid w:val="004023D0"/>
     <w:rsid w:val="00404A4C"/>
-    <w:rsid w:val="00405E34"/>
-    <w:rsid w:val="00414B0D"/>
+    <w:rsid w:val="00407B21"/>
     <w:rsid w:val="0042045E"/>
     <w:rsid w:val="0042779F"/>
-    <w:rsid w:val="00427DDF"/>
-    <w:rsid w:val="00444A13"/>
+    <w:rsid w:val="00432B7E"/>
+    <w:rsid w:val="0043714F"/>
+    <w:rsid w:val="0044124A"/>
+    <w:rsid w:val="004429AE"/>
+    <w:rsid w:val="0044795B"/>
+    <w:rsid w:val="004479B2"/>
     <w:rsid w:val="00447B30"/>
-    <w:rsid w:val="00460072"/>
+    <w:rsid w:val="00460630"/>
+    <w:rsid w:val="00460F31"/>
+    <w:rsid w:val="00461015"/>
     <w:rsid w:val="00464C7E"/>
+    <w:rsid w:val="0046585C"/>
+    <w:rsid w:val="00465B26"/>
+    <w:rsid w:val="00465D0E"/>
+    <w:rsid w:val="00466905"/>
     <w:rsid w:val="00466C8E"/>
-    <w:rsid w:val="00481985"/>
+    <w:rsid w:val="0047785D"/>
+    <w:rsid w:val="00486D2E"/>
+    <w:rsid w:val="004A5F41"/>
+    <w:rsid w:val="004A7EA8"/>
+    <w:rsid w:val="004C3B70"/>
+    <w:rsid w:val="004C484E"/>
     <w:rsid w:val="004C4DEE"/>
-    <w:rsid w:val="004D4942"/>
+    <w:rsid w:val="004D06B1"/>
+    <w:rsid w:val="004D0D4C"/>
     <w:rsid w:val="004D4EFF"/>
     <w:rsid w:val="004D7B75"/>
-    <w:rsid w:val="004E1C2C"/>
     <w:rsid w:val="004E483D"/>
     <w:rsid w:val="004F7641"/>
-    <w:rsid w:val="005002E3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0051685D"/>
+    <w:rsid w:val="00507297"/>
+    <w:rsid w:val="005154CE"/>
+    <w:rsid w:val="00516175"/>
     <w:rsid w:val="005224AD"/>
-    <w:rsid w:val="00527A66"/>
+    <w:rsid w:val="00530AEE"/>
     <w:rsid w:val="005351F0"/>
     <w:rsid w:val="00536C8B"/>
+    <w:rsid w:val="00537247"/>
+    <w:rsid w:val="00540378"/>
     <w:rsid w:val="005418C0"/>
     <w:rsid w:val="00546FEB"/>
-    <w:rsid w:val="00555462"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005634E7"/>
+    <w:rsid w:val="005502BA"/>
+    <w:rsid w:val="00552BF2"/>
+    <w:rsid w:val="00554422"/>
+    <w:rsid w:val="00555583"/>
+    <w:rsid w:val="0056184D"/>
+    <w:rsid w:val="005621CD"/>
     <w:rsid w:val="00564365"/>
+    <w:rsid w:val="0056542C"/>
     <w:rsid w:val="005723F5"/>
-    <w:rsid w:val="00576AF2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00590982"/>
+    <w:rsid w:val="00585F3E"/>
     <w:rsid w:val="00593A8C"/>
+    <w:rsid w:val="00593AC4"/>
     <w:rsid w:val="005941B6"/>
-    <w:rsid w:val="00595778"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A0F93"/>
+    <w:rsid w:val="005A6F9F"/>
     <w:rsid w:val="005B43BA"/>
+    <w:rsid w:val="005B7A67"/>
     <w:rsid w:val="005C18F6"/>
-    <w:rsid w:val="005E50F7"/>
-    <w:rsid w:val="005F096F"/>
+    <w:rsid w:val="005C73DB"/>
+    <w:rsid w:val="005D30C0"/>
+    <w:rsid w:val="005D3284"/>
+    <w:rsid w:val="005D7DC5"/>
     <w:rsid w:val="005F2B79"/>
-    <w:rsid w:val="00616EFC"/>
-    <w:rsid w:val="006201F0"/>
+    <w:rsid w:val="005F45F9"/>
+    <w:rsid w:val="005F596C"/>
+    <w:rsid w:val="0060168B"/>
+    <w:rsid w:val="0060517E"/>
+    <w:rsid w:val="00607DA0"/>
+    <w:rsid w:val="006107F1"/>
+    <w:rsid w:val="0061179E"/>
+    <w:rsid w:val="006141D5"/>
     <w:rsid w:val="0062331F"/>
+    <w:rsid w:val="00631DC0"/>
+    <w:rsid w:val="0063572D"/>
     <w:rsid w:val="00641EA1"/>
     <w:rsid w:val="0064690F"/>
-    <w:rsid w:val="00651D34"/>
-    <w:rsid w:val="006635F0"/>
+    <w:rsid w:val="00647B0E"/>
+    <w:rsid w:val="00651409"/>
+    <w:rsid w:val="00660DFE"/>
     <w:rsid w:val="00663701"/>
-    <w:rsid w:val="00663A3B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00690155"/>
+    <w:rsid w:val="0066680B"/>
+    <w:rsid w:val="00670915"/>
+    <w:rsid w:val="00673491"/>
+    <w:rsid w:val="006779C7"/>
+    <w:rsid w:val="0068669D"/>
+    <w:rsid w:val="00687CEF"/>
+    <w:rsid w:val="00687DF4"/>
+    <w:rsid w:val="006914C0"/>
+    <w:rsid w:val="0069384F"/>
+    <w:rsid w:val="00694F82"/>
     <w:rsid w:val="00697CAA"/>
     <w:rsid w:val="006A04E9"/>
-    <w:rsid w:val="006A256F"/>
     <w:rsid w:val="006C5AF4"/>
     <w:rsid w:val="006C6374"/>
-    <w:rsid w:val="00705DC7"/>
+    <w:rsid w:val="006D7ECD"/>
+    <w:rsid w:val="006F78DE"/>
+    <w:rsid w:val="007022E3"/>
     <w:rsid w:val="007133A0"/>
-    <w:rsid w:val="007149DD"/>
+    <w:rsid w:val="00714FEF"/>
     <w:rsid w:val="00716B3D"/>
-    <w:rsid w:val="007240AF"/>
     <w:rsid w:val="00733330"/>
-    <w:rsid w:val="00740CE1"/>
     <w:rsid w:val="00741E4D"/>
     <w:rsid w:val="00743B4A"/>
-    <w:rsid w:val="007555A9"/>
-    <w:rsid w:val="00766DF6"/>
+    <w:rsid w:val="00743D3D"/>
+    <w:rsid w:val="00750284"/>
+    <w:rsid w:val="00756FB3"/>
+    <w:rsid w:val="00766D6F"/>
+    <w:rsid w:val="00767B66"/>
+    <w:rsid w:val="00772CEB"/>
     <w:rsid w:val="00781A61"/>
     <w:rsid w:val="0078214B"/>
-    <w:rsid w:val="00784776"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00791B16"/>
+    <w:rsid w:val="00790C2C"/>
+    <w:rsid w:val="00792F0F"/>
     <w:rsid w:val="00793876"/>
-    <w:rsid w:val="007940F8"/>
     <w:rsid w:val="00796F21"/>
-    <w:rsid w:val="007975D1"/>
     <w:rsid w:val="007A6205"/>
-    <w:rsid w:val="007B1E7E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C0417"/>
+    <w:rsid w:val="007B0104"/>
+    <w:rsid w:val="007B056F"/>
+    <w:rsid w:val="007B4221"/>
+    <w:rsid w:val="007B6B01"/>
+    <w:rsid w:val="007C20EB"/>
     <w:rsid w:val="007C4F26"/>
     <w:rsid w:val="007D1EBD"/>
     <w:rsid w:val="007D41B6"/>
-    <w:rsid w:val="007E0DF4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008102E1"/>
+    <w:rsid w:val="007F4EED"/>
+    <w:rsid w:val="00802B23"/>
+    <w:rsid w:val="00804BF4"/>
+    <w:rsid w:val="00804DF3"/>
     <w:rsid w:val="00813E84"/>
-    <w:rsid w:val="00821745"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008A5B7E"/>
+    <w:rsid w:val="00813F1B"/>
+    <w:rsid w:val="00814C3B"/>
+    <w:rsid w:val="00826188"/>
+    <w:rsid w:val="00837C90"/>
+    <w:rsid w:val="0084448B"/>
+    <w:rsid w:val="00845371"/>
+    <w:rsid w:val="00845771"/>
+    <w:rsid w:val="00847FF8"/>
+    <w:rsid w:val="008755EE"/>
+    <w:rsid w:val="00877823"/>
+    <w:rsid w:val="00893DC9"/>
+    <w:rsid w:val="0089563E"/>
+    <w:rsid w:val="00895DB9"/>
+    <w:rsid w:val="00897B63"/>
     <w:rsid w:val="008B1A0B"/>
-    <w:rsid w:val="008B3F70"/>
+    <w:rsid w:val="008B35FD"/>
     <w:rsid w:val="008B5E3E"/>
+    <w:rsid w:val="008B7EA5"/>
     <w:rsid w:val="008C23EB"/>
-    <w:rsid w:val="008D69D5"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00942531"/>
+    <w:rsid w:val="008C5C61"/>
+    <w:rsid w:val="008D4BEE"/>
+    <w:rsid w:val="00903D7A"/>
+    <w:rsid w:val="00907630"/>
+    <w:rsid w:val="00912282"/>
+    <w:rsid w:val="009232AA"/>
+    <w:rsid w:val="009273BA"/>
+    <w:rsid w:val="00940C62"/>
+    <w:rsid w:val="00942DBB"/>
     <w:rsid w:val="00946951"/>
-    <w:rsid w:val="00953FC0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00970632"/>
+    <w:rsid w:val="00957A84"/>
+    <w:rsid w:val="00957AA5"/>
+    <w:rsid w:val="00960212"/>
+    <w:rsid w:val="009623F1"/>
+    <w:rsid w:val="00964142"/>
+    <w:rsid w:val="00972A4F"/>
+    <w:rsid w:val="00973691"/>
     <w:rsid w:val="00975D81"/>
+    <w:rsid w:val="00980802"/>
+    <w:rsid w:val="00982618"/>
     <w:rsid w:val="00983EB2"/>
-    <w:rsid w:val="0098580C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00996E77"/>
+    <w:rsid w:val="009863E6"/>
+    <w:rsid w:val="00994B64"/>
+    <w:rsid w:val="009950DA"/>
     <w:rsid w:val="009A4478"/>
-    <w:rsid w:val="009A4566"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009C3338"/>
+    <w:rsid w:val="009A494D"/>
+    <w:rsid w:val="009A713E"/>
+    <w:rsid w:val="009B23C4"/>
+    <w:rsid w:val="009B3AA3"/>
     <w:rsid w:val="009C3EAD"/>
-    <w:rsid w:val="009D7504"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F100F"/>
+    <w:rsid w:val="009C6443"/>
+    <w:rsid w:val="009E10C4"/>
     <w:rsid w:val="009F2A1F"/>
-    <w:rsid w:val="009F5FBA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A17B87"/>
+    <w:rsid w:val="009F33A4"/>
+    <w:rsid w:val="009F7A0A"/>
+    <w:rsid w:val="00A04038"/>
+    <w:rsid w:val="00A22322"/>
     <w:rsid w:val="00A22609"/>
     <w:rsid w:val="00A2656C"/>
-    <w:rsid w:val="00A27D66"/>
     <w:rsid w:val="00A340B9"/>
     <w:rsid w:val="00A34E8E"/>
-    <w:rsid w:val="00A35A6D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A61C9E"/>
+    <w:rsid w:val="00A34ED0"/>
+    <w:rsid w:val="00A3596D"/>
+    <w:rsid w:val="00A36E2D"/>
+    <w:rsid w:val="00A4372B"/>
+    <w:rsid w:val="00A50D6C"/>
+    <w:rsid w:val="00A51B3D"/>
     <w:rsid w:val="00A62833"/>
-    <w:rsid w:val="00A76CDC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A82AC9"/>
+    <w:rsid w:val="00A6489C"/>
+    <w:rsid w:val="00A748E6"/>
+    <w:rsid w:val="00A75AD7"/>
+    <w:rsid w:val="00A77014"/>
+    <w:rsid w:val="00A778FA"/>
+    <w:rsid w:val="00A80849"/>
+    <w:rsid w:val="00A80E62"/>
+    <w:rsid w:val="00A827E0"/>
+    <w:rsid w:val="00A82F02"/>
+    <w:rsid w:val="00A9240B"/>
     <w:rsid w:val="00A95D5C"/>
-    <w:rsid w:val="00AA2D8F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA50CA"/>
     <w:rsid w:val="00AA587D"/>
+    <w:rsid w:val="00AA68A8"/>
     <w:rsid w:val="00AB037A"/>
-    <w:rsid w:val="00AB0C96"/>
+    <w:rsid w:val="00AB2904"/>
     <w:rsid w:val="00AB631F"/>
-    <w:rsid w:val="00AC1A46"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD4FAF"/>
+    <w:rsid w:val="00AC4BBD"/>
     <w:rsid w:val="00AD7F5A"/>
-    <w:rsid w:val="00AE1FEE"/>
-    <w:rsid w:val="00AE45AE"/>
+    <w:rsid w:val="00AE4374"/>
+    <w:rsid w:val="00AE7A89"/>
     <w:rsid w:val="00AE7DF7"/>
-    <w:rsid w:val="00AF52A7"/>
-    <w:rsid w:val="00B00728"/>
+    <w:rsid w:val="00AE7DF9"/>
+    <w:rsid w:val="00AF2402"/>
+    <w:rsid w:val="00AF261D"/>
     <w:rsid w:val="00B013D4"/>
-    <w:rsid w:val="00B02D6D"/>
     <w:rsid w:val="00B058A9"/>
-    <w:rsid w:val="00B059C6"/>
+    <w:rsid w:val="00B05B4C"/>
     <w:rsid w:val="00B07B53"/>
+    <w:rsid w:val="00B22BBC"/>
+    <w:rsid w:val="00B26035"/>
+    <w:rsid w:val="00B3229A"/>
+    <w:rsid w:val="00B35FA8"/>
     <w:rsid w:val="00B401C2"/>
-    <w:rsid w:val="00B402DD"/>
-    <w:rsid w:val="00B425DB"/>
     <w:rsid w:val="00B43AD7"/>
-    <w:rsid w:val="00B45D8C"/>
-    <w:rsid w:val="00B51DC9"/>
+    <w:rsid w:val="00B43F2E"/>
+    <w:rsid w:val="00B45412"/>
+    <w:rsid w:val="00B46829"/>
+    <w:rsid w:val="00B64F7C"/>
+    <w:rsid w:val="00B66494"/>
+    <w:rsid w:val="00B66891"/>
     <w:rsid w:val="00B70763"/>
-    <w:rsid w:val="00B8734B"/>
-    <w:rsid w:val="00B9520E"/>
+    <w:rsid w:val="00B75268"/>
+    <w:rsid w:val="00B947AF"/>
     <w:rsid w:val="00BA023C"/>
-    <w:rsid w:val="00BA09A8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB0668"/>
+    <w:rsid w:val="00BA7B45"/>
     <w:rsid w:val="00BB37B5"/>
-    <w:rsid w:val="00BB3A1F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD16D8"/>
+    <w:rsid w:val="00BD16C5"/>
     <w:rsid w:val="00BE4011"/>
-    <w:rsid w:val="00BE5CC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C01D36"/>
+    <w:rsid w:val="00BE4CEE"/>
     <w:rsid w:val="00C03F1C"/>
     <w:rsid w:val="00C04354"/>
-    <w:rsid w:val="00C05F22"/>
     <w:rsid w:val="00C06C06"/>
     <w:rsid w:val="00C1007D"/>
     <w:rsid w:val="00C10C33"/>
+    <w:rsid w:val="00C15B72"/>
     <w:rsid w:val="00C17B9C"/>
+    <w:rsid w:val="00C20ECC"/>
+    <w:rsid w:val="00C215D7"/>
+    <w:rsid w:val="00C221EA"/>
+    <w:rsid w:val="00C316D3"/>
+    <w:rsid w:val="00C31CAB"/>
     <w:rsid w:val="00C32BB9"/>
-    <w:rsid w:val="00C4121B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C520A0"/>
+    <w:rsid w:val="00C3310B"/>
+    <w:rsid w:val="00C33A91"/>
+    <w:rsid w:val="00C41859"/>
+    <w:rsid w:val="00C57255"/>
+    <w:rsid w:val="00C57AF9"/>
     <w:rsid w:val="00C623EB"/>
-    <w:rsid w:val="00C62C56"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C85DBE"/>
+    <w:rsid w:val="00C772B0"/>
+    <w:rsid w:val="00C85A0A"/>
+    <w:rsid w:val="00C869F0"/>
     <w:rsid w:val="00CA0ECF"/>
+    <w:rsid w:val="00CA4B26"/>
     <w:rsid w:val="00CB22E3"/>
-    <w:rsid w:val="00CC1596"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD140B"/>
+    <w:rsid w:val="00CB7A97"/>
+    <w:rsid w:val="00CC468E"/>
     <w:rsid w:val="00CD19E2"/>
-    <w:rsid w:val="00CE1B1B"/>
+    <w:rsid w:val="00CE00A0"/>
     <w:rsid w:val="00CF01FB"/>
+    <w:rsid w:val="00CF0F8F"/>
     <w:rsid w:val="00CF45BD"/>
-    <w:rsid w:val="00D1429A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D2162E"/>
+    <w:rsid w:val="00CF6D7B"/>
+    <w:rsid w:val="00D05F70"/>
+    <w:rsid w:val="00D17C55"/>
     <w:rsid w:val="00D21771"/>
+    <w:rsid w:val="00D21E4A"/>
     <w:rsid w:val="00D22A1E"/>
-    <w:rsid w:val="00D57240"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D7006D"/>
+    <w:rsid w:val="00D31159"/>
+    <w:rsid w:val="00D31FE6"/>
+    <w:rsid w:val="00D61363"/>
+    <w:rsid w:val="00D63D9D"/>
+    <w:rsid w:val="00D656A8"/>
     <w:rsid w:val="00D72EA2"/>
-    <w:rsid w:val="00D74158"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D97545"/>
+    <w:rsid w:val="00D773F5"/>
+    <w:rsid w:val="00D83762"/>
+    <w:rsid w:val="00D85167"/>
     <w:rsid w:val="00D97AD4"/>
-    <w:rsid w:val="00DA67E7"/>
-    <w:rsid w:val="00DA70AB"/>
+    <w:rsid w:val="00DB1B36"/>
+    <w:rsid w:val="00DB31E1"/>
+    <w:rsid w:val="00DB4665"/>
     <w:rsid w:val="00DB5DA1"/>
-    <w:rsid w:val="00DB5E1C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DE78CF"/>
+    <w:rsid w:val="00DB74A3"/>
+    <w:rsid w:val="00DB753F"/>
+    <w:rsid w:val="00DC7997"/>
+    <w:rsid w:val="00DD4399"/>
+    <w:rsid w:val="00DD47B0"/>
+    <w:rsid w:val="00DE2E08"/>
+    <w:rsid w:val="00DF2BB0"/>
+    <w:rsid w:val="00DF7E3E"/>
+    <w:rsid w:val="00E0447A"/>
     <w:rsid w:val="00E07AD1"/>
-    <w:rsid w:val="00E158B2"/>
-    <w:rsid w:val="00E264B8"/>
+    <w:rsid w:val="00E23E5F"/>
     <w:rsid w:val="00E26FDE"/>
-    <w:rsid w:val="00E31DC5"/>
+    <w:rsid w:val="00E31B2D"/>
     <w:rsid w:val="00E41436"/>
+    <w:rsid w:val="00E46595"/>
+    <w:rsid w:val="00E500B7"/>
+    <w:rsid w:val="00E550A8"/>
     <w:rsid w:val="00E609CE"/>
+    <w:rsid w:val="00E618CC"/>
+    <w:rsid w:val="00E62B3A"/>
     <w:rsid w:val="00E64874"/>
-    <w:rsid w:val="00E71091"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E87751"/>
+    <w:rsid w:val="00E73E06"/>
+    <w:rsid w:val="00E8337A"/>
+    <w:rsid w:val="00E852D8"/>
     <w:rsid w:val="00E93AE8"/>
+    <w:rsid w:val="00E944D6"/>
+    <w:rsid w:val="00E9618F"/>
     <w:rsid w:val="00EB1827"/>
-    <w:rsid w:val="00EB5B8A"/>
-    <w:rsid w:val="00EC5230"/>
+    <w:rsid w:val="00EC2ACA"/>
+    <w:rsid w:val="00EC51B5"/>
+    <w:rsid w:val="00EC5B69"/>
+    <w:rsid w:val="00EC6900"/>
+    <w:rsid w:val="00EC7F7C"/>
+    <w:rsid w:val="00ED2CFE"/>
+    <w:rsid w:val="00ED59C0"/>
     <w:rsid w:val="00ED7AAF"/>
     <w:rsid w:val="00EE7D58"/>
-    <w:rsid w:val="00EF51C2"/>
     <w:rsid w:val="00EF637F"/>
+    <w:rsid w:val="00EF742B"/>
+    <w:rsid w:val="00F01B2C"/>
     <w:rsid w:val="00F043D9"/>
-    <w:rsid w:val="00F13E50"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F361F2"/>
+    <w:rsid w:val="00F13238"/>
+    <w:rsid w:val="00F205D2"/>
+    <w:rsid w:val="00F2636A"/>
     <w:rsid w:val="00F374B5"/>
-    <w:rsid w:val="00F42FC1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F767BF"/>
+    <w:rsid w:val="00F4057D"/>
+    <w:rsid w:val="00F43920"/>
+    <w:rsid w:val="00F4506D"/>
+    <w:rsid w:val="00F51731"/>
+    <w:rsid w:val="00F538FF"/>
+    <w:rsid w:val="00F63B70"/>
+    <w:rsid w:val="00F67E95"/>
+    <w:rsid w:val="00F70E2A"/>
+    <w:rsid w:val="00F71009"/>
+    <w:rsid w:val="00F74095"/>
+    <w:rsid w:val="00F76302"/>
     <w:rsid w:val="00F769B9"/>
-    <w:rsid w:val="00F87260"/>
+    <w:rsid w:val="00F81E87"/>
     <w:rsid w:val="00F9181C"/>
-    <w:rsid w:val="00FA60EB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC0A10"/>
+    <w:rsid w:val="00F96D59"/>
+    <w:rsid w:val="00FA516D"/>
+    <w:rsid w:val="00FA67A0"/>
     <w:rsid w:val="00FC0C30"/>
-    <w:rsid w:val="00FC1B2E"/>
-    <w:rsid w:val="00FC2AEA"/>
     <w:rsid w:val="00FC2E6D"/>
-    <w:rsid w:val="00FC4256"/>
+    <w:rsid w:val="00FC3EBB"/>
+    <w:rsid w:val="00FC5B9A"/>
+    <w:rsid w:val="00FD0C4A"/>
     <w:rsid w:val="00FE46B7"/>
-    <w:rsid w:val="00FE5910"/>
+    <w:rsid w:val="00FE4776"/>
     <w:rsid w:val="00FE6F28"/>
-    <w:rsid w:val="00FF337C"/>
-    <w:rsid w:val="00FF3FA1"/>
+    <w:rsid w:val="00FF14A6"/>
+    <w:rsid w:val="00FF6BEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -30460,92 +28592,50 @@
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00386B20"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -30589,207 +28679,188 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E64874"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E64874"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A0529"/>
+    <w:rsid w:val="001B43B2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B43B2"/>
     <w:rPr>
-      <w:color w:val="9A1616"/>
-[...36 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="header"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D00EF"/>
+    <w:rsid w:val="001B43B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D00EF"/>
+    <w:rsid w:val="001B43B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...2 lines deleted...]
-    <w:link w:val="ab"/>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D00EF"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001D00EF"/>
+    <w:rsid w:val="00302227"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="Заголовок 1 Знак"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D63D9D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="164"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC6F2F"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D63D9D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -30876,92 +28947,50 @@
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00386B20"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -31005,777 +29034,215 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E64874"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E64874"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A0529"/>
+    <w:rsid w:val="001B43B2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B43B2"/>
     <w:rPr>
-      <w:color w:val="9A1616"/>
-[...36 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="header"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D00EF"/>
+    <w:rsid w:val="001B43B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D00EF"/>
+    <w:rsid w:val="001B43B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...2 lines deleted...]
-    <w:link w:val="ab"/>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D00EF"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001D00EF"/>
+    <w:rsid w:val="00302227"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-    <w:name w:val="Заголовок 1 Знак"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D63D9D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="164"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC6F2F"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D63D9D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="158349392">
-[...414 lines deleted...]
-    <w:div w:id="813448084">
+    <w:div w:id="67263833">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1797019256">
+    <w:div w:id="356396274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...68 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="1819612425">
+    <w:div w:id="1490438848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...68 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="1821849813">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/kaz/docs/P1400000115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -32028,78 +29495,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7E58699-FA72-4FDC-B43A-F1D60F20F03C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBE5D9AC-A74F-48CE-A1EE-E56088F13888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>29073</Characters>
+  <Pages>1</Pages>
+  <Words>5163</Words>
+  <Characters>29431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>245</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34105</CharactersWithSpaces>
+  <CharactersWithSpaces>34525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Адылканова Индира</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>