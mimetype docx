--- v0 (2025-12-18)
+++ v1 (2026-05-11)
@@ -1,16810 +1,11249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="006E65E0" w:rsidRDefault="00300D54" w:rsidP="00300D54">
-[...2796 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-426" w:tblpY="-337"/>
+        <w:tblW w:w="10135" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1853"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="9498"/>
+        <w:gridCol w:w="637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1199F" w:rsidRPr="003C6A66" w:rsidTr="004C03C3">
-[...650 lines deleted...]
-      <w:tr w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidTr="004C03C3">
+      <w:tr w:rsidR="00897348" w:rsidRPr="00897348" w:rsidTr="002A7321">
         <w:trPr>
-          <w:trHeight w:val="302"/>
+          <w:trHeight w:val="1702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9318" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Отчет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>по методической работе учителей математики и физики</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>за 2013-2014 учебный год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Учитель живёт до тех пор, пока он учится.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Как только он перестаёт учиться,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в нём умирает учитель».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00F63E22" w:rsidRPr="00B20F33" w:rsidRDefault="00F63E22" w:rsidP="004C03C3">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>К.Д. Ушинский</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00F5083B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
-[...200 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Современная  школа остро нуждается в преподавателях-профессионалах, способных к инновационной деятельности, профессиональному росту и мобильности, обладающих потребностью в саморазвитии и самообразовании. Работая в этом направлении, МО учителей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> математики и физики </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОО г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Караганды </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ищет но</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вые пути совершенствования методической работы и работает над проблемой:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+              </w:rPr>
+              <w:t>«Повышение качества знаний в учебном процессе через использование современных технологии»</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Оn-line сабақтар</w:t>
-[...21 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основн</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ая</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> цель работы методического кабинета в 201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> году</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>способствовать повышению квалификации педагогов, развитию творческого потенциала, творческой активности и инициативности педагогов. Создание условий для совершенствования профессионального мастерства, успешной деятельности педагогов  в условиях реализации приоритетных направлений  - путем использовния новых технологий.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Задачи:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• организация </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сотрудничества </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>и качественного обмена опытом работы педагогов;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FDF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">повышение </w:t>
+            </w:r>
+            <w:r w:rsidR="00722FDF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>квалификации педагогов;</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FDF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FDF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разнообразие направлений самообразования учителей; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidR="00722FDF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>развитие форм методической работы;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>повышение качества преподавания и обучения;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>актуализация и повышение знаний новых технологий;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>активизация научно-исследовательской работы обучающихся; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0018756B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>активизация</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> работы по формированию учебных компетенций; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>выявление и поддержка одаренных и талантливых детей.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основными формами работы по повышению педагогического мастерства</w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учителей математики и физики</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>: участие в заседаниях ГМО и городских семинарах;</w:t>
+            </w:r>
+            <w:r w:rsidR="0018756B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>обучение на к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>урсах;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>взаимопосещение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уроков;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>работа над индивидуальной методической темой;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>изучение опыта работы лучших учителей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>города.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Объектом методической работы являлись различные стороны образо-вательного процесса: учебная, научно-исследовательская, экспертная, аналитическая,  информационная, консультационная и др. виды деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Основные формы методической работы в 201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> уч. году:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> консультации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> школа </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>молодого учителя</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> методические совещания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>семинары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> беседы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> круглые столы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> научно-практические конференции;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> самообразование</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Конкурсы, турниры, олимпиады и</w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>т.д.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00284972" w:rsidRDefault="00897348" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284972">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Велась работа по информационному наполнению сайта </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284972">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ГорОО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00284972">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ежемесячно пополнялись рубрики «Новости», «Методическая работа», «Научно-исследовательская работа», «Достижения», размещалась информация об издаваемых учебных пособиях и сборниках материалов научно-практических конференций. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2. ПОВЫШЕНИЕ КВАЛИФИКАЦИИ И ПЕДАГОГИЧЕСКОГО МАСТЕРСТВА ПРЕПОДАВАТЕЛЕЙ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00F5083B" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Одним из направлений методической работы является организация эффективной системы повышения квалификации преподавателей. Повышение квалификации </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>учителей</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  в 201</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-201</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> уч. году осуществлялось с отрывом от работы (курсы) и без отрыва от работы (методические семинары, научно-практические конференции, круглые столы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="275C542A" wp14:editId="1C159146">
+                  <wp:extent cx="4320480" cy="934556"/>
+                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                  <wp:docPr id="1" name="Рисунок 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Рисунок 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4320480" cy="934556"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Качественный состав учителей физики</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="a4"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1413"/>
+              <w:gridCol w:w="1559"/>
+              <w:gridCol w:w="1276"/>
+              <w:gridCol w:w="1417"/>
+              <w:gridCol w:w="1418"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00897348" w:rsidRPr="00897348" w:rsidTr="00E662C8">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1413" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>всего</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1559" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>высшей</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1276" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>первой</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>второй</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>без категории</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00897348" w:rsidRPr="00897348" w:rsidTr="00E662C8">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1413" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>121</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1559" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>56</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1276" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>29</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>21</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>15</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>В прошедшем учебном году плановое повышение квалификации прошли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аттестация на квалификационную категорию способствует оптимальной самореализации педагога, является важнейшим рубежом в его профессиональной деятельности и органично включается в систему совершенствования его профессионально - педагогического уровня. </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="7840" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1820"/>
+              <w:gridCol w:w="1880"/>
+              <w:gridCol w:w="2400"/>
+              <w:gridCol w:w="1740"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00284972" w:rsidRPr="00897348" w:rsidTr="00284972">
+              <w:trPr>
+                <w:trHeight w:val="562"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1820" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Всего уч.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1880" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>высшую</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2400" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>первую</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1740" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>вторую</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00284972" w:rsidRPr="00897348" w:rsidTr="00284972">
+              <w:trPr>
+                <w:trHeight w:val="570"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1820" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>372 матем.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1880" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>19</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2400" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>19</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1740" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="E9EDF4"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00284972" w:rsidRPr="00897348" w:rsidRDefault="00284972" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00E662C8" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Методическим кабинетом оказывалась всесторонняя консультационная и методическая помощь в процессе подготовки аттестационных материалов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Одной из форм методической работы является работа педагога над по-вышением собственного профессионального и педагогического мастерства посредством самообразования. Преподаватели разрабатывали материалы по  методическому обеспечению преподаваемых </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>предметов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, готовили  доклады, участвовали в разработке открытых уроков, в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>семинарах, мастер-классах</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, изучали научно-педагогическую литературу и методические рекомендации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> В </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебном году проведено</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>по математике</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10100" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2044"/>
+              <w:gridCol w:w="1924"/>
+              <w:gridCol w:w="1423"/>
+              <w:gridCol w:w="2244"/>
+              <w:gridCol w:w="2465"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00897348" w:rsidRPr="00897348" w:rsidTr="00081BCC">
+              <w:trPr>
+                <w:trHeight w:val="850"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2040" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Городские семинары+ ШМУ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Конкурсы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1420" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>О</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>n</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>line</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>уроки</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2240" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>олимпиады</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Мастер классы</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00897348" w:rsidRPr="00897348" w:rsidTr="00081BCC">
+              <w:trPr>
+                <w:trHeight w:val="349"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2040" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     4 + 3 (мат.)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     3+ 2 (физ)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1920" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     2</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1420" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  4</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  5</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2240" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">        1</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">        2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2460" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D0D8E8"/>
+                  <w:tcMar>
+                    <w:top w:w="72" w:type="dxa"/>
+                    <w:left w:w="144" w:type="dxa"/>
+                    <w:bottom w:w="72" w:type="dxa"/>
+                    <w:right w:w="144" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="0018756B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-426" w:y="-337"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Темы семинаров и мастер - классов с надлежащими слайдами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Семинар:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>"Применение ИКТ на уроках  естественно - математического цикла "  (для русских школ)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>,  СОШ №8;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...25 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              </w:rPr>
+              <w:t>Мастер - класс:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  "Обратные тригонометрические функций"  (подготовка к ЕНТ)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">имназия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+              </w:rPr>
+              <w:t>№ 95</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мастер </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00E662C8" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Мұғалімнің жаңашылдық қызметі жайлы түсінік" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E662C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>кластар</w:t>
-[...26 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E662C8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№ 54 ОМ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мастер класс:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Решение показательных уравнений".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кантарбекова Гуляйым Хасеновна </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(подготовка к ЕНТ), гим.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№97;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ШМУ:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Мұғалім құзырлығы және оған қойылатын талаптар", ОКШДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№77 ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мастер – класс:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "График функций у = ах</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + вх + с "</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.  Елькина С.А., СОШ №17;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Практический семинар:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Дифференциация и индивидуализация обучения как  эффективное средство развития учащихся", ШЛ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№101;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мастер класс:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Ондық бөлшектерді қосу, азайту ". СОШ №10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Муталяпов Марат Шалантаевич;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Практикалық семинар:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Математика сабағында инновациялық технологияларды пайдалану"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ЖББОМ №65</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Совещание по ЕНТ:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Математика пәні бойынша ҰБТ-дің ерекшіліктері, мәселелері және оларды шешу жолдары», 20.02.2014;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00E662C8" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E662C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФИЗИКА </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1. Семинар : " Оқушының өз бетінше еңбек етуі және  қабілеті төмен оқушымен жұмысты ұйымдастыру»</w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №76 ОМ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Научно - практический семинар:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Формирование  положительного имиджа предмета посредством активизации познавательной деятельности на уроках физики"</w:t>
+            </w:r>
+            <w:r w:rsidR="00E662C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Лицей №2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Научно - практический семинар: "Формирование  положительного имиджа предмета посредством активизации познавательной деятельности на уроках физики"            Лицей №2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Семинар: "Физика сабағында оқушылардың  танымдық іс әрекетін  белсендіру әдістері "</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.     №77 МББК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">     4 + 3 (мат.)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Семинар: "Физика сабағында оқушылардың  танымдық іс әрекетін  белсендіру әдістері ".     №77 МББК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...33 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Семинар: "Компетентносно - ориентированные задания на уроках физики ".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Семинар: «Система работы по подготовке учащихся к итоговой аттестации»      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>СОШ №17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...33 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                                              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F33">
-[...8 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. НОРМАТИВНО-ПРАВОВОЕ И УЧЕБНО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ ДЕЯТЕЛЬНОСТИ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>УЧИТЕЛЕЙ МАТЕМАТИКИ И ФИЗИКИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мастерство </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>учителя</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> определяется, в том числе и умением оптимально строить процесс обучения, а это во многом зависит от грамотно составленной рабочей программы и календарно-тематического плана. В </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>начале года учителя</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приняли активное участие в корректировке  календарно-тематических планов, созданию учебно-методических комплексов по новым учебным планам. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...22 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методическим кабинетом проводились консультации по вопросам раз-работки УМК,  технологии обучения по новым </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ГОС</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...33 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учителя </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>систематически получал</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> информацию о новых направлениях в развитии образования, о содержании образовательных программ,  стандартах. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00E662C8" w:rsidP="00284972">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>В 201</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-201</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебном году главный вектор методической работы будет направлен на создание современных, отвечающих требованиям времени, учебно-методических комплексов, способных предоставить </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>учащимся</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплект учебно-методических материалов для самостоятельного изучения </w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>предмета</w:t>
+            </w:r>
+            <w:r w:rsidR="00897348" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="0007491B" w:rsidRPr="00B20F33" w:rsidRDefault="0007491B" w:rsidP="0007491B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. ИЗУЧЕНИЕ, ОБОБЩЕНИЕ И РАСПРОСТРАНЕНИЕ </w:t>
+            </w:r>
+            <w:r w:rsidR="00284972">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЕДАГОГИЧЕСКОГО ОПЫТА</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...1748 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методическая компетентность </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>учителя</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проявляется в двух видах деятельности – учебно-методической и научно-методической. Концентрированным выражением обобщенного опыта учебно-методической деятельности является создание частной методики по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>предмету</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Учителя города </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> активно разрабатывают </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">методические пособия, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>созда</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ют</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> электронн</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ый</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> УМК.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00636E41" w:rsidRDefault="00636E41" w:rsidP="00284972">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F33">
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B20F33">
+              <w:t>Методическая продукция по математике ОО:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>М</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0007491B" w:rsidRPr="00B20F33">
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="a4"/>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="1"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="10201" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="568"/>
+              <w:gridCol w:w="2404"/>
+              <w:gridCol w:w="1418"/>
+              <w:gridCol w:w="1701"/>
+              <w:gridCol w:w="4110"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>№</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Название МП</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Наименование ОО </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Предмет </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:ind w:left="-108" w:firstLine="108"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Ф.И.О. автора</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Тест тапсырмаларының жинақтары </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>(6 сынып)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>ЖББ №77 мектеп-</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>балабақша кешені</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Хұсман Б.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">«Решение уравнений и неравенств в курсе алгебры 7-9 классов» </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">          КГУ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> «гимназия №9»</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Штенская Н.Р.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Попова М.А.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Устные упражнения по алгебре для 7 класса</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>СОШ №83</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>алгебра</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Дей Л.Ч.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Тематический контроль на уроках алгебры в 10 классе</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>СОШ №62</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>алгебра</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Дубовая Ю.Н.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Тематический контроль на уроках геометрии в 10 классе</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>СОШ №62</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>геометрия</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Дубовая Ю.Н.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Сборник тестовых заданий по математике для 10 класса</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>СОШ №62</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Дубовая Ю.Н.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>9</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Қызықты математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>№82</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Бакирова А.Т.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Тестовые задания по геометрии</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>№33</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Ковалева О.А.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:trPr>
+                <w:trHeight w:val="609"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>11</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Сборник тестов для итогового контроля по математике в 6-8, 10 классах</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>№85</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>математика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Ерофеева Н.В.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Паршина Л.Н.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00636E41" w:rsidRPr="00897348" w:rsidTr="00636E41">
+              <w:trPr>
+                <w:trHeight w:val="609"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="568" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2404" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Уроки физики в 7-8-классах для КРО</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>№73</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>физика</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4110" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00897348">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Дүйсебаева К.К.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ө </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00576EEF" w:rsidRPr="00B20F33">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...12 lines deleted...]
-            <w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Результаты методической работы находят отражение в докладах и выступлениях на заседаниях предметных (цикловых), на научно-методических конференциях, педагогических чтениях, в печатных изданиях, в методических разработках, которые используются в работе другими </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учителями. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F33">
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ББ атауы</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>О проведении Интернет-олимпиады для</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B20F33">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>П</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00576EEF" w:rsidRPr="00B20F33">
+              <w:t>учителей математики и физики</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     30 января 2014 года для учителей города была проведена Интернет-олимпиада.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>әні</w:t>
-[...9 lines deleted...]
-              <w:ind w:left="-108" w:firstLine="108"/>
+              <w:t xml:space="preserve">     Цель</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>выявление, поддержка и поощрение творчески работающих учителей, обладающих высокими предметными знаниями, создание условий для повышения профессионального мастерства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00284972">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Задания были подобраны из сборников  олимпиадных задач для школьников 8-11 классов разных лет.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Было подобрано 5 заданий:</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>первое задание для 8-го класса оценивалось в 2 балла, второе  задание для 8-го класса оценивалось в 3 балла, третье задание для 9-го класса оценивалось в 4 балла,  задание для 10-го класса оценивалось в 5 баллов, пятое задание для 11-го класса оценивалось в 6 баллов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C6141">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F33">
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Автордың аты-жөні</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F63E22" w:rsidRPr="00B20F33">
+              <w:t>Математика:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C6141">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>на участие в Интернет-олимпиаде подали заявку: 33 учителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>приняли участие: 25уч..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Наивысший балл - 9 баллов среди математиков получила учитель гимназии №97 Конакбаева С.А.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>По результатам заседания жюри отметили:высокий уровень сложности предложенных заданий.16 участников решали задания своим способом,но не набрали достаточное количество баллов.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>У остальных участников решения заданий 1,2,3 совпадают между собой полностью и совпадают с решениями,</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>опубликованными в интернете,</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>поэтому жюри сочло невозможным объективно оценить решения и выявить победителей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t>Решение жюри</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:всем участникам выдать сертификаты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Физика:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>на участие в Интернет-олимпиаде подали заявку:25 учителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>приняли участие: 17 учителей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Учитывая результаты тура и качество выполненных работ победителями стали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тюрина Е.В.- КГУ СОШ №65, 2 место</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ким О.Г.- КГУ лицей №2, 3 место </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">  Решение:</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>всем участникам выдать сертификаты,</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а участников,</w:t>
+            </w:r>
+            <w:r w:rsidR="009B044A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>занявших 2 и 3 место наградить грамотами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...131 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> городском конкурсе «Молодой педагог - 2014»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C6141">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Конкурс «Молодой педагог - 2014» проводи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ся для учителей математики, физики, химии и биологии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="008C0509" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...166 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цели Конкурса: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- выявление талантливых молодых педагогов, их поддержка и поощрение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- мотивация и стимулирование молодых педагогов к поиску новых форм интеллектуальной и творческой деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- расширение сферы профессиональных контактов, опыта и кругозора молодых педагогов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- формирование положительного общественного мнения о современном молодом педагоге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...112 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...2655 lines deleted...]
-                      <wps:txbx>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0272DEE2" wp14:editId="0BDD3D46">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-182245</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>260351</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5638800" cy="1143000"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Прямоугольник 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5638800" cy="1143000"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00897348" w:rsidRPr="008401CB" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>Мухаметгалий Амангуль</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>математика</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRPr="008401CB" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>Уркен Гүлжан Атькенқызы</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>математика</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRPr="008401CB" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>Конакпаева Сабира Амангельдыевна</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t>математика</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>Жакыпова Замза</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>гуль Тлеуовна</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                    <w:t xml:space="preserve">           </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008401CB">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> математика</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                      <w:lang w:val="kk-KZ"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                      <w:lang w:val="kk-KZ"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00A277FC">
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                      <w:lang w:val="kk-KZ"/>
+                                    </w:rPr>
+                                    <w:t>Ботагарина Гүлсезім Бақытқызы</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                      <w:lang w:val="kk-KZ"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">              физика</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRPr="00A277FC" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                      <w:lang w:eastAsia="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00A277FC">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t>Шокалова    Ольга    Петровна</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                      <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">                    физика</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRPr="00A277FC" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="00897348" w:rsidRPr="00A277FC" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00A277FC">
+                                    <w:rPr>
+                                      <w:color w:val="000000"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:tab/>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr wrap="square">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0272DEE2" id="Прямоугольник 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.35pt;margin-top:20.5pt;width:444pt;height:90pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+4/NnqAEAAAEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv2yRdWFVR0xXSarkg&#10;WGnhAVzHbizFP4zdJr0hcUXiEXgILoiffQb3jXbsZrsIbojLxOOZ+fJ933h5Oeqe7AR4ZU1Dq1lJ&#10;iTDctspsGvru7fXZghIfmGlZb41o6F54erl6+mQ5uFrMbWf7VgBBEOPrwTW0C8HVReF5JzTzM+uE&#10;waK0oFnAFDZFC2xAdN0X87K8KAYLrQPLhfd4e3Us0lXGl1Lw8EZKLwLpG4rcQo6Q4zrFYrVk9QaY&#10;6xSfaLB/YKGZMvjTE9QVC4xsQf0FpRUH660MM251YaVUXGQNqKYq/1Bz2zEnshY0x7uTTf7/wfLX&#10;uxsgqm3onBLDNK4ofjl8OHyOP+Pd4WP8Gu/ij8On+Ct+i99JlfwanK9x7NbdwJR5PCbxowSdviiL&#10;jNnj/cljMQbC8fL5xfliUeIqONaq6tl5iQniFI/jDnx4Kawm6dBQwCVmb9nulQ/H1ocWnEt0jgTS&#10;KYzrcWK1tu0etQ243Ib691sGyUtWG/tiG6xUGSrNHBsnKPQ5k5neRFrk73nueny5q3sAAAD//wMA&#10;UEsDBBQABgAIAAAAIQCmNgBb4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9h&#10;GcGLtJvGrxizKVIQSxGKqfa8zY5JMDubZrdJ/PeOJz3OzMM7z5stJ9uKAXvfOFKwmEcgkEpnGqoU&#10;vO+eZwkIHzQZ3TpCBd/oYZmfn2U6NW6kNxyKUAkOIZ9qBXUIXSqlL2u02s9dh8S3T9dbHXjsK2l6&#10;PXK4bWUcRXfS6ob4Q607XNVYfhUnq2Ast8N+9/oit1f7taPj+rgqPjZKXV5MT48gAk7hD4ZffVaH&#10;nJ0O7kTGi1bBLE7uGVVws+BODCS3D9cgDgrimDcyz+T/CvkPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAP7j82eoAQAAAQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKY2AFviAAAACgEAAA8AAAAAAAAAAAAAAAAAAgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" filled="f" stroked="f">
+                      <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="006D4475" w:rsidRPr="008401CB" w:rsidRDefault="006D4475" w:rsidP="00F63E22">
+                          <w:p w:rsidR="00897348" w:rsidRPr="008401CB" w:rsidRDefault="00897348" w:rsidP="00897348">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
+                              <w:pStyle w:val="a3"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:textAlignment w:val="baseline"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                            <w:r w:rsidRPr="008401CB">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
-                              <w:t>Амангуль</w:t>
+                              <w:t>Мухаметгалий Амангуль</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>математика</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006D4475" w:rsidRPr="008401CB" w:rsidRDefault="006D4475" w:rsidP="00F63E22">
+                          <w:p w:rsidR="00897348" w:rsidRPr="008401CB" w:rsidRDefault="00897348" w:rsidP="00897348">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
+                              <w:pStyle w:val="a3"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:textAlignment w:val="baseline"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                            <w:r w:rsidRPr="008401CB">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
-                              <w:t>Гүлжан</w:t>
+                              <w:t>Уркен Гүлжан Атькенқызы</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t>математика</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006D4475" w:rsidRPr="008401CB" w:rsidRDefault="006D4475" w:rsidP="00F63E22">
+                          <w:p w:rsidR="00897348" w:rsidRPr="008401CB" w:rsidRDefault="00897348" w:rsidP="00897348">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
+                              <w:pStyle w:val="a3"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:textAlignment w:val="baseline"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                            <w:r w:rsidRPr="008401CB">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
-                              <w:t>Сабира</w:t>
+                              <w:t>Конакпаева Сабира Амангельдыевна</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>математика</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006D4475" w:rsidRDefault="006D4475" w:rsidP="00F63E22">
+                          <w:p w:rsidR="00897348" w:rsidRDefault="00897348" w:rsidP="00897348">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
+                              <w:pStyle w:val="a3"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="008401CB">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="24"/>
+                              </w:rPr>
+                              <w:t>Жакыпова Замза</w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
-                              <w:t>Тлеуовна</w:t>
+                              <w:t>гуль Тлеуовна</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...12 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">           </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008401CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
-                              <w:t>математика</w:t>
+                              <w:t xml:space="preserve"> математика</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006D4475" w:rsidRDefault="006D4475" w:rsidP="00F63E22">
+                          <w:p w:rsidR="00897348" w:rsidRDefault="00897348" w:rsidP="00897348">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
+                              <w:pStyle w:val="a3"/>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="kk-KZ"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="kk-KZ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00A277FC">
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="kk-KZ"/>
                               </w:rPr>
                               <w:t>Ботагарина Гүлсезім Бақытқызы</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="kk-KZ"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">               физика</w:t>
+                              <w:t xml:space="preserve">              физика</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006D4475" w:rsidRPr="002809EE" w:rsidRDefault="006D4475" w:rsidP="002809EE">
+                          <w:p w:rsidR="00897348" w:rsidRPr="00A277FC" w:rsidRDefault="00897348" w:rsidP="00897348">
                             <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="ru-RU"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A277FC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
                               </w:rPr>
                               <w:t>Шокалова    Ольга    Петровна</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">                   физика</w:t>
+                              <w:t xml:space="preserve">                    физика</w:t>
                             </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00897348" w:rsidRPr="00A277FC" w:rsidRDefault="00897348" w:rsidP="00897348">
+                            <w:pPr>
+                              <w:pStyle w:val="a3"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:textAlignment w:val="baseline"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00897348" w:rsidRPr="00A277FC" w:rsidRDefault="00897348" w:rsidP="00897348">
+                            <w:pPr>
+                              <w:pStyle w:val="a3"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:textAlignment w:val="baseline"/>
+                            </w:pPr>
                             <w:r w:rsidRPr="00A277FC">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </wps:txbx>
-[...6923 lines deleted...]
-    <w:p w:rsidR="00C1199F" w:rsidRPr="00B20F33" w:rsidRDefault="00C1199F" w:rsidP="00C1199F">
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Участники Конкурса</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t> Проведение Конкурса предполага</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ло</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-  оценку работы педагога и анализ содержательных и технологических методик, новых приемов и подходов к организации образовательного процесса в соответствии с требованиями государственного образовательного стандарта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- оценку степени владения методикой проведения и самоанализа учебного занятия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- оценку творческих способностей конкурсантов, умение представлять свою профессиональную позицию через различные формы самопрезентации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  В ходе Конкурса на всех его этапах жюри оценива</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> деятельность претендента по следующим показателям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- профессиональное знание предмета преподавания:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- знание основ педагогики, психологии, детской и возрастной физиологии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- уровень владения методикой преподавания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- умелое использование передового и новаторского опыта, методическое мастерство, собственные находки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-  личные профессиональные качества: способность к творчеству, импровизации, индивидуальный творческий почерк, неординарность и глубина педагогического мышления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- результативность обучения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- отношение к педагогу его учеников (воспитанников).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подведение итогов конкурса</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4184709C" wp14:editId="10E0FAC4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>8255</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>4445</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5295900" cy="1181100"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="22" name="Заголовок 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5295900" cy="1181100"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="00897348" w:rsidRDefault="00897348" w:rsidP="00897348">
+                                  <w:pPr>
+                                    <w:pStyle w:val="a3"/>
+                                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:textAlignment w:val="baseline"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                    <w:t>Конакпаева Сабира Амангельдыевна</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                    <w:t xml:space="preserve"> учитель математики гимназии № 97</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                    <w:t>педстаж – 3 года</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:kern w:val="24"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                    <w:t>категория - вторая</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr wrap="square">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="4184709C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Заголовок 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.65pt;margin-top:.35pt;width:417pt;height:93pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7pSw0qQEAACQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUkuO1DAQ3SNxB8t7Oh9p0EzU6RFoBJsR&#10;IA0cwO3YHYvYZVzuTvokXAPBDiTOkCNRdpqeEexGs4gTu169vFfP6+vJDuygAhpwLa9WJWfKSeiM&#10;27X808c3Ly45wyhcJwZwquVHhfx68/zZevSNqqGHoVOBEYnDZvQt72P0TVGg7JUVuAKvHBU1BCsi&#10;bcOu6IIYid0ORV2WL4sRQucDSIVIpzdLkW8yv9ZKxvdao4psaDlpi3kNed2mtdisRbMLwvdGnmSI&#10;R6iwwjj66ZnqRkTB9sH8R2WNDICg40qCLUBrI1X2QG6q8h83d73wKnuh4aA/jwmfjla+O3wIzHQt&#10;r2vOnLCU0fx1/jb/mH/Pv+j5Ts9PVqVBjR4bwt956ojTa5go8Gwa/S3Iz0iQ4gFmaUBCp8FMOtj0&#10;JsuMGimL43n+aopM0uFFfXVxVVJJUq2qLquKNon1vt0HjG8VWJY+Wh4o4CxBHG4xLtC/kJOaRUDS&#10;FaftlK2e3WyhO5KZkfJvOX7Zi5DGLRoHr/YRtMmMqXUBnhgpiqzpdG1S1g/3GXV/uTd/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAqhOxz9kAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO0UrEMBBF3wX/&#10;IYzgm5vq4m6pTRcRFkV8se4HZJuxLW0moUna6tc7PunjmXu5c8rDakcx4xR6RwpuNxkIpMaZnloF&#10;p4/jTQ4iRE1Gj45QwRcGOFSXF6UujFvoHec6toJHKBRaQRejL6QMTYdWh43zSJx9usnqyDi10kx6&#10;4XE7yrss20mre+IPnfb41GEz1MkqOKbnFzt/y+Rf62ahzg/p9DYodX21Pj6AiLjGvzL86rM6VOx0&#10;dolMECPzlosK9iA4zLf3jGe+5rs9yKqU//WrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA7pSw0qQEAACQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCqE7HP2QAAAAYBAAAPAAAAAAAAAAAAAAAAAAMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" filled="f" stroked="f">
+                      <v:path arrowok="t"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00897348" w:rsidRDefault="00897348" w:rsidP="00897348">
+                            <w:pPr>
+                              <w:pStyle w:val="a3"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Конакпаева Сабира Амангельдыевна</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t xml:space="preserve"> учитель математики гимназии № 97</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>педстаж – 3 года</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>категория - вторая</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Призёр Конкурса</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Участники Конкурса награжд</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ены</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> благодарственными письмами. Победитель и призеры награжд</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ены</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> грамотами и подарками.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атематический</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> турнир </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Көшбасшы-2014»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:ind w:firstLine="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>марта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Вот уже 5-й год городской отдел образования г.Караганды проводит м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атематическ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ий</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> турнир </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Көшбасшы-2014» для </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учащихся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4-7 классов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Цели и задачи проведения математического турнира.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.  Пропаганда </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">математических </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> знаний  и  развитие у школьников интереса к </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предмету; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.2. Стимулирование развития интеллектуальных и познавательных возможностей детей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.3. Развитие творческой активности детей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.4. Вовлечение учащихся во внеклассную работу по математике</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.5. Проведение командных математических соревнований</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Порядок организации и проведения математического турнира.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В математическом турнире  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>при</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>няли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> участие учащиеся  4-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> классов школ города. Каждая школа представля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> команду  из 4 чел., (4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кл-1 ученик., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кл - 1 ученик, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кл -1 ученик., 7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кл.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 1 ученик.). Смешанные школы мог</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  представить 2 команды  по языку обучения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Турнир проводи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в 2 этапа:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="008C0509" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> этап - отборочный  (зональный).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="008C0509" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> этап – заключительный  (городской).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="008C0509" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0509">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Порядок  проведения  математического турнира:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) Математические бои по параллелям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) Подведение итогов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">   Математические бои по параллелям б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ыли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пров</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>едены</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в форме «Своя игра». Предлага</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лись</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> занимательные и нестандартные задания  на сообразительность в рамках программного материала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>По итогам зонального тура  2  команды,  набравшие наибольшее количество баллов, приглашаются  к участию во втором этапе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>По итогам городского этапа  грамотами награждаются команды - победители, занявшие 1, 2, 3 места соответственно. Результаты направля</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лись</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в школы по окончании турнира. Лучшие участники математического турнира   б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ыли</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  награждены  индивидуальными  дипломами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00530C98" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24907BF9" wp14:editId="55F0C118">
+                  <wp:extent cx="3752850" cy="2152650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Рисунок 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3753382" cy="2152955"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>О ПРОВЕДЕНИИ ДЕКАДЫ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>по физике в канун  45-ой международной олимпиады и международных исследований PISA – 2015 , TIMSS -2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>в организациях образования города Караганды</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В соответствии с приказом </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 145 от 31 марта 2014 года и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">планом работы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>утвержденным начальником ОО  г.Караганды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> прошла декада </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>физики в организациях образования города Караганды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00F5083B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Декада по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>физике явилась</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> одним из средств развития интереса </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к изучаемому предмету, приви</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> любви, внимания и разви</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ла</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5083B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> интеллектуальн</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ый </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и творческ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ий</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> потенциал учащихся, коммуникативных навыков у учеников разных возрастов. Предметная декада да</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> хорошую возможность учителям ещё раз</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>продемонстрировать значимость  предмет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а физики</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">учащимся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проявить творчество, а также явилась массовым и увлекательным ученическим соревнованием. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00025F3F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Проведенная д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екада была связана </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>с 45-ой международной олимпиадой и международными исследованиями PISA – 2015 , TIMSS -2015.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Материалы декады были связаны с основным программным курсом обучения, поэтому углубляли, дополняли и повышали уровень образования, способствовали развитию кругозора учащихся. В мероприятиях приняли участие учащиеся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-11 классов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цель проведения декады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Повышение интереса к </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>предмету физика</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> через процесс активизации </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>внеурочной деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Задачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> расширить и дополнить  знания, умения и навыки, получаемые учащимися на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">роках </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> физики</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> активизировать познавательную деятельность учащихся;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> развивать творческие способности учащихся.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В основу организации Декады </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> канун  45-ой международной олимпиады и международных исследований PISA – 2015 , TIMSS -2015 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, легли </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ринципы доступности, связи теории с практикой, сознательности и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">активности, наглядности, занимательности, преемственности и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ерспективности. На подготовительном этапе был запланирован целый ряд </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разнообразных мероприятий, которые  смогли </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> охватить наибольшее количество учащихся независимо от их способностей и знаний. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Декада началась с ознакомлением учащихся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-11 классов с планом и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">равилами </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведения мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Была организована тематическ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ая</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> линейк</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> где </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>организаторы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   объяв</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>или о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>проведении  в 2014 году</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>45-ой международной олимпиады по физике и международных исследований PISA – 2015 , TIMSS -2015.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00025F3F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ебята начальной школы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не остались в стороне, а, наоборот, декада началась с них</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. Интересны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>й конкурс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рисунк</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на тему «Явления природы»  проводил</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ся для</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учащи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>хся 1-4 классов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Все учащиеся младших классов просто с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>энтузиазмом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> рисовали</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> различные рисунки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, 10 и 12 апреля были  посвящен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Дню космонавтики и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в эти дни </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>про</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ходили такие мероприятия как: «Караганда – космическая гавань» (конкурс презентации), «Первые космонавты: Юрий Гагарин и Тоқтар Әубәкіров» (конкурс видеофильмов), «Караганда – космическая гавань» (внеклассные мероприятия)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. При входе в школ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учащиеся, сотрудники школы и гости могли познакомиться  с презентацией и видео роликами, которые рассказывали об этапах освоения космического пространства, жизни и деятельности первого космонавта Ю.А.Гагарина</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и Тоқтара Әубәкирова.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Все материалы были подготовлены учащимися учащимися </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> класс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ов школ города.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Учащиеся школы №68 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пров</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ели</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> радиопередачу, в которой  он</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рассказал</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о жизни и  первом полёте Ю. Гагарина</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и Т.Әубәкірова</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Интерактивные уроки в рамках области и города показали учителя физики школы №30 Бодыкова А.Е. и учитель физики школы №16 Лаврик Т.В.. Оба урока прошли на высоком уровне, были насыщенными и действительно показательными.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Также на высоком уровне прошел семинар для молодых учителей физики. Где молодые педагоги города узнали много о </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>международных исследованиях PISA – 2015 , TIMSS -2015, были ознакомлены с примерными вопросами тестовых  заданий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="00025F3F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мероприятиями в рамках декады  были охвачены  все </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">школы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> наше</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">го </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>города.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18 апреля 2014 года творческая группа учителей физики подвели итоги декады по городу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>. Было принято решение: наградить школы в следующих номинациях: «Творческий подход» - №101;</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>34;</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>95;</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>92; «Что? Где? Когда?» школы - №№82, 53, 18, 6; «Явления природы в рисунках» - №№34,</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21; «Лучший видеофильм - №№ 52, тех.лицей, 68.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="008C0509">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Изучая эффективность работы преподавателей по формированию у учащихся умений и навыков исследовательской работы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и участие в различных конкурсах, олимпиадах</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, можно отметить, что работа в этом направлении ведется ежегодно и количество</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учащихся</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, желающих проявить свои навыки не уменьшается, как и число педагогов, работающих с ними. Конечно, не у всех  это получается т.к. нужно обладать определенными компетентностями: умение работать с рекомендованной литературой, а это </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>является основой научного исследования; умение критически осмысливать материал, представленный в книге, т.е. необходимо уметь самостоятельно сопоставлять понятия и явления, делать собственные выводы; умение чётко и ясно излагать свои мысли.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21AD326D" wp14:editId="0C744EBA">
+                  <wp:extent cx="1866452" cy="1533525"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                  <wp:docPr id="3" name="Рисунок 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1887654" cy="1550945"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00530C98">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00530C98" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530C98" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA00754" wp14:editId="55460279">
+                  <wp:extent cx="1704975" cy="1512898"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="6" name="Рисунок 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1728408" cy="1533692"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00530C98">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00530C98" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00530C98" w:rsidRPr="00897348">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AA806CC" wp14:editId="7B199BE5">
+                  <wp:extent cx="1790700" cy="1513205"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Рисунок 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1824133" cy="1541457"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="005B751E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тмечены недостатки в методической работе:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> разработка  программ не отличается качеством и системностью, недостаточна активность педагогов в желании поделиться своими педагогическими и методическими находками, слабо налажена система взаимопосещений уроков, самообразования педагогов, не все преподаватели активно участвовали в реализации методической темы , исследовательской и инновационной деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="005B751E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Исходя из вышеизложенного, основными </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B751E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>задачами</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> методической работы на 201</w:t>
+            </w:r>
+            <w:r w:rsidR="002A13BF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-201</w:t>
+            </w:r>
+            <w:r w:rsidR="002A13BF">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебный год являются: ориентация на творческую инициативу, самостоятельность обучаемых, конкурентоспособность, необходим поиск и разработка новой схемы взаимодействия преподавателя и обучающихся; стимулирование преподавателей через различные формы к методической работе; развитие инновационной деятельности учителей, проектной исследовательской деятельности учителей, осуществление взаимообучения, передачи педагогического опыта через систему методической работы; активная экспериментальная деятельность; осуществление повышения квалификации в различных формах:  семинары, мастер классы; стимулирование и поддержка творческого отношения преподавателей к своим обязанностям, применения новых педагогических технологий;создание необходимых условий для инновационного развития</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«Будущего нет – оно делается нами»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Л.Н. Толстой</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A13BF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Методист     Аязбекова Г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897348">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.У.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897348" w:rsidRPr="00897348" w:rsidTr="002A7321">
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10135" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897348" w:rsidRPr="00897348" w:rsidRDefault="00897348" w:rsidP="002A7321">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0090068C" w:rsidRPr="00897348" w:rsidRDefault="0090068C" w:rsidP="007E0313">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C1199F" w:rsidRPr="00B20F33" w:rsidRDefault="00C1199F" w:rsidP="00C1199F">
+    <w:p w:rsidR="006A0AA3" w:rsidRPr="00897348" w:rsidRDefault="00FF20AE" w:rsidP="007E0313">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C79D1" w:rsidRPr="00B20F33" w:rsidRDefault="007C79D1" w:rsidP="00C1199F">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="007C79D1" w:rsidRPr="00B20F33" w:rsidSect="007C79D1">
+    <w:sectPr w:rsidR="006A0AA3" w:rsidRPr="00897348">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00FF20AE" w:rsidRDefault="00FF20AE" w:rsidP="004913C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00FF20AE" w:rsidRDefault="00FF20AE" w:rsidP="004913C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00FF20AE" w:rsidRDefault="00FF20AE" w:rsidP="004913C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00FF20AE" w:rsidRDefault="00FF20AE" w:rsidP="004913C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="11843557"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FC2EB3E"/>
+    <w:lvl w:ilvl="0" w:tplc="8BDE3696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="19F169CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC362F52"/>
     <w:lvl w:ilvl="0" w:tplc="E4B233E4">
       <w:start w:val="33"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1155" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16873,255 +11312,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5475" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6195" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...113 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="511017F3"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="66BF0BDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A12218DA"/>
     <w:lvl w:ilvl="0" w:tplc="D3BC773E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="028E7C94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17191,242 +11426,185 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="487A03FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00300D54"/>
-[...120 lines deleted...]
-    <w:rsid w:val="00FA4329"/>
+    <w:rsidRoot w:val="00FD3960"/>
+    <w:rsid w:val="00025F3F"/>
+    <w:rsid w:val="00051DCE"/>
+    <w:rsid w:val="00062531"/>
+    <w:rsid w:val="00077C52"/>
+    <w:rsid w:val="000A555E"/>
+    <w:rsid w:val="00107BF7"/>
+    <w:rsid w:val="0018756B"/>
+    <w:rsid w:val="00200985"/>
+    <w:rsid w:val="00284972"/>
+    <w:rsid w:val="002A13BF"/>
+    <w:rsid w:val="002A7321"/>
+    <w:rsid w:val="002B155F"/>
+    <w:rsid w:val="003E2599"/>
+    <w:rsid w:val="00477C27"/>
+    <w:rsid w:val="004913C4"/>
+    <w:rsid w:val="00524CCF"/>
+    <w:rsid w:val="00530C98"/>
+    <w:rsid w:val="005B3CBE"/>
+    <w:rsid w:val="005B751E"/>
+    <w:rsid w:val="005D6C4C"/>
+    <w:rsid w:val="005D7673"/>
+    <w:rsid w:val="00610F9F"/>
+    <w:rsid w:val="00636E41"/>
+    <w:rsid w:val="006860D9"/>
+    <w:rsid w:val="006D037E"/>
+    <w:rsid w:val="00722FDF"/>
+    <w:rsid w:val="00762F5D"/>
+    <w:rsid w:val="007D156D"/>
+    <w:rsid w:val="007E0313"/>
+    <w:rsid w:val="008401CB"/>
+    <w:rsid w:val="0085220B"/>
+    <w:rsid w:val="00897348"/>
+    <w:rsid w:val="008C0509"/>
+    <w:rsid w:val="008C6141"/>
+    <w:rsid w:val="0090068C"/>
+    <w:rsid w:val="009B044A"/>
+    <w:rsid w:val="00A277FC"/>
+    <w:rsid w:val="00AC3234"/>
+    <w:rsid w:val="00AD72D0"/>
+    <w:rsid w:val="00B42782"/>
+    <w:rsid w:val="00B56011"/>
+    <w:rsid w:val="00B73985"/>
+    <w:rsid w:val="00C36A7B"/>
+    <w:rsid w:val="00C63D07"/>
+    <w:rsid w:val="00C840D2"/>
+    <w:rsid w:val="00CB59C7"/>
+    <w:rsid w:val="00CC5EB5"/>
+    <w:rsid w:val="00D83252"/>
+    <w:rsid w:val="00E23C3C"/>
+    <w:rsid w:val="00E44430"/>
+    <w:rsid w:val="00E662C8"/>
+    <w:rsid w:val="00E90427"/>
+    <w:rsid w:val="00E93AC3"/>
+    <w:rsid w:val="00F269D0"/>
+    <w:rsid w:val="00F5083B"/>
+    <w:rsid w:val="00F63ABB"/>
+    <w:rsid w:val="00FC4106"/>
+    <w:rsid w:val="00FD3960"/>
+    <w:rsid w:val="00FF20AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{A08CBAC0-9D1C-4183-B283-6C3B69C15536}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4C5017DA-B3C4-4B73-B057-F3975211E830}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17762,499 +11940,808 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C1199F"/>
+    <w:rsid w:val="00C840D2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00300D54"/>
+    <w:rsid w:val="0090068C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...2 lines deleted...]
-    <w:rsid w:val="00B34E5B"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F63ABB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00C12982"/>
+    <w:rsid w:val="00C840D2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004913C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="004913C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C12982"/>
+    <w:rsid w:val="004913C4"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...22 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004913C4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="197745015">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="207226540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="352190520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="571745251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="694308792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="243809218">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="808477866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917905489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="924848580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="984820385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1032801708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1046022831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1167407770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1203052231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1327780326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1490708723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1627930351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1688369630">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1739747078">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1783458080">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1867790692">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983924325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2066904075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2092385162">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C74630B7-044D-40C9-969F-EEBCF82E2CB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18032309-7ACD-4F05-AC8C-1D08408CF0B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2891</Words>
-  <Characters>16479</Characters>
+  <Words>3030</Words>
+  <Characters>17272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Reanimator Extreme Edition</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19332</CharactersWithSpaces>
+  <CharactersWithSpaces>20262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ГУЛЗАДА</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Пользователь</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>