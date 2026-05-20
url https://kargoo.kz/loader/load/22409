--- v0 (2025-12-22)
+++ v1 (2026-05-20)
@@ -1,2876 +1,2850 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00DA4BE4" w:rsidRPr="00DC5589" w:rsidRDefault="00DA4BE4" w:rsidP="00990067">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00DC5589">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>Дефектолог және логопед мұғалімдердің әдістемелік бірлестігі.</w:t>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Методическое объединение учителей дефектологов и логопедов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...3 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w:rsidR="00EC64BB" w:rsidRDefault="00B4751D" w:rsidP="00EC64BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Развитие системы инклюзивного образования одно из приоритетных направлений   Государственной программы развития образования Республики Казахстан на 2011–2020 годы.</w:t>
+      </w:r>
+      <w:r w:rsidR="0011583C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Права детей с ограниченными возможностями на получение равных прав к качественному образованию закреплены законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00EC64BB" w:rsidP="00EC64BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Инклюзивті білім беру жүйесін дамыту </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С 21.02.2014 года, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с целью выполнения Государственной программы развития образования в РК на 2011- 2020 годы, для обеспечения доступности образования детям с ОВР</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в отделе образования организовано МО учителей дефектологов и логопедов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководителем является методист по инклюзивному образованию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Исатаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У.Н. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC64BB" w:rsidRDefault="00EC64BB" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Цели и задачи МО  учителей дефектологов и логопедов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC64BB" w:rsidRDefault="00B4751D" w:rsidP="00EC64BB">
+      <w:pPr>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цель: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содействовать развитию инклюзивного образования в общеобразовательных школах области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00EC64BB" w:rsidRDefault="00B4751D" w:rsidP="00EC64BB">
+      <w:pPr>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC64BB" w:rsidRDefault="00EC64BB" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Организовать работу стажерских площадок  по реализации инклюзивного образования в регионах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00EC64BB" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Повысить информированность педагогов общеобразовательных школ в вопросах реализации инклюзивного образования</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC64BB" w:rsidRDefault="00EC64BB" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4751D" w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организовать  взаимодействие образовательных и других  структур  региона по реализации инклюзивного образования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>По данным Областной ПМПК (психолого-медико-педагогической консультации),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>ҚР білім беруді дамытудың 2011-2020 жылдарға арналған Мемлекеттік бағдарламасының басым бағыттарының бірі.</w:t>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в городе насчитывается 821 детей-инвалидов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Из них 431 обучаются в специальных коррекционных учебных заведениях, в школах и интернатах города - 275 детей, не подлежат обучению -115.. В 6 школах города функционируют 48 коррекционные классы, логопедические пункты имеются в 25 школах, 116 детей обучаются на дому.    В 18 дошкольных организациях функционируют 81 коррекционные (логопедические, ЗПР и зрение) группы, в них 1681 детей. Логопедические пункты имеются в 12 дошкольных организациях. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003519FC" w:rsidRDefault="003519FC" w:rsidP="00990067">
-[...18 lines deleted...]
-        <w:t>Мүмкіндіктері шектеулі балалардың сапалы білім алуға тең құқығы Қазақстан Республикасының заңнамасымен бекітілген.</w:t>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Количество учителей дефектологов и логопедов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003519FC" w:rsidRDefault="00DA4BE4" w:rsidP="00990067">
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...272 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a4"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1418"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1515"/>
+        <w:gridCol w:w="1003"/>
+        <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="850"/>
-        <w:gridCol w:w="425"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="851"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidTr="0015530D">
+      <w:tr w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidTr="00CB20B0">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1515" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="0015530D" w:rsidRDefault="0015530D" w:rsidP="0015530D">
-[...34 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>предмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1003" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRDefault="0015530D" w:rsidP="0015530D">
-[...142 lines deleted...]
-              <w:t>санат</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кол- во педагогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="0015530D" w:rsidRDefault="0015530D" w:rsidP="00DB59FA">
-[...28 lines deleted...]
-              <w:t>1 санат</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в\к</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1 кат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="0015530D" w:rsidRDefault="0015530D" w:rsidP="00DB59FA">
-[...28 lines deleted...]
-              <w:t>2 санат</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2 кат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="0015530D" w:rsidRDefault="00DB59FA" w:rsidP="00DB59FA">
-[...18 lines deleted...]
-              <w:t>санатсыз</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б\к</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="0015530D" w:rsidRDefault="0015530D" w:rsidP="0015530D">
-[...186 lines deleted...]
-              <w:t>ға дейін)</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кол – во </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>молодых специалистов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(стаж- до 3лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidTr="00DB59FA">
+      <w:tr w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidTr="00CB20B0">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1515" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...13 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1003" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...15 lines deleted...]
-          <w:p w:rsidR="00DB59FA" w:rsidRPr="00DB59FA" w:rsidRDefault="00DB59FA" w:rsidP="003C5946">
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>б</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DB59FA">
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>арл</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00DB59FA" w:rsidRDefault="00DB59FA" w:rsidP="003C5946">
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB59FA">
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ығы</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00DB59FA" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB59FA">
-[...260 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidTr="00DB59FA">
-[...109 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+      <w:tr w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidTr="00CB20B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Логопеды, дефектологи школ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1003" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...16 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...24 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>41%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidTr="00CB20B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Логопеды, дефектологи ДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1003" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...16 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...16 lines deleted...]
-              <w:t>41%</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>26%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...16 lines deleted...]
-              <w:t>17</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidTr="00DB59FA">
-[...131 lines deleted...]
-              <w:t>23</w:t>
+      <w:tr w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidTr="00CB20B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1003" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...16 lines deleted...]
-              <w:t>25%</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...16 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>19%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...49 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...43 lines deleted...]
-              <w:t>26%</w:t>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+            <w:pPr>
+              <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4751D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>32%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
-[...280 lines deleted...]
-          <w:p w:rsidR="0015530D" w:rsidRPr="00B4751D" w:rsidRDefault="0015530D" w:rsidP="003C5946">
+          <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
             <w:pPr>
               <w:ind w:left="-851" w:right="-710" w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4751D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0015530D" w:rsidRDefault="0015530D" w:rsidP="00990067">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Всего в городе функционируют 2 детских сада санаторного типа («Батыр», «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ертег</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С сентября 2012 года,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> во исполнение программы развития образования РК на  2011-2020 годы, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>начаты два эксперимента по инклюзивному образованию в СОШ № 27 и д\с «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алмагуль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». За два года педагогами школы № 27 разработаны разно - уровневые программы, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контенты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>силлабусы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по инклюзивному образованию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Уже традиционными стали мастер- классы специалистов коррекционных школ, обучение педагогов магнитных школ, ДДЮ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За этот период МО учителей дефектологов и логопедов были проведены следующие мероприятия:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>04.02.2014 года в КГУ СОШ № 25 прошёл городской семинар: «Организационное и нормативно- правовое обеспечение реализации инклюзивного образования». На семинаре присутствовали  учителя логопеды, дефектологи и психологи школ  стажёрских площадок  и магнитных школ. В рамках семинара вниманию участников были предложены теоретические и практические  мероприятия.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В практической части семинара были предложены: деловая игра «реалисты, пессимисты и оптимисты», анкетирование профессиональных затруднений педагогов в работе с детьми с ОВР, упражнение  «5 шагов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Семинар получил положительные отзывы присутствующих. Участники семинара отметили практическую направленность мероприятий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>28.02.2014 года прошёл республиканский семинар в ОСШ № 27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Психолого-педагогическое сопровождение ОЭР: «Инклюзивное образование в массовой школе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Цель семинара – ознакомление с практической реализацией инклюзивного образования в рамках опытно-экспериментальной работы ОСШ № 27 г. Караганды, деятельностью школьной Службы психолого- педагогического сопровождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Гостям семинара были продемонстрированы видео- уроки: в инклюзивном и  коррекционном классе ,индивидуальное занятие развития речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">После просмотра презентаций  видео- уроков было обсуждение, где  организаторы семинара  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>получил</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> положительные отзывы присутствующих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отметили практическую направленность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> семинара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>На семинаре был</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организован</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выставка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>методических</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пособий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рекомендаций</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ителей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>работающих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>детьми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с ОВР.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Также с целью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>содействия развитию инклюзивного образования в общеобразовательных школах города № 54,№ 73,№ 48,№ 88,№15, ШИ № 4 с 2014 года  запущен областной проект по инклюзивному образованию, где СОШ № 34 и СОШ № 25 определены  как стажёрские площадки.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000013C0" w:rsidRDefault="000013C0" w:rsidP="000029A8">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000013C0" w:rsidRDefault="000013C0" w:rsidP="000029A8">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">БЖС педагогтарының оқытулары дәстүрлі түрде өтеді. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Для обеспечения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>безбарьерного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступа в учреждение образования из бюджета города в 2014 году рассмотрено выделение средств в сумме 3 млн. 400 тыс. тенге на установку пандусов в 4-х объектах образования: гимн. № 3, СШ № 8, СШ № 137 и д\с «Тола</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ғ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ай».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00430687" w:rsidRDefault="00430687" w:rsidP="000029A8">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-        <w:t>педагогтардың кәсіби қиыншылықтарына сауалнама жүргізу, «5 қадамды» жаттығу өткізілді.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     В перспективе до 2016 года отделом образования будет продолжена  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инновационно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-экспериментальная деятельность по развитию инклюзивного образования в детских садах «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ертост</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к», «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Думан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» и СШ № 25, 54</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002074A8" w:rsidRDefault="002074A8" w:rsidP="00DA4BE4">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>Семинар қатысушылардың көңілінен шықты. Семинарға қатысушылар шаралардың практикалық бағытын ерекше атап өтті.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4751D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002074A8" w:rsidRDefault="002074A8" w:rsidP="00DA4BE4">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E15311" w:rsidRDefault="002074A8" w:rsidP="00DA4BE4">
-[...27 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E15311" w:rsidRDefault="00E15311" w:rsidP="00CA0541">
-[...28 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA0541" w:rsidRDefault="00E15311" w:rsidP="00CA0541">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E15311" w:rsidRDefault="00E15311" w:rsidP="00CA0541">
-[...37 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="002074A8" w:rsidRDefault="00E15311" w:rsidP="00DA4BE4">
-[...37 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B4751D" w:rsidRPr="00B4751D" w:rsidRDefault="00B4751D" w:rsidP="00B4751D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E15311" w:rsidRDefault="00E15311" w:rsidP="00DA4BE4">
-[...28 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="004D2931" w:rsidRPr="00B4751D" w:rsidRDefault="004D2931">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D2DA6" w:rsidRPr="000013C0" w:rsidRDefault="006D2DA6" w:rsidP="00DA4BE4">
-[...22 lines deleted...]
-    <w:sectPr w:rsidR="006D2DA6" w:rsidRPr="000013C0">
+    <w:sectPr w:rsidR="004D2931" w:rsidRPr="00B4751D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D381A"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00FC66F0"/>
+    <w:rsidRoot w:val="00B4751D"/>
+    <w:rsid w:val="000A6958"/>
+    <w:rsid w:val="0011583C"/>
+    <w:rsid w:val="004D2931"/>
+    <w:rsid w:val="005238DC"/>
+    <w:rsid w:val="00B4751D"/>
+    <w:rsid w:val="00EC64BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{E2187106-A7F2-47DB-86CA-CBAAFFBD1303}"/>
+  <w15:docId w15:val="{72149DF5-5CB1-4CB8-B37F-DE44F008AC62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3223,120 +3197,110 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0015530D"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0015530D"/>
+    <w:rsid w:val="00B4751D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3580,90 +3544,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>723</Words>
-  <Characters>4126</Characters>
+  <Words>729</Words>
+  <Characters>4158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4840</CharactersWithSpaces>
+  <CharactersWithSpaces>4878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>user</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>