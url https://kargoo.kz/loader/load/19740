--- v0 (2026-01-14)
+++ v1 (2026-05-11)
@@ -1,828 +1,3077 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2932~1\AppData\Local\Temp\Rar$DI23.461\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2932~1\AppData\Local\Temp\Rar$DI85.391\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="120" yWindow="12" windowWidth="17052" windowHeight="9636"/>
+    <workbookView xWindow="120" yWindow="192" windowWidth="17052" windowHeight="9456" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист2" sheetId="2" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="95">
-[...64 lines deleted...]
-    <t xml:space="preserve">   15 қараша − Қазақстан Республикасының  аумағына Теңге ұлттық валютасын енгізгеніне 20 жыл   (1993)-"История национальной валюты – тенге" танымдық бағдарлама 
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="402">
+  <si>
+    <t>Направления деятельности</t>
+  </si>
+  <si>
+    <t>Формирование патриотического сознания.</t>
+  </si>
+  <si>
+    <t>Духовно-нравственное развитие</t>
+  </si>
+  <si>
+    <t>Правовое воспитание</t>
+  </si>
+  <si>
+    <t>Воспитание межэтнической толерантности и общественного согласия</t>
+  </si>
+  <si>
+    <t>Формирование здорового образа жизни</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Информационно-пропагандистская работа </t>
+  </si>
+  <si>
+    <t>Сентябрь</t>
+  </si>
+  <si>
+    <t>Организация общешкольных коллективных творческих дел</t>
+  </si>
+  <si>
+    <t>Оформление разделов в классных уголках, проведение открытых уроков  по теме «Государственые символы Республики Казахстан» -отв кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>1.Подготовка к проведению Дня знаний и урока Мира на тему:20-летия
+государственных символов Р Ккл рук. 1-11 кл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание Совета по профилактике правонарушении. Проведение классных часов по правовым знаниям -отв Сагнаева Н.К.</t>
+  </si>
+  <si>
+    <t>Беседа на классных часах с целью обучению навыкам общения с окружающими сверстниками и взрослыми, основанного на взаимоуважении отв кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Участия в городском фестивале "День Здоровья" -Отв. Кл рук . Кошкина Т.В.</t>
+  </si>
+  <si>
+    <t>Методическая работа с классными руководителями</t>
+  </si>
+  <si>
+    <t>Изучение нормативных документов по правовому воспитанию отв кл рук. 1-11 кл</t>
+  </si>
+  <si>
+    <t>Адаптация 5- классников в среднем звене отв. Кл рук 5-х кл , предметн, шк психолог</t>
+  </si>
+  <si>
+    <t>Психолого-педагогическое консультирование (по запросу)</t>
+  </si>
+  <si>
+    <t>Выбор актива класса -отв кл. рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Проведения анкетирования для организации внеурочной деятельности учащихся отв. кл рук 5-11 кл</t>
+  </si>
+  <si>
+    <t>1.Обучающий семинар "Методика планирования воспитательной работы в классе"  Аненко О.В. Мухаметкалиева Ж.М.</t>
+  </si>
+  <si>
+    <t>Индивидуальная работа с обучающимися</t>
+  </si>
+  <si>
+    <t>2. «Мемлекеттік тіл – менің тілім» сынып сағаты -            отв. кл рук</t>
+  </si>
+  <si>
+    <t>Подготовка документов учащихсясостоящих на учете в гр риска, ВШУ и ГДН- кл рук, Сагнаева Н.К.</t>
+  </si>
+  <si>
+    <t>Городской  конкурс творческих работ «Цвети мой  край родной!»- Горбачева Н.А.</t>
+  </si>
+  <si>
+    <t>.Совещание с педагогами кружковых работ планированию общешкольных дел- Мухаметкалиева Ж.М.</t>
+  </si>
+  <si>
+    <t>Диагностика уровня воспитанности и обученности школьников (7-9-е классы)- Куралесова Е.В.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Утверждение программ и планов допольнительного образования </t>
+  </si>
+  <si>
+    <t>консультирование по планированию воспитывающей деятельности Аненко О.В. Мухаметкалиева Ж.М.</t>
+  </si>
+  <si>
+    <t>Работа с органами ученического самоуправления</t>
+  </si>
+  <si>
+    <t>Утверждение плана работы Совета ученического самоуправление  на основании Устава школы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">С целью  вовлечение детей  в систему внеурочного занятия  выдвижения кандидатов в Совет старшеклассников </t>
+  </si>
+  <si>
+    <t>Среди учащихся 10-11 классов- Игра «Моя конституция» -Дебатный клуб Альтергот Е.В. Дюсембекова Г.В.</t>
+  </si>
+  <si>
+    <t>В рамках декадника "Месячник безопасности детей"- кл рук 1-9 кл  Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>Организация работы клубов по интересам- Мухаметкалиева Ж.М. Рахмиберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Выборы Совета учащихся школы. 2.Организация деятельности органов самоуправления в классах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Выбор председателя Совета Старшеклассников и глав секторов Формирование состава совета старшеклассников- Аненко О.В.
+ Планирование работы Совета Старшеклассников по секторам;
 </t>
   </si>
   <si>
-    <t>Құқық бұзушылықтың алдын алу бойынша Кеңес отырысы  Құқық білімі бойынша сынып сағаттарын өткізу - жауапты Сағнаева Н.К.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Халықаралық төзімділік күніне арналған сынып сағаттары. Жауапты сын.жетек. 1-11 сын
+    <t>Тренинг по формированию устновки на совместную деятельность и общение. 3.Оперативное совещание по проведению Дня знаний.</t>
+  </si>
+  <si>
+    <t>Организация взаимодействия с родителями обучающихся</t>
+  </si>
+  <si>
+    <t>. Обследование жилищно-бытовых условий проживания детей из социально незащищенных и многодетных семей- кл рук 1-11 кл Сагнаева Н.К. Куралесова Е.В. Вольштейн .В.</t>
+  </si>
+  <si>
+    <t>Организация классные родительские собрания, ориентированные на формирование установки на совместную деятельность и общение</t>
+  </si>
+  <si>
+    <t>1.Организация совместную работу с Попечительским советом  ориентированные на формирование установки на совместную деятельность и общение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Диагностическая беседа с родителями с целью выяснения осознания проблемы семьи и готовности принятия помощи и поддержки. </t>
+  </si>
+  <si>
+    <t>Наблюдение за учащимися состоящими на учете ВШУ и ГДН. Консультации психолога с родителями и с ребенком, медицинская помощь.</t>
+  </si>
+  <si>
+    <t>Проведение родительских собрании с приглашением представителей ДО</t>
+  </si>
+  <si>
+    <t>Проведение классных родительских собрании</t>
+  </si>
+  <si>
+    <t>1.Участие в подготовке заседаний попечительского совета. 2.Стартовое анкетирование</t>
+  </si>
+  <si>
+    <t>Октябрь</t>
+  </si>
+  <si>
+    <t>реализация программы "Правовой всеобуч" классные часы в 1-11 кл.</t>
+  </si>
+  <si>
+    <t>Благотворительная акция посвященная дню пожилых людей - кл руководители 1-11-х классов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведение  конкурса «Правовой дозор»  среди старшеклассников в целях активизации деятельности  отрядов ОСП - Сагнаева Н.К.  </t>
+  </si>
+  <si>
+    <t>Единый классный час посвященный Дню Духовного согласия-17-18.10.12 отв . Кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Школьные линейки посвященные Всемирному дню питания(1-11 кл)</t>
+  </si>
+  <si>
+    <t>Конкурс рисунков среди учащихся 3-4 классов "Полезное питание" - кл рук 1-4 кл , Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>  Совещание классных руководителей по текущим вопросам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оказания метод помощи молодым кл рук -м по реализации программы "Правовой всеобуч" </t>
+  </si>
+  <si>
+    <t>1.Собеседование по результатам диагностики уровня воспитанности и обученности школьников. 2.Психолого-педагогическое консультирование ( по запросам)- Куралесова Е.В. Вольштейн Е.В.</t>
+  </si>
+  <si>
+    <t>«Причины возникновения преступности среди несовершеннолетних и ее предупреждение»-- круглый стол для учащихся 7-х классов</t>
+  </si>
+  <si>
+    <t>  Подбор материалоа для подготовки кл часов Мероприятия,  посвященные Дню духовного согласия в  1-11 классы</t>
+  </si>
+  <si>
+    <t>мониторинг состояния здоровья учащихся 1-11 классов</t>
+  </si>
+  <si>
+    <t>Привлечение членов правового сектора к профилактической работе с младшими школьниками</t>
+  </si>
+  <si>
+    <t>Выпуск школьной газеты "Алау"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Изучение  классными руководителями "Типового плана по усилению воспитательного компонента процесса обучения" утвержденного         постановлением Правительства Республики Казахстан     от 29 июня 2012 года № 873 
+</t>
+  </si>
+  <si>
+    <t>Посещения учащимися  экспозиционных залов историко-культурного Центра Первого Президента Республики Казахстан, Лидера нации Н.А. Назарбаева в городе Темиртау, открытого в 2011 году в честь 20-летия Независимости страны.</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в городском  конкурсе  творческих работ «Цвети мой  край родной!»</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сбор информации о занятости учащихся в объединениях ДО   </t>
+  </si>
+  <si>
+    <t>Индивидуальная беседа с родителями вновь прибывших детей</t>
+  </si>
+  <si>
+    <t>Заполнение в классном журнале "Листа здоровья"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Привлечение детей к работе кружков. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">оформление классного уголка </t>
+  </si>
+  <si>
+    <t>консультирование по планированию воспитывающей деятельности</t>
+  </si>
+  <si>
+    <t>"День дублера"- посвященный дню учителя- отв Совет старшеклассников</t>
+  </si>
+  <si>
+    <t>Школьный образовательный библиотечно-краеведческий проект «Путешествуя по любимому городу» (1-11 класс). Отв.: библиотекарь</t>
+  </si>
+  <si>
+    <t>Привлечение членов трудового сектора в организации школьного дежурства;</t>
+  </si>
+  <si>
+    <t>Участие членов ученического саоуправление в праздновании Дня учителя и праздинка Осени</t>
+  </si>
+  <si>
+    <t>Организация дня "Чистый четверг"</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в Фестивале команд КВН лиги "Юниор"</t>
+  </si>
+  <si>
+    <t>Работа пресс-центра. Выпуск номера газеты "Алау"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заседание Совета профилактики по правонарушению сприглашением родителей </t>
+  </si>
+  <si>
+    <t>Работа с родительским активом школы с целью вовлечения родительской общественности в решении школьных проблем.</t>
+  </si>
+  <si>
+    <t>Индивидуальня беседа с родителями состоящими на учете в ВШУ , ГДН и в гр риска</t>
+  </si>
+  <si>
+    <t>Составление списков учащихся на бесплатное питание , многодетных опекаемых семей с участием членов попечительского комитета</t>
+  </si>
+  <si>
+    <t>Индивидуальная беседа с родителями о занятости детей  во внешкольных организациях (по необходимости)</t>
+  </si>
+  <si>
+    <t>Ноябрь</t>
+  </si>
+  <si>
+    <t>Мероприятия, посвященные Всемирному Дню ребенка-  Посвящение в пятиклассники     отв кл рук        Мероприятия с учащимися 5-х классов Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>"Минута славы"- фестиваль талантливых детей- Хакимова И.Р. Горобцова Л.И. Аненко О.В.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание Совета по профилактике правонарушении. Отв Сагнаева Н.К. Проведение классных часов по правовым знаниям -отв кл рук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Классные часы, посвященные Международному дню толерантности. Отв кл рук 5-11 кл
 «Толерантность-путь к миру» 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">5-7 сыныптар оқушылары арасындағы шаралар "Алтын куз  сазы" жауапты Рахимберлина Ж.Т.                         </t>
-[...190 lines deleted...]
-      <t>(біліктілігін арттыру)</t>
+    <t>Участие в городской акции, посвященной международному Дню борьбы с наркоманией  - Куралесова Е.В. Конкур агитбригад среди учащихся 8, 6-х классов -Мухаметкалиева Ж.М.  Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>Выявление физиологические и психологические особенности подросткового возраста(5-8 кл)- отв кл. рук  Куралесова Е.В.</t>
+  </si>
+  <si>
+    <t>Изучение послание Президента РК - отв за ИПГ, кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Подборка материалов к проведению кл. ч. на тему: «Можно ли научиться толерантности?» - кл. рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Мероприятия, посвященные Всемирному Дню ребенка-  отвРахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>Тип мышления и выбор профессии. (Беседа психолога школы с уч-ся  8 -х кл)</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в городском  конкурсе  загитбригад отряда ОСП</t>
+  </si>
+  <si>
+    <t>Посещение уроков класса с целью наблюдения уровня освоения учебных материалов</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание членов ученического самоуправление</t>
+  </si>
+  <si>
+    <t>Самообразования класных руководителей "Изучение послание президента РК"</t>
+  </si>
+  <si>
+    <t>Школьная игра среди учащихся 7,9 -х классов по вопросам избирательного права «Мы из будущего»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Экскурсия в Областной краеведческий музей  с учащимися 5-х классов кл </t>
+  </si>
+  <si>
+    <t>Анкетирование «Что ты знаешь о последствиях курения?»  7-9 кл</t>
+  </si>
+  <si>
+    <t>Консультация психолога- отв Вольштейн Е.В. Куралесова Е.В.</t>
+  </si>
+  <si>
+    <t>  Организация деятельности пресс-центра Выпуск очередного номера  школьной газеты- Кондратьева Л.П.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индивидуальная работа кл рук-лей с детьми  состоящих на учете </t>
+  </si>
+  <si>
+    <t>Организационный момент - проект  "Я-Гражданин" -отв Чехранова Т.В.</t>
+  </si>
+  <si>
+    <t>Заседание активов Ученического самоуправление на тему: "Наше поведение  в общественном транспорте"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Рейд   отряда ОСП  на территории школы  с целью выявления правонарушении.                     Организация дежурств учащихся  в школе</t>
+  </si>
+  <si>
+    <t>Организация игр школьной лиги КВН</t>
+  </si>
+  <si>
+    <t>Танцевальный марафон «Танцуем ради жизни»- среди уч-ся 5-6 кл</t>
+  </si>
+  <si>
+    <t>Оказание содейсвии в организации игр школьной лиги КВН</t>
+  </si>
+  <si>
+    <t>Собрание секторов  Совета старшеклассников по плану</t>
+  </si>
+  <si>
+    <t>Семинар кл руководителей: "Система работы классных руководителей по патриотическому воспитанию"</t>
+  </si>
+  <si>
+    <t>Заседание Попечительского Совета школы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведение родительских собраний по профилактике  преступности среди молодежи, об уголовной ответственности за хранение и употребление наркотических и психотропных веществ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Совместное собрание учащихся и родителей по профилактике  преступности среди молодежи, об уголовной ответственности за хранение и употребление наркотических и психотропных веществ </t>
+  </si>
+  <si>
+    <t>. Семинар – практикум «Как организовать успешное  взаимодействие с родителями.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Знакомство родителей с "Типовым планом  по усилению воспитательного компонента процесса обучения" утвержденного         постановлением Правительства Республики Казахстан     от 29 июня 2012 года № 873 
+</t>
+  </si>
+  <si>
+    <t>Декабрь</t>
+  </si>
+  <si>
+    <t>Конкурс «Лучшее исполнение Гимна Республики Казахстан»2-4 классы "Тебе пою, моя страна!" конкурс патриотических песен с театрализованной  инсценировкой  5 -7 кл отв кл рук. Мухаметкалиева Ж.М. Хакимова И.Р.</t>
+  </si>
+  <si>
+    <t>«Разноцветные конфетти» -новогодние праздничные программы для учащихся 1-4 кл- Рахимберлина Ж.Т. Курилина В.А.</t>
+  </si>
+  <si>
+    <t>«Планета друзей» - форма коллективной деятельности среди учащихся 1-4 кл Шабанова Е.А. Ульева С.А.</t>
+  </si>
+  <si>
+    <t>Отборочный тур для участия в городском конкурсе среди учащихся "Жаркын болашак" по 3- номинациям- Рахимберлина Ж.Т. Рахметуллаева Д.Б.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Участие в городском фестивале «Мы – за здоровый город!» </t>
+  </si>
+  <si>
+    <t>Работа пресс-центра «Наши достижения независимому Казахстану» - Добарова А.К.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отчет кл рук за 1 полугодие- отв кл рук </t>
+  </si>
+  <si>
+    <t>Подготовка к проведению конкурсов среди учащихся  1-4 кл. на знание истории геральдики и атрибутов государственности среди учащихся 4-5 классов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Конкурс на лучшее новогоднее оформление класса (номинация «Лучший дизайнер») </t>
+  </si>
+  <si>
+    <t>День правовых знаний «Мы тоже имеем права». Тематические занятия. Выставка детских рисунков (1-4 кл0</t>
+  </si>
+  <si>
+    <t>Интеллектуальные способности 9 классов. (Резапкина)-рекомендации психолога</t>
+  </si>
+  <si>
+    <t>Совместная работа кл рук с  активистами Совета старшеклассников</t>
+  </si>
+  <si>
+    <t>Проведение тематических классных часов направленных на гражданско-патриотическое воспитание</t>
+  </si>
+  <si>
+    <t>Подготовительная работа к обобщению передового опыта классных руководителей для рекомендации лучших наработок в воспитательном процессе</t>
+  </si>
+  <si>
+    <t>Участие в городском смотре конкурсе  знаменных групп по  формированию активной гражданской позиции, чувства патриотизма к символам и ритуалам геральдики Республики Казахстан.</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в городском конкурсе  патриотической песни  "Жас сункар"</t>
+  </si>
+  <si>
+    <t>Беседа с учащимися   состоящих научете в гр риска</t>
+  </si>
+  <si>
+    <t>Организация участие детей из малобеспеченных и многодетных семей и детей опекаемых  в Новогоднюю елку города и школы</t>
+  </si>
+  <si>
+    <t>«Личностный опросник» 7классов. (ИСН) Интеллектуальные способности 5 классов (ГИТ)- работа шк психолога</t>
+  </si>
+  <si>
+    <t>Определение уровня развития зрительного анализа (ГПП) анкетирование учащихся о занятости во внеурочное время</t>
+  </si>
+  <si>
+    <t>Подготовка конкурсу "Я-Гражданин" -отв Чехранова Т.В.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация «Школа молодого волонтера»  с  целью  увеличения форм работы и улучшения качества работы с молодежью. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Организация рейда отряда ОСП</t>
+  </si>
+  <si>
+    <t>Культмассовый сектор - подготовка и проведение новогодних мероприятий  для 1-11 классов;</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в городской  акций «Шагни в здоровый Казахстан» ( по отдельному плану)</t>
+  </si>
+  <si>
+    <t>Подготовка и проведение новогодних мероприятий  для учащихся старших  классов;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Праздничная программа  «Мы дети твои Казахстан» </t>
+  </si>
+  <si>
+    <t>2.     Уровень сформированности гражданской зрелости (5-7,8-9,10-11 классы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Привлечение членов Попечительского  Совета в организация Новогодних праздников </t>
+  </si>
+  <si>
+    <t>Режим дня  учащихся начальных классов  в зимнее время- инд беседа с родителями</t>
+  </si>
+  <si>
+    <t>Беседа с родителями ирекомендации психолога</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заседание родительского комитета по вопросам организации воспитательной работы </t>
+  </si>
+  <si>
+    <t>Январь</t>
+  </si>
+  <si>
+    <t>Конкурс на знание истории геральдики и атрибутов государственности среди учащихся 3-5 классов</t>
+  </si>
+  <si>
+    <t>Уроки развития«Спеши творить добро» - беседы о доброте, сочувствии, сопереживании и стремлении помочь ближнему -отв кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание Совета по профилактике правонарушении. Проведение классных часов по правовым знаниям- кл рук , Сагнаева Н.К.</t>
+  </si>
+  <si>
+    <t>Классные часы посвященные воспитанию межэтнической  толерантности и общественного согласия- отв кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Спортивные соревнования  "Хоккей на льду", "Конькобежный  марофон"- Кошкина Т.В.</t>
+  </si>
+  <si>
+    <t>Городской конкурс КВН среди учащихся школ города с целью активизации творческого потенциала и организации досуга детей Федорова Н.В.</t>
+  </si>
+  <si>
+    <t>Беседа старшеклассниками  10-11 кл на тему  из выступления Н.А. Назарбаева от 05.09.2012 -«Обучение в течение всей жизни – это жизненная необходимость!»- отв кл рук</t>
+  </si>
+  <si>
+    <t>Заседание МО классных руководителей - Аненко О.В. Мухаметкалиева Ж.М.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> оказание методической помощи молодым кл рук при сборе материалов</t>
+  </si>
+  <si>
+    <t>«Прощай букварь и здравствуй книга!»  кл рук 1-х классов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Школа молодого кл. рук-ля : «Способы воздействия на уч-ся, нарушающих дисциплину» </t>
+  </si>
+  <si>
+    <t>Подготовка к участию областного фестиваля конкурса детского творчества среди детей дошкольного возраста"Первые шаги"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подготовка к проведению Уроки здоровья «Твое здоровье в твоих руках» </t>
+  </si>
+  <si>
+    <t>Подготовка к проведению КВН среди старшеклассников</t>
+  </si>
+  <si>
+    <t>Изучение деятельности участников ученического самоуправления как одной из форм социализации личности</t>
+  </si>
+  <si>
+    <t>Внедрение инновационного педагогического опыта организации воспитания в формате компетентностного подхода- (семинар для кл рук)</t>
+  </si>
+  <si>
+    <t>Беседа «Символ страны – символ независимости» -</t>
+  </si>
+  <si>
+    <t>Посещение книжной выставки «Найди свое дело!»  учащимися 3-4 кл</t>
+  </si>
+  <si>
+    <t>Подготовка к участию  региональному заочному экологическому конкурсу   при МАН</t>
+  </si>
+  <si>
+    <t>Определение уровня вербально- логического мышления 8 классы. Методика "Сложные аналогии"</t>
+  </si>
+  <si>
+    <t>Отборочный школьный тур для участия в городском конкурсе «Школьник года»</t>
+  </si>
+  <si>
+    <t>В целях содействия развитию школьного издательского дела  провести анкету среди членов редколлеги</t>
+  </si>
+  <si>
+    <t>«Наполним мир добром»- конкурс сочинении, эссе среди учащихся 7-8 кл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Работа «Школы молодого волонтера»  с  целью  увеличения форм работы и улучшения качества работы с молодежью. </t>
+  </si>
+  <si>
+    <t>Рейд «Опоздал - позор»  - отряд ОСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание родительского комитета по вопросам организации воспитательной работы ОУ</t>
+  </si>
+  <si>
+    <t>Участие в спортивных соревнованиях проводимых  во время зимних каникул</t>
+  </si>
+  <si>
+    <t>Заседание правового и трудового секторов Совета Старшеклассников</t>
+  </si>
+  <si>
+    <t>Собрание секторов Совета по плану</t>
+  </si>
+  <si>
+    <t>Сверка данных родителей по базе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Контроль родительского комитета за питание учащихся. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Родительский лекторий: «Он – трудный ребенок или мы – плохие родители». </t>
+  </si>
+  <si>
+    <t>Родительское собрание – круглый стол: «Роль родителей и педагогов в подготовке выпускников к ЕНТ кл рук 11-х кл</t>
+  </si>
+  <si>
+    <t>Оказание помощи родителям  по вопросам воспитания и образования  ( работа с родителями 5-х и 10-х кл)</t>
+  </si>
+  <si>
+    <t>Посещение семей учащихся состоящих на учете ВШУ и ГДН</t>
+  </si>
+  <si>
+    <t>Февраль</t>
+  </si>
+  <si>
+    <t>Участие в городском конкурсе   проектов "Я-Гражданин" - защита социального проекта от имени школы -отв Чехранова Т.В.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Использование  тезисы и статьи Н.А. Назарбаева от 10.07.2012 для духовно нравственного воспитания- отв кл рук -9-11 кл </t>
+  </si>
+  <si>
+    <t>Проведение внеклассных мероприятии , дающие знания детям о культуре и истории, традициях и обычаях, образе жизни и языке различных народов отв кл рук 5-7 кл</t>
+  </si>
+  <si>
+    <t>Отборочный тур для участия в городском конкурсе среди учащихся "Оралхан Бокей, Мукагали окулары" по 3-м номинациям - Рахметуллаева Д.Б. Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Проведение тематических классных часов направленных на пропаганду  здорового образа жизни кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Посещение занятий ДО с целью изучения их организационного уровня, творческой активности, воспитательного потенциала- Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>Встреча  с ветеранами труда нашего города  - круглый стол "Мой город"-  пресс центр школьной газеты- Кондратьева Л.П.</t>
+  </si>
+  <si>
+    <t>Изучение Типового плана по усилению восп компен.- кл рук 1-11 кл</t>
+  </si>
+  <si>
+    <t>Проведение школьных конкурсов на знание атрибутов государственности:  «Лучшее исполнение Гимна Республики Казахстан» среди учащихся 6-х и 8-х кл - Аненко О.В. Мухаметкалиева Ж.М.</t>
+  </si>
+  <si>
+    <t>Участие в городском конкурсе «Ғибрат» в целях пропаганды устного народного творчества</t>
+  </si>
+  <si>
+    <t>1. Профилактика  религиозного экстремизма. (Беседы, кл.часы, круглые столы)</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в городском соревнований по баскетболу</t>
+  </si>
+  <si>
+    <t>Изучение классными руководителями положению о детско - юношеских организациях "ЖасУлан" и "Жас Кыран"</t>
+  </si>
+  <si>
+    <t>Отборочный тур для участие в областном конкурсе "Методический вернисаж" по номинации ""Методическое обеспечение воспитательной работы</t>
+  </si>
+  <si>
+    <t>Самообразование классных руководителей  -изучение нормативных документов</t>
+  </si>
+  <si>
+    <t>Участие в городской военно-спортивной игре «Калкан», посвященная 70-летию со дня совершения подвига Героем Советского Союза Нуркена Абдировым</t>
+  </si>
+  <si>
+    <t>Подготовка участников театральной студии  к участию областному конкурсу "Природа. Культура . Экология"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание Совета по профилактике правонарушении. Проведение классных часов по правовым знаниям</t>
+  </si>
+  <si>
+    <t>Заседание членов отряда ЮИД</t>
+  </si>
+  <si>
+    <t>«Обсуждение 5-ти принципов социальной модернизации»- дебаты для старшеклассников</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание совета старшеклассников</t>
+  </si>
+  <si>
+    <t>Заседание совета старшеклассников на тему  патриотичекского воспитания</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Выявление одарённых детей: - конкурс «Алло, мы ищем таланты!»; </t>
+  </si>
+  <si>
+    <t>Проведение рейда в рамках месячника</t>
+  </si>
+  <si>
+    <t>Я-Гражданин</t>
+  </si>
+  <si>
+    <t>Участие в городском конкурсе проектов  "Я-Гражданин"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Диагностическая беседа с родителями с целью выяснения причину слабой успеваемости. </t>
+  </si>
+  <si>
+    <t>Мероприятия  по формированию межэтнической толерантности младших школьников через привлечение родителей к воспитательной работе, способствующими формированию межэтнической толерантности</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Беседа с родителями по результату анкетировании «Вредные привычки» </t>
+  </si>
+  <si>
+    <t>Оказание помощи родителям  по вопросам воспитания и образования  ( работа с родителями 3-х и 8-х  кл)</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>"Сәлем, саған, Әз -Наурыз!"- праздничная  шоу программа- Рахимберлина Ж.Т. Хакимова И.Р. Горобцова Л.И. Абитаева Г.М.</t>
+  </si>
+  <si>
+    <t>Праздничное мероприятие посвященное Международному Женскому Дню -8 марта- Голобородова М.В. Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Правовая игра «Моя конституция» среди уч- ся 7-х кл-- Благодарова О.Ю. - </t>
+  </si>
+  <si>
+    <t>Уроки развития дающие знания детям о культуре и истории, традициях и обычаях, образе жизни и языке различных народов;-отв Олецкая  Ю.В.</t>
+  </si>
+  <si>
+    <t>Городской конкурс агитбригад «Здоровое питание- здоровая нация»</t>
+  </si>
+  <si>
+    <t>Организация праздничных мероприятии участниками школьной команды КВН</t>
+  </si>
+  <si>
+    <t>Обсуждение идеи «Общества всеобщего труда»- диспут</t>
+  </si>
+  <si>
+    <t>Заседание МО классных руководителей -Аненко О.В. Мухаметкалиева Ж.М.</t>
+  </si>
+  <si>
+    <t>Подборка материалов к  Празднику Наурыз</t>
+  </si>
+  <si>
+    <t>проведение бесед учащимися 5-х классов на тему  духовно- нравственного воспитания</t>
+  </si>
+  <si>
+    <t>Консультация психолога школы (по  необходимости)</t>
+  </si>
+  <si>
+    <t>1. Праздник Наурыз (, конкурсы чтецов,  кл. часы, концертная программа)</t>
+  </si>
+  <si>
+    <t>соревнования по национальным видам спорта в честь праздника Наурыз</t>
+  </si>
+  <si>
+    <t>координация основных направлений деятельности "Жас Улан"</t>
+  </si>
+  <si>
+    <t>Городской конкурс по стрельбе среди девушек 10-11 классов, посвященный памяти А.Молдагуловой</t>
+  </si>
+  <si>
+    <t>Городской фестиваль -конкурс "Театр и дети"       в целях повышения роли  организованной  детской театральной деятельности в развитии и формировании личности ребенка</t>
+  </si>
+  <si>
+    <t>Выявление причин, способствующих девиантности в поведении детей и подростков работа психолог</t>
+  </si>
+  <si>
+    <t>«Земля людей – земля языков и культур» - виртуальная экскурсия  по музею во время весенних еаникул</t>
+  </si>
+  <si>
+    <t>«Личностный опросник» 8 классов. (ИСН)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индивидуальная работа с детьми  из малообеспеченных  семей с целью создание условий для развития лидерских качеств, профессионального самоопределения и реализации творческого потенциала </t>
+  </si>
+  <si>
+    <t>Участие детей в городском конкурсе "Волшебный мир театра"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Изучение нормативных документов </t>
+  </si>
+  <si>
+    <t>Посещение музея первого президента в г.</t>
+  </si>
+  <si>
+    <t>Проведение среди старшеклассников . КВН «Весна! Молодежь и КВН»</t>
+  </si>
+  <si>
+    <t>Правовой всеобуч направленных на формирование законопослушенного поведения учащихся  через изучения Конвенции  оправах ребенка уголовного и админстративного права</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Встреча с представителями культурных центров  разных национальностей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Конкурс наркопостов «Будущее без наркотиков» </t>
+  </si>
+  <si>
+    <t>   Организация работы пресс-центра, выпуск очередного номера газеты</t>
+  </si>
+  <si>
+    <t>Городской конкурс-выставка «Экологический плакат» с целью привлечения внимания детей города к экологическим проблемам регионального значения, развития творческой активности.</t>
+  </si>
+  <si>
+    <t>Круглый стол "Групповые формы деятельности в детском коллективе"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Работа с родительским активом школы с целью вовлечения родительской общественности в решении школьных проблем.</t>
+  </si>
+  <si>
+    <t>Беседа  с родителями отдельных учащихся о проведении весенних каникул</t>
+  </si>
+  <si>
+    <t>Дополнение  содержание внеклассной деятельности мероприятиями с привлечением родителей</t>
+  </si>
+  <si>
+    <t>Семейные старты «Папа, мама и я спортивная семья» -3 классы</t>
+  </si>
+  <si>
+    <t>Оказание помощи родителям  по вопросам воспитания и образования  ( работа с родителями 4-х и 9-х, 11-х кл)</t>
+  </si>
+  <si>
+    <t>Апрель</t>
+  </si>
+  <si>
+    <t>Проведение конкурса на знание атрибутов государственности: «Символы открытости мира и надежды» -среди учащихся 5-х  кл</t>
+  </si>
+  <si>
+    <t>Уроки развития по духовно нравственному воспитанию- 1-11 кл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заседание Совета по профилактике правонарушении. - Сагнаева Н.К.</t>
+  </si>
+  <si>
+    <t>«Жизнь в многоликом мире» -  классные часы в форме беседы-5-11кл</t>
+  </si>
+  <si>
+    <t>Участие в фестивале «Всемирный день здоровья»- отв кл рук . Кошкина Т.В.</t>
+  </si>
+  <si>
+    <t>Выстуление отряда  ЮИД  "СВЕТОФОР"в городском конкурсе- Рахимберлина Ж.Т. Голобоодова М.В. Момбеков С. И.</t>
+  </si>
+  <si>
+    <t>Участие в городском конкурсе школьных газет- Кондратьева Л.П. Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тематическая подборка материалов, статей «Государственные символы» в библиотеке школы. </t>
+  </si>
+  <si>
+    <t>Подборка материалов  классным часам: «Умей сказать « Нет!»;   «Конвенция о правах ребенка»;</t>
+  </si>
+  <si>
+    <t>Изучение и внедрение передового опыта по профилактике правонарушений- кл рук 7-х классов</t>
+  </si>
+  <si>
+    <t>Пдготовка к проведениюблаготворительных акций  "Весенняя неделя добра"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведение внеклассных мероприятий по пропаганде ЗОЖ </t>
+  </si>
+  <si>
+    <t>Заседание совета старшеклассников</t>
+  </si>
+  <si>
+    <t>Посещение занятий  ДО с целью изучения их организационного уровня, творческой активности, воспитательного потенциала;</t>
+  </si>
+  <si>
+    <t>Проведение мониторинга работы классных руководителей в процессе  реализации воспитательного процесса</t>
+  </si>
+  <si>
+    <t>Участие в военно-патриотических играх «Улан», «Алау» в рамках Республиканской  акции «Патриот»</t>
+  </si>
+  <si>
+    <t>Подготовка к приему Прием в ЕДЮО «Жас Қыран» , "Жас Улан"</t>
+  </si>
+  <si>
+    <t>Беседа школьного психолога  с выпускниками 9,11 кл</t>
+  </si>
+  <si>
+    <t>Посещение занятий ДО с целью изучения их организационного уровня, творческой активности, воспитательного потенциала</t>
+  </si>
+  <si>
+    <t>Определение ведущих способностей 7 классов Определение уровня мотивации к обучению 5 классов</t>
+  </si>
+  <si>
+    <t>Отборочный тур на участие  в  конкурсе творческих работ в изобразительном и декоративно - прикладном искуствеи дизайне "Шабыт әлемі-2013"</t>
+  </si>
+  <si>
+    <t>Участие в городском конкурсе "Ученик года"</t>
+  </si>
+  <si>
+    <t>Заседание МО кл. рук-лей : «Новые технологии в воспитательном процессе</t>
+  </si>
+  <si>
+    <t>   День космонавтики "Наша планета -Земля"</t>
+  </si>
+  <si>
+    <t>«Давайте посмеемся» - праздник посвященный Дню смеха</t>
+  </si>
+  <si>
+    <t>Планирование проведения последнего звонка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тематический вечер «Формула Здоровья» </t>
+  </si>
+  <si>
+    <t>Конкурс "Минута славы" среди учащихся 8-10 классов</t>
+  </si>
+  <si>
+    <t>    Организация работы пресс-центра, выпуск очередного номера газеты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведение мониторинга по итогам учебного года </t>
+  </si>
+  <si>
+    <t>Проведение родительских собрании</t>
+  </si>
+  <si>
+    <t>Тематический вечер «Формула Здоровья» с привлечением родительского активамедраотника</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>Конкурс строя и песни посвященный Дню Победы и Дню Защитника Отечества -отв кл рук 5-9кл Мавров С.И.</t>
+  </si>
+  <si>
+    <t>Выступление команд КВН- отв. Рахимберлина Ж.Т. Федорова Н.В.</t>
+  </si>
+  <si>
+    <t>Заседание Совета  по профилактике правонарушении  организации летнего отдыха детей  кл рук Сагнаева Н.К.</t>
+  </si>
+  <si>
+    <t>Фестиваль "Дружба народа Казахстана" - Хакимова И.Р. Горобцова Л.И. Рахимберлина Ж.Т. ,</t>
+  </si>
+  <si>
+    <t>Участие в эстафете на приз газеты "Индустриальная Караганда"- кл рук , Кошкина Т.В.</t>
+  </si>
+  <si>
+    <t>Итоговое заседание дебатного клуба- Альтергот Н.В. Дюсембекова Г.В.</t>
+  </si>
+  <si>
+    <t>Выпуск стенгазет. Работа пресс - центра</t>
+  </si>
+  <si>
+    <t>Проведение мониторинга работы классных руководителей в процессе  реализации воспитательного процесса - Мухаметкалиева Ж.М. Аненко О.В.</t>
+  </si>
+  <si>
+    <t>Анализ воспитательной работы  за учебный год</t>
+  </si>
+  <si>
+    <t>Планирование воспитательной работы на 2013-2014 учебный год</t>
+  </si>
+  <si>
+    <t>Лучший проект по правовому   воспитанию школьников среди кл рук 1-11 кл«Правовое воспитание в школе как условие  формирования правовой культуры учащихся, осознание ими высшей ценности прав и свобод человека»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оказание методической помощи молодым классным руководителям при составлении  годового анализа работы </t>
+  </si>
+  <si>
+    <t>Мониторинг жестокого обращения с детьми 5-9 классы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подведение итогов воспитательного процесса за учебный год к завершению учебного года </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прием в ЕДЮО «Жас Қыран» </t>
+  </si>
+  <si>
+    <t>Определение лидерских качеств 10 классов.</t>
+  </si>
+  <si>
+    <t>«Терроризм и экстремизм – угроза миру»- тематическая беседа-обзор у книжной выставки  с учащимися7, 9-х классов</t>
+  </si>
+  <si>
+    <t>Контрольный срез по результатам диагностики (ГПП, 1-ые  классы)</t>
+  </si>
+  <si>
+    <t>Заключительный тренинг на природе «Эффективное командное взаимодействие» для детей из малообеспеченных семей- соц психологическая служба</t>
+  </si>
+  <si>
+    <t>Проведение мониторинга  классными  руководителями в процессе  реализации воспитательного процесса</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Спортивные состязания «Ловкие, сильные, смелые, умелые!» </t>
+  </si>
+  <si>
+    <t>  Организация и проведение «Последнего звонка»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рейд отряда ОСП </t>
+  </si>
+  <si>
+    <t>Участие  в городской акции "Наш ветеран"</t>
+  </si>
+  <si>
+    <t>Организация спортивных состязании посвященных дДню Семьи</t>
+  </si>
+  <si>
+    <t>   Организация работы пресс-центра по завершению учебного года</t>
+  </si>
+  <si>
+    <t>Индивидуальная беседа кл руководителей  с родителями</t>
+  </si>
+  <si>
+    <t>Выбор представителей родительской общественности для участие в городском  форуме родителей</t>
+  </si>
+  <si>
+    <t>Проведение классных родительских собрании по итогам учебного года</t>
+  </si>
+  <si>
+    <t>"Веселый старт" с участием родителей 1-х классов</t>
+  </si>
+  <si>
+    <t>Участие в проведении школьных мероприятий</t>
+  </si>
+  <si>
+    <t>    Работа попечительского  Совета школы - планирование на новый учебный год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Итоговое заседание с активами родительской общественности </t>
+  </si>
+  <si>
+    <t>Посещение Участниками Совета старшеклассников ГУ «Центр молодежных инициатив «Школа молодого лидера» для обмена опытами</t>
+  </si>
+  <si>
+    <r>
+      <t>Поддержка инициатив молодежи</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <sz val="11"/>
-[...2 lines deleted...]
-        <family val="1"/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>"Білім күні" - рухани құндылыққа арналған ашық шара    Жалпымектептік тізілім   «Тiл менiң -  байлығым»</t>
-[...158 lines deleted...]
-    <t>5-8 сыныптар оқушылары арасындағы мәнерлеп оқу  байқауы - "Көктем келді біздің жерге!"</t>
+    <r>
+      <t xml:space="preserve">Создание Совета старшеклассников - </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Аненко О.В. Кл рук 8-11 кл</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Создание редакционной коллегии  школьной газеты "Алау"- </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Кондратьева Л.П. Добарова А.К.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Заседание МО классных руководителей - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Аненко О.В. Мухаметкалиева Ж.М.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1. «Посвящение первоклассников», </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>отв кл рук 1-х классов, учителя музыки</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2. В рамках программы по воспитанию «Нравственность – основа личности» (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Цикл бесед в течение года</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2. В рамках программы по воспитанию «Нравственность – основа личности» (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Цикл бесед в течение м-ца</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Проведение анкетирования среди учащихся выпускных 4-х,9-х,11-х кл«Здоровый человек – успешный человек».</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Участие в акции, посвященной всемирному Дню </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Борьбы со СПИДом- Куралесова Е.В. Вольштейн Е.В.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Проведение внеклассных мероприятий по пропаганде ЗОЖ</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> родительское собрание сродителями детей повышенной активностью  «Посеешь привычку – пожнешь характер». </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Кл рук, шк психолог</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Ø</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>    Планирование воспитательной работы на 2013-2014учебный год</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">"Привитие индивиду осознанного стремления к правомерному поведению-как Основная </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>задача правового воспитания" -круглый стол с приглашением представителей правоохранительного органа</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Работа ПС с целью вовлечения родительской общественности в решении школьных проблем.</t>
+  </si>
+  <si>
+    <t>Подготовка к участию в городском смотре конкурсе  знаменных групп отв Мавров С.И. Рахимберлина Ж.Т.</t>
+  </si>
+  <si>
+    <t>Подготовка         к участию  в школьных праздников</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Совершенствование </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>кадрового потенциала воспитательной системы</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Мероприятия среди учащихся 5-7 классов "Золотая осень"отв. Рахимберлина Ж.Т.                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Участие совета старшеклассников в подготовке и проведении школьных праздников</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Обобщению передового опыта классных руководителей для рекомендации лучших наработок в воспитательном процессе- </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Шабанова Е.А. Воронова Е.В. Вагнер Ю.В.</t>
+    </r>
+  </si>
+  <si>
+    <t>"Весна на нашей Земле"- конкурс чтецов среди учащихся 5-8 классов</t>
+  </si>
+  <si>
+    <t>«День знаний»-открытое мероприятие посвященное духовным ценностям                        Общешкольная линейка  «Тiл менiң -  байлығым» "Мақал сөздер"- Рахметуллаевва Д.Б. АсановаЖ.М.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Урок мира посвященный Президентской программе «Казахстан-2050: один народ, одна страна, одна судьба», в которой четко и последовательно изложен путь развития республики..                                                            Тематическая линейка с целью активной пропаганды  знаний государственных символов                          </t>
+  </si>
+  <si>
+    <t>Выпуск  школьной газеты. Работа пресс - центра Редакционная коллегия газеты "АЛАУ"</t>
+  </si>
+  <si>
+    <t>Участия в городском фестивале "День Здоровья" -Отв. Кл рук . Кошкина Т.В. КЛ РУКОВОДИТЕЛИ 1-11 КЛАССОВ</t>
+  </si>
+  <si>
+    <t>Участие в городском  конкурсе КВН среди учащихся школ города с целью активизации творческого потенциала и организации досуга детей Рахимберлина Ж.Т. Хакимова И.Р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обобщению передового опыта классных руководителей для рекомендации лучших наработок в воспитательном процессе- </t>
+  </si>
+  <si>
+    <t>Отборочный тур на участие  в  конкурсе творческих работ в изобразительном и декоративно - прикладном искустве и дизайн</t>
+  </si>
+  <si>
+    <t>Беседа старшеклассниками  10-11 кл на тему  "Жизненная позиция гражданина»- отв кл рук Сагнаева Н.К. Филатов Ю.А.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> праздничн концерт "Тебе, Караганда!" ,"Мой город- Моя Караганда"- конкурс видеороликов и презентации среди учащихся откр кл час Благодарова О.Ю. Козлова Т.Н. Аринов О.С.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  «Кто кого, или подросток в мире вредных привычек» -кл ч Белкина Е.А. Колесникова И.П.Асанова Ж.М. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Участие в городской акции ""Здоровые карагандинцы " - МО учителей физической культуры</t>
+  </si>
+  <si>
+    <t>Встреча  с ветеранами труда нашего города  - круглый стол "Мой город"-  пресс центр школьной газеты- Кондратьева Л.П. Абдуова А.Б.</t>
+  </si>
+  <si>
+    <t>Обсуждение идеи «Общества всеобщего труда»- диспут для учащихся 8-10 классов Ионова С.Ю.</t>
+  </si>
+  <si>
+    <t>Организация праздничных мероприятии участниками школьной команды КВН во время весенних  каникул -Совет старшеклассников. Театр студ - Курилина В.А.</t>
+  </si>
+  <si>
+    <t>Работа пресс-центра «Наши достижения независимому Казахстану» Кондратьева Л.П. Абдуова А.Б.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Законодательство Республики Казахстан о религии. Толерантность. 
+Профилактика религиозного экстремизма откр  кл ч  - Скакбаева Ж.С.
+</t>
+  </si>
+  <si>
+    <t>Праздничное мероприятие посвященное Международному Женскому Дню -8 марта- Рахимберлина Ж.Т. Хакимова И.Р. Горобцова Л.И. Утренник к 8 Марта «С любовью к бабушке и маме»-Шерер Н.П. Кузембаева Л.Д.</t>
+  </si>
+  <si>
+    <t>Правовая игра «Мои права» среди уч- ся 8-х кл--Нейфельд  Л.Е. Благодарова О.Ю.</t>
+  </si>
+  <si>
+    <t>месячник по профилактике туберкулеза кл часы  (по отд плану)                                   Изготовление и презентация  буклетов - Голобородова М.В. Каиль О.А.</t>
+  </si>
+  <si>
+    <t>"Салем, Наурыз!"  праздинчное представление                                                                                     "Хош келдің, Әз -Наурыз!"-традиции и обряды  казахского народа Кумисбаева Ж.К. Муляк Е.А. Рахметуллаева Д.Б. Аринов О.С.</t>
+  </si>
+  <si>
+    <t>Беседа на классных часах с целью обучению навыкам общения с окружающими сверстниками и взрослыми, основанного на взаимоуважении(отв к р 1-11 кл)</t>
+  </si>
+  <si>
+    <r>
+      <t>Поддержка инициатив молодежи</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Совершенствование </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>кадрового потенциала воспитательной системы</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Создание Совета старшеклассников . </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Кл рук 8-11 клСбор информации о занятости учащихся в объединениях ДО   </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Организация работы  редакционной коллегии  школьной газеты "Алау"- </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Кондратьева Л.П. Добарова А.К.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Заседание МО классных руководителей - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Аненко О.В. Мухаметкалиева Ж.М.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Конкурса проектов «Символы моего класса» 1-11 кл                                       </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">   "Кең байтақ менің елім!"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>- Бейсекеева Ш.Б.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Страна моя, просторная!"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Шабанова Е.А.                   Подготовка к конкурсу "ЖАС СУНКАР"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Конкурс </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Алло, мы ищем талантов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>" 12-16 окт                                           Откр кл ч: «Учимся вежливости»- Дарибаева Т.К  Джумабаева А.Р.                   2.Психолого-педагогическое консультирование ( по запросам)- Куралесова Е.В. Вольштейн Е.В.Благотворительная акция посвященная дню пожилых людей - кл руководители 1-11-х классов</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Проведение  конкурса «Правовой дозор»  среди старшеклассников в целях активизации деятельности  отрядов ОСП - Сагнаева Н.К. Неделя правового знания </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Знаешь права – защити себя!</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>»Откр кл ч. Олецкая Ю.В.  Нугуманова Г.У.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Школьные линейки посвященные Всемирному дню питания(1-11 кл)  Открытые кл ч:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">"Секреты здорового питание" </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Прыщенко С.В. Жолдасбаева Б.И</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">"Привитие индивиду осознанного стремления к правомерному поведению-как Основная </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>задача правового воспитания" -круглый стол с приглашением представителей правоохранительного органа Сагнаева Н.К. Филатов Ю.А. "Мои права"- откр кл ч Полетаева М.В. Жолдасбаева М.И.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Тожественная линейка , посвященная  Всемирному Дню ребенка                                                          Посвящение в певоклассники, пятиклассники     Федосова Ю.С. Кумисбаева Ж.К..  Ивахненко С.В. "</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Мы живем под одним шаныраком</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"- Кузембаева Л.Д. Грибанова Л.И.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Отборочный тур для участия в городском конкурсе среди учащихся "</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Жаркын болашак</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>" по 3- номинациям- Рахимберлина Ж.Т. Рахметуллаева Д.Б.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">   15 ноября − 20 лет со дня введения на территории Республики Казахстан национальной валюты Тенге (1993)-"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>История национальной валюты – тенге</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">" позновательная программа (откр кл ч Пирогова Т.Ю.  Муляк Е.А.)
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Единый классный час посвященный Дню Духовного согласия                                                           </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Сохранение культурных традиций – залог успешного развития Казахстана»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> дебатный турнир среди учащихся. круглый стол: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Влияние религии на личность человека»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-Асанова Ж.М. КондратьеваЛ.П. откр кл ч
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Мероприятия среди учащихся 5-7 классов</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Алтын куз  сазы"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">отв. Рахимберлина Ж.Т.  Открытое меропр: Абдуова А.Б. Каиль О.А.                       </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Тренинг "Момент славы"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> по развитию гражданской активности, самостоятельности и организаторских способностей учащихся - отв Сансызбаева Н.Ж. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Конкурс рисунков среди учащихся 3-4 классов</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Полезное питание"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - кл рук 1-4 кл , Узбекова Б.Б                                                                      .Чабан Л.В</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Откр Кл ч по воспитанию уважительного отношения к государственным символам Республики Казахстан: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Символы Независимости»-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Еремеева В.А. Вагнер Ю.В. Альтергот Н.В                                                                         </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Я гражданином быть обязан»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">- тематич. кл часы  1-11 кл    Час интересных сообщений </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«И звучит над миром Гимн Казахстана»-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> . Дюсембекова Г.В. Новикова Т.И. ( "День Независимости" по отд плану)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Диспут:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">«Истоки  творческого разума» - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Аринов О.С.Ролевая игра:"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Твори добро</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>" - Воронова Е.В.                                             «Жаңа жыл келді,  жаңа жыр шырқалды» -новогодние праздничные программы для учащихся 1-4 кл- Рахимберлина Ж.Т. Кл руковод. Новогодний танцевальный марафон 5-11 кл</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Законы о РК"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">правовое  знание  кл часы с участием школьного инспектора  с 1-11 кл         -Андреянова С.Я Филатов Ю.А.    </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Участие в городском фестивале </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Мы – за здоровый город!»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  кл ч: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Режим дня школьника</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"- Эйхорст Е.Д.  Тусупбаева Г.А.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Участие в городской акции</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>, посвященной международному Дню борьбы с наркоманией  - Куралесова Е.В. Конкурс агитбригад среди учащихся 8, 6-х классов -  Рахимберлина Ж.Т.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Участие в акции, посвященной всемирному Дню </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Борьбы со СПИДом</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>- Куралесова Е.В. Вольштейн Е.В. Совет старшеклассников</t>
+    </r>
+  </si>
+  <si>
+    <t>Конкурс на знание истории геральдики и атрибутов государственности среди учащихся 2-4 кл Ульева С.А. Жолдасбаева Б.И..</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Человек и обстоятельства"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>- Кондратьева Л.П.Гусева Т.М. Узбекова Б.Б.                               Уроки развития«</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Спеши творить добро»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - беседы о доброте, сочувствии, сопереживании и стремлении помочь ближнему -отв кл рук 1-11 кл</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Спортивные соревнования  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Хоккей на льду"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>, "Конькобежный  марофон"- Кошкина Т.В. Добаров Н.К. Мавров С.И.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Веселый старт :</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Мама, папа и я- дружная семья"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> спорт соревнован с участ родит 3 кл Шабанова Е.А. Кузембаева Л.Д.                  Участие в фестивале «Всемирный день здоровья»- отв кл рук . Кошкина Т.В. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Жизнь в многоликом мире» -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  классные часы в форме беседы-5-11кл                                                   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Мир и согласие в нашем ДОМЕ"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>-( откр кл ч) Ч Павлюк И.П.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Выстуление отряда </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> ЮИД  "СВЕТОФОР</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"в городском конкурсе- рук кружка, Момбеков С. И.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Кл час посвященный </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Дню косманавтики</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - Работягова  Е.Ф.   Проведение конкурса на знание атрибутов государственности:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> «Символы открытости мира и надежды»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> -среди учащихся 5-х  кл Джумабаева А.Р.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Уроки развития по духовно нравственному воспитанию- 1-11 кл             Классный час </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"Азбука нравственности"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>-  Григорьева И.В.Дадыкина С.В. Бейсекеева Ш.Б.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Заседание Совета по профилактике правонарушении. - Сагнаева Н.К. Конкурс </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>" Изучаем ПДД"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>- руководители кружка "СВЕТОФОР".</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Участие в военно-патриотических играх </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Улан», «Алау»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> в рамках Республиканской  акции «Патриот»</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Фестиваль детского творчества, посвященный дню единства народов Казахстана 1-4 классы                  Подготовка к приему Прием в ЕДЮО </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>«Жас Қыран» , "Жас Улан"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Конкурс строя и песни</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> посвященный Дню Победы и Дню Защитника Отечества -                                                                отв кл рук 5-9кл   Мавров С.И.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>" Поклонимся великим тем годам"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>- чествование участников ВОВ- «9 мая – память бережно храним»;  -откр кл ч  Бабкина Т.Е. Курилина В.А.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Фестиваль</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> "Дружба народа Казахстана"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - Хакимова И.Р. Горобцова Л.И. Рахимберлина Ж.Т. ,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Итоговое заседание дебатного клуба- Альтергот Н.В. Дюсембекова Г.В.Выступление команд КВН- отв. Рахимберлина Ж.Т.Горобцова Л. И.   Подвготовка и проведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>"ПАРАДА ОТЛИЧНИКОВ"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Открытый классный час посвященный Дню Первого Президента  -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Черкашина Л.И. Голимчук Е.А. Исмагулова К.К. 27.11 </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF0000FF"/>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <b/>
+      <i/>
+      <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF7030A0"/>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1070,549 +3319,2047 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:I56"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:I56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="14.5546875" customWidth="1"/>
+    <col min="2" max="2" width="16.33203125" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" customWidth="1"/>
+    <col min="5" max="5" width="18" customWidth="1"/>
+    <col min="6" max="6" width="17.6640625" customWidth="1"/>
+    <col min="7" max="7" width="13.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.6640625" customWidth="1"/>
+    <col min="9" max="9" width="15.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:9" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="70"/>
+    </row>
+    <row r="4" spans="1:9" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="96" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="156" x14ac:dyDescent="0.3">
+      <c r="A7" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="132" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="66"/>
+      <c r="I9" s="67"/>
+    </row>
+    <row r="10" spans="1:9" ht="123.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="182.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="204" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="143.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="4"/>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:9" ht="144.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G16" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>336</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="84" x14ac:dyDescent="0.3">
+      <c r="A18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="169.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+    </row>
+    <row r="22" spans="1:9" ht="171" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="168" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="H24" s="17" t="s">
+        <v>137</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="140.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="144" x14ac:dyDescent="0.3">
+      <c r="A26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="4"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+    </row>
+    <row r="28" spans="1:9" ht="132.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>154</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G28" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="132" x14ac:dyDescent="0.3">
+      <c r="A31" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="E31" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="156" x14ac:dyDescent="0.3">
+      <c r="A32" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="28"/>
+      <c r="B33" s="11"/>
+      <c r="C33" s="64" t="s">
+        <v>186</v>
+      </c>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+    </row>
+    <row r="34" spans="1:9" ht="136.80000000000001" x14ac:dyDescent="0.3">
+      <c r="A34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>192</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="168" x14ac:dyDescent="0.3">
+      <c r="A35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="120" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="I36" s="21" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="163.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="H38" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A39" s="31"/>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+    </row>
+    <row r="40" spans="1:9" ht="114" x14ac:dyDescent="0.3">
+      <c r="A40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="84" x14ac:dyDescent="0.3">
+      <c r="A41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="192" x14ac:dyDescent="0.3">
+      <c r="A42" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="144" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>240</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="G43" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="H43" s="25" t="s">
+        <v>246</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="117.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="H44" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A45" s="32"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="64" t="s">
+        <v>253</v>
+      </c>
+      <c r="F45" s="64"/>
+      <c r="G45" s="64"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+    </row>
+    <row r="46" spans="1:9" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="I46" s="35" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="108" x14ac:dyDescent="0.3">
+      <c r="A47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="144.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="122.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="31"/>
+      <c r="B51" s="11"/>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="22"/>
+      <c r="F51" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="G51" s="11"/>
+      <c r="H51" s="11"/>
+      <c r="I51" s="4"/>
+    </row>
+    <row r="52" spans="1:9" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="18" t="s">
+        <v>287</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="142.80000000000001" x14ac:dyDescent="0.3">
+      <c r="A53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>297</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="132" x14ac:dyDescent="0.3">
+      <c r="A54" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="146.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>334</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H56" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>319</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="E45:G45"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A3:I3"/>
+  </mergeCells>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="26.33203125" customWidth="1"/>
+    <col min="1" max="1" width="23.5546875" style="37" customWidth="1"/>
+    <col min="2" max="2" width="38.33203125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="36" customWidth="1"/>
+    <col min="4" max="4" width="29.6640625" customWidth="1"/>
+    <col min="5" max="5" width="35.33203125" customWidth="1"/>
+    <col min="6" max="6" width="28.44140625" customWidth="1"/>
+    <col min="7" max="7" width="33.5546875" customWidth="1"/>
+    <col min="8" max="8" width="26" customWidth="1"/>
+    <col min="9" max="9" width="24.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:10" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="28" t="s">
+      <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="27" t="s">
+      <c r="C1" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="28" t="s">
+      <c r="D1" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="30" t="s">
-[...17 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="E1" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="F1" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G1" s="39" t="s">
+        <v>363</v>
+      </c>
+      <c r="H1" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="I1" s="40" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="73"/>
+    </row>
+    <row r="3" spans="1:10" ht="141" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="5" t="s">
-[...22 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="B3" s="42" t="s">
+        <v>343</v>
+      </c>
+      <c r="C3" s="43" t="s">
+        <v>342</v>
+      </c>
+      <c r="D3" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="42" t="s">
+        <v>362</v>
+      </c>
+      <c r="F3" s="42" t="s">
+        <v>345</v>
+      </c>
+      <c r="G3" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="H3" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="I3" s="42" t="s">
+        <v>367</v>
+      </c>
+      <c r="J3" s="36"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="36"/>
+    </row>
+    <row r="5" spans="1:10" ht="174" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>368</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>369</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>370</v>
+      </c>
+      <c r="E5" s="45" t="s">
+        <v>376</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>371</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>377</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>344</v>
+      </c>
+      <c r="I5" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="J5" s="36"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="48"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="36"/>
+    </row>
+    <row r="7" spans="1:10" ht="149.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>401</v>
+      </c>
+      <c r="C7" s="52" t="s">
+        <v>375</v>
+      </c>
+      <c r="D7" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="E7" s="53" t="s">
+        <v>373</v>
+      </c>
+      <c r="F7" s="42" t="s">
+        <v>384</v>
+      </c>
+      <c r="G7" s="54" t="s">
+        <v>378</v>
+      </c>
+      <c r="H7" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="I7" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...27 lines deleted...]
-      <c r="E6" s="10" t="s">
+      <c r="J7" s="36"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="48"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="36"/>
+    </row>
+    <row r="9" spans="1:10" ht="219" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>380</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>381</v>
+      </c>
+      <c r="D9" s="42" t="s">
+        <v>382</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>374</v>
+      </c>
+      <c r="F9" s="42" t="s">
+        <v>383</v>
+      </c>
+      <c r="G9" s="42" t="s">
+        <v>385</v>
+      </c>
+      <c r="H9" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="I9" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="J9" s="36"/>
+    </row>
+    <row r="10" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="48"/>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="63" t="s">
+        <v>150</v>
+      </c>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="36"/>
+    </row>
+    <row r="11" spans="1:10" ht="125.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>386</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>387</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>388</v>
+      </c>
+      <c r="G11" s="51" t="s">
+        <v>346</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>349</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="J11" s="36"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="48"/>
+      <c r="B12" s="49"/>
+      <c r="C12" s="77" t="s">
+        <v>186</v>
+      </c>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="49"/>
+      <c r="J12" s="36"/>
+    </row>
+    <row r="13" spans="1:10" ht="189" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>350</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>351</v>
+      </c>
+      <c r="D13" s="42" t="s">
+        <v>372</v>
+      </c>
+      <c r="E13" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="F13" s="47" t="s">
+        <v>352</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>192</v>
+      </c>
+      <c r="H13" s="42" t="s">
+        <v>353</v>
+      </c>
+      <c r="I13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="J13" s="36"/>
+    </row>
+    <row r="14" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="50"/>
+      <c r="B14" s="49"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="62" t="s">
+        <v>217</v>
+      </c>
+      <c r="E14" s="55"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="36"/>
+    </row>
+    <row r="15" spans="1:10" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>341</v>
+      </c>
+      <c r="C15" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="E15" s="42" t="s">
+        <v>361</v>
+      </c>
+      <c r="F15" s="42" t="s">
+        <v>360</v>
+      </c>
+      <c r="G15" s="42" t="s">
+        <v>355</v>
+      </c>
+      <c r="H15" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="I15" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="J15" s="36"/>
+    </row>
+    <row r="16" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="57"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="50" t="s">
+        <v>253</v>
+      </c>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="36"/>
+    </row>
+    <row r="17" spans="1:10" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="C17" s="42" t="s">
+        <v>393</v>
+      </c>
+      <c r="D17" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="E17" s="58" t="s">
+        <v>390</v>
+      </c>
+      <c r="F17" s="42" t="s">
+        <v>389</v>
+      </c>
+      <c r="G17" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="H17" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="I17" s="59" t="s">
+        <v>347</v>
+      </c>
+      <c r="J17" s="36"/>
+    </row>
+    <row r="18" spans="1:10" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="11"/>
-[...327 lines deleted...]
-      <c r="J20" s="1"/>
+      <c r="B18" s="42" t="s">
+        <v>395</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="D18" s="42" t="s">
+        <v>271</v>
+      </c>
+      <c r="E18" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="F18" s="42" t="s">
+        <v>273</v>
+      </c>
+      <c r="G18" s="42" t="s">
+        <v>348</v>
+      </c>
+      <c r="H18" s="42" t="s">
+        <v>275</v>
+      </c>
+      <c r="I18" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="J18" s="36"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="50"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="60" t="s">
+        <v>286</v>
+      </c>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="36"/>
+    </row>
+    <row r="20" spans="1:10" ht="123" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>397</v>
+      </c>
+      <c r="C20" s="42" t="s">
+        <v>398</v>
+      </c>
+      <c r="D20" s="42" t="s">
+        <v>289</v>
+      </c>
+      <c r="E20" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="F20" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="G20" s="42" t="s">
+        <v>400</v>
+      </c>
+      <c r="H20" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="I20" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="J20" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="C12:F12"/>
-    <mergeCell ref="E16:G16"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
+      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WareZ Provider</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>www.PHILka.RU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>