--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,2787 +1,2897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00FD5EAB" w:rsidRDefault="00FD5EAB" w:rsidP="00FD5EAB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0" w:rsidRDefault="00FD5EAB" w:rsidP="00FD5EAB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Жыл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> о</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>қушысы – 2013»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B82EE0" w:rsidRPr="00B82EE0" w:rsidRDefault="00B82EE0" w:rsidP="00FD5EAB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC2BA1" w:rsidRDefault="00FD5EAB" w:rsidP="00B82EE0">
+    <w:p w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0" w:rsidRDefault="00FD5EAB" w:rsidP="00FD5EAB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 мая в ДДЮ состоялся финал второго городского конкурса </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005A0920">
+        <w:t>қушысы – 2013»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">18 </w:t>
-[...37 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t xml:space="preserve">. Всего в конкурсе принимало участие 106 учащихся школ города Караганды. После двух заочных этапов конкурса – «портфолио достижений» и «творческая работа» -  определились 38 финалистов. С 8 по 16 мая на сайте отдела образования в режиме  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0920">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">мамыр аралығында білім бөлімінің </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за финалистов проголосовало 39700 человек. В финале участники продемонстрировали  артистизм</w:t>
+      </w:r>
+      <w:r w:rsidR="00D520B6" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  и</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...105 lines deleted...]
-        <w:t>!</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разносторонние таланты</w:t>
+      </w:r>
+      <w:r w:rsidR="00D520B6" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Каждое выступление благодаря помощи одноклассников, родителей и учителей  было своеобразно, интересно  и  оригинально!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D520B6" w:rsidRPr="00B82EE0" w:rsidRDefault="00E307A5" w:rsidP="00B82EE0">
+    <w:p w:rsidR="00D520B6" w:rsidRPr="00B82EE0" w:rsidRDefault="00D520B6" w:rsidP="00B82EE0">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Финалистов конкурса среди 9-11 классов пришли поздравить проректор Карагандинского государственного университета Молотов-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Лучанский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.Б. и проректор Карагандинского университета «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Болашак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Данияров</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н.А. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B82EE0" w:rsidRPr="00B82EE0" w:rsidRDefault="00E307A5" w:rsidP="00D520B6">
+    <w:p w:rsidR="00FD5EAB" w:rsidRDefault="00D520B6" w:rsidP="00D520B6">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отдел образования </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поздравляет всех </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>победителей конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82EE0" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>благодарит за поддержку при проведении конкурса Центр</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> информационных технологий «</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ө</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>», разработчика образовательного проекта «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білімал» и компанию «Финист» </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(г.  Павлодар)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, п</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ри технической поддержке </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">которой </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведено </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EAB" w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> голосование конкурса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B82EE0" w:rsidRPr="00B82EE0" w:rsidRDefault="00B82EE0" w:rsidP="00D520B6">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B82EE0" w:rsidRDefault="00B82EE0" w:rsidP="00B82EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Итоги финала конкурса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630B97">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>6-8 сыныптар байқау финалының қорытындылары</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-8 классы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E07FB" w:rsidRPr="003E07FB" w:rsidRDefault="003E07FB" w:rsidP="00B82EE0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="576"/>
-        <w:gridCol w:w="1233"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1152"/>
+        <w:gridCol w:w="4518"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:trPr>
           <w:trHeight w:val="1098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="00760ABC">
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="00760ABC">
+              </w:rPr>
+              <w:t>Кл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="006B29E2" w:rsidP="006B29E2">
+              </w:rPr>
+              <w:t>Школа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B82EE0" w:rsidRPr="00630B97">
+              </w:rPr>
+              <w:t>Фамилия, имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="006B29E2">
+              </w:rPr>
+              <w:t>Итог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Қорытынды орын</w:t>
+              </w:rPr>
+              <w:t>место</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Григорян Михаил</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Гран-при</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">61 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кенжебаева Айнур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гумовская Арина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">58 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Балташева Томирис</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ахметжанова Айжан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жашкеева Айсулу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Узукбаева Карина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Гран-при</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Дурнева Софья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Пятина Мария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Андросов Георгий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Шевякова Полина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Гаврилов Иван</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Женисов Ильяс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ибра</w:t>
             </w:r>
             <w:r w:rsidR="00150AA4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>имов Исмаил</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ергали Адеми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Гран-при</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Айткалиев Аян</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Михуля Юрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Мордвинова Мария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="006B29E2">
+      <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1152" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4518" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Юрин Андрей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
@@ -2790,223 +2900,224 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00B82EE0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="006B29E2">
+    <w:p w:rsidR="00B82EE0" w:rsidRDefault="00B82EE0" w:rsidP="00B82EE0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>9-11 сыныптар байқау финалының қорытындылары</w:t>
+        </w:rPr>
+        <w:t>Итоги финала конкурса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630B97">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-11 классы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E07FB" w:rsidRPr="003E07FB" w:rsidRDefault="003E07FB" w:rsidP="00B82EE0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="576"/>
-        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="849"/>
         <w:gridCol w:w="1722"/>
         <w:gridCol w:w="4036"/>
-        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1475"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="00760ABC">
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>сынып</w:t>
+              </w:rPr>
+              <w:t>Кл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="00760ABC">
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>мектеп</w:t>
+              </w:rPr>
+              <w:t>Школа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="006B29E2">
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B82EE0" w:rsidRPr="00630B97">
+              </w:rPr>
+              <w:t>Фамилия, имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1475" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="006B29E2" w:rsidP="00760ABC">
+              </w:rPr>
+              <w:t>Итог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>Қорытынды орын</w:t>
+              </w:rPr>
+              <w:t>место</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidTr="00760ABC">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -3267,74 +3378,66 @@
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1722" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82EE0" w:rsidRPr="006B29E2" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
+          <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> лицей</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630B97">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Лицей№2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4036" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Рябцев Игорь</w:t>
             </w:r>
           </w:p>
@@ -5207,299 +5310,332 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B82EE0" w:rsidRPr="00630B97" w:rsidRDefault="00B82EE0" w:rsidP="00760ABC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630B97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00316936" w:rsidRDefault="00316936"/>
-    <w:p w:rsidR="003E07FB" w:rsidRPr="00150AA4" w:rsidRDefault="004B7FE7">
+    <w:p w:rsidR="00316936" w:rsidRDefault="00316936">
       <w:pPr>
         <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E07FB" w:rsidRPr="00150AA4" w:rsidRDefault="00150AA4">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00150AA4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="kk-KZ"/>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Особые решения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00150AA4" w:rsidRDefault="00150AA4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B7FE7" w:rsidRPr="004B7FE7" w:rsidRDefault="004B7FE7" w:rsidP="00150AA4">
+    <w:p w:rsidR="003E07FB" w:rsidRDefault="00BF18F8" w:rsidP="00150AA4">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7FE7">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004B7FE7">
-[...4 lines deleted...]
-        <w:t>Нурбол</w:t>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Саматову</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BF18F8" w:rsidRPr="004B7FE7">
-[...4 lines deleted...]
-        <w:t>Саматов</w:t>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Нурболу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">«Болашақ» Қарағанды университетінде оқуға білім гранты ұсынылды. </w:t>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ученику 11 класса СШ № 91, вручен образовательный грант на обучение в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинско</w:t>
+      </w:r>
+      <w:r w:rsidR="00150AA4" w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> университет</w:t>
+      </w:r>
+      <w:r w:rsidR="00150AA4" w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Болашак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00150AA4" w:rsidRPr="00150AA4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00150AA4" w:rsidRPr="00150AA4" w:rsidRDefault="004B7FE7" w:rsidP="004B7FE7">
+    <w:p w:rsidR="00150AA4" w:rsidRPr="00150AA4" w:rsidRDefault="00150AA4" w:rsidP="00150AA4">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7FE7">
-[...39 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Андросов Георгий, ученик 7 класса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 48, отмечен дипломом конкурса  как самый популярный участник по итогам  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7FE7">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7FE7">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00B82EE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7FE7">
+      <w:r w:rsidRPr="00B82EE0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>line</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7FE7">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">дауыс беру (3079) қорытындысы бойынша ең танымал қатысушы ретінде дипломмен марапатталды. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> голосования (3079 голосов).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00150AA4" w:rsidRPr="00150AA4" w:rsidSect="005A7C36">
+    <w:p w:rsidR="00150AA4" w:rsidRPr="00150AA4" w:rsidRDefault="00150AA4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00150AA4" w:rsidRPr="00150AA4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="587422C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA0C7E0"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5552,101 +5688,100 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C244F"/>
     <w:rsid w:val="00150AA4"/>
     <w:rsid w:val="00316936"/>
     <w:rsid w:val="003E07FB"/>
-    <w:rsid w:val="004B7FE7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B29E2"/>
     <w:rsid w:val="007C244F"/>
     <w:rsid w:val="00B82EE0"/>
     <w:rsid w:val="00BF18F8"/>
     <w:rsid w:val="00D520B6"/>
-    <w:rsid w:val="00DC2BA1"/>
-    <w:rsid w:val="00E307A5"/>
     <w:rsid w:val="00FD5EAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -5770,64 +5905,64 @@
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD5EAB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B82EE0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
@@ -6080,58 +6215,58 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00150AA4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6380,69 +6515,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>380</Words>
-  <Characters>2172</Characters>
+  <Words>388</Words>
+  <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2547</CharactersWithSpaces>
+  <CharactersWithSpaces>2601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>