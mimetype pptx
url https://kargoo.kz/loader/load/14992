--- v0 (2025-12-20)
+++ v1 (2026-04-16)
@@ -58,74 +58,74 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="395" r:id="rId2"/>
-[...6 lines deleted...]
-    <p:sldId id="402" r:id="rId9"/>
+    <p:sldId id="258" r:id="rId2"/>
+    <p:sldId id="363" r:id="rId3"/>
+    <p:sldId id="346" r:id="rId4"/>
+    <p:sldId id="375" r:id="rId5"/>
+    <p:sldId id="376" r:id="rId6"/>
+    <p:sldId id="377" r:id="rId7"/>
+    <p:sldId id="378" r:id="rId8"/>
+    <p:sldId id="379" r:id="rId9"/>
     <p:sldId id="380" r:id="rId10"/>
     <p:sldId id="381" r:id="rId11"/>
     <p:sldId id="382" r:id="rId12"/>
     <p:sldId id="383" r:id="rId13"/>
     <p:sldId id="384" r:id="rId14"/>
     <p:sldId id="385" r:id="rId15"/>
     <p:sldId id="386" r:id="rId16"/>
     <p:sldId id="387" r:id="rId17"/>
     <p:sldId id="388" r:id="rId18"/>
     <p:sldId id="389" r:id="rId19"/>
     <p:sldId id="390" r:id="rId20"/>
     <p:sldId id="391" r:id="rId21"/>
     <p:sldId id="392" r:id="rId22"/>
     <p:sldId id="297" r:id="rId23"/>
     <p:sldId id="393" r:id="rId24"/>
-    <p:sldId id="403" r:id="rId25"/>
+    <p:sldId id="394" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -386,56 +386,56 @@
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94654" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="65" d="100"/>
+          <a:sy n="65" d="100"/>
         </p:scale>
-        <p:origin x="-1506" y="-90"/>
+        <p:origin x="-1536" y="-114"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="174"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -444,80 +444,84 @@
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="52" d="100"/>
           <a:sy n="52" d="100"/>
         </p:scale>
         <p:origin x="-2928" y="-108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="73736200" cy="73736200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
+<file path=ppt/drawings/_rels/vmlDrawing10.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+</file>
+
 <file path=ppt/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -563,51 +567,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5AA2D03F-F6DA-4EF5-BEDC-72F0051DD51A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2010,51 +2014,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2177,51 +2181,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2354,51 +2358,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2687,51 +2691,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2930,51 +2934,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3215,51 +3219,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3634,51 +3638,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3749,51 +3753,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3841,51 +3845,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4115,51 +4119,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4365,51 +4369,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4579,51 +4583,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C464CB41-377F-4936-A174-C00BC5F65142}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.04.2012</a:t>
+              <a:t>23.04.2012</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4955,95 +4959,95 @@
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint1.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint2.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint3.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint4.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint4.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint5.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint5.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint6.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint6.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint7.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint7.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint8.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint8.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint9.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint9.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/____________Microsoft_Office_PowerPoint10.pptx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
@@ -5159,358 +5163,321 @@
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="3100" b="1" dirty="0" smtClean="0">
-[...13 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:ln w="10541" cmpd="sng">
                   <a:solidFill>
                     <a:schemeClr val="accent1">
                       <a:shade val="88000"/>
                       <a:satMod val="110000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:prstDash val="solid"/>
                 </a:ln>
                 <a:gradFill>
                   <a:gsLst>
                     <a:gs pos="0">
                       <a:schemeClr val="accent1">
                         <a:tint val="40000"/>
                         <a:satMod val="250000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="9000">
                       <a:schemeClr val="accent1">
                         <a:tint val="52000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="50000">
                       <a:schemeClr val="accent1">
                         <a:shade val="20000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="79000">
                       <a:schemeClr val="accent1">
                         <a:tint val="52000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="100000">
                       <a:schemeClr val="accent1">
                         <a:tint val="40000"/>
                         <a:satMod val="250000"/>
                       </a:schemeClr>
                     </a:gs>
                   </a:gsLst>
                   <a:lin ang="5400000"/>
                 </a:gradFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+              <a:t>Отдел образования города Караганды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:ln w="10541" cmpd="sng">
                   <a:solidFill>
                     <a:schemeClr val="accent1">
                       <a:shade val="88000"/>
                       <a:satMod val="110000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:prstDash val="solid"/>
                 </a:ln>
                 <a:gradFill>
                   <a:gsLst>
                     <a:gs pos="0">
                       <a:schemeClr val="accent1">
                         <a:tint val="40000"/>
                         <a:satMod val="250000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="9000">
                       <a:schemeClr val="accent1">
                         <a:tint val="52000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="50000">
                       <a:schemeClr val="accent1">
                         <a:shade val="20000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="79000">
                       <a:schemeClr val="accent1">
                         <a:tint val="52000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="100000">
                       <a:schemeClr val="accent1">
                         <a:tint val="40000"/>
                         <a:satMod val="250000"/>
                       </a:schemeClr>
                     </a:gs>
                   </a:gsLst>
                   <a:lin ang="5400000"/>
                 </a:gradFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:ln w="10541" cmpd="sng">
                   <a:solidFill>
                     <a:schemeClr val="accent1">
                       <a:shade val="88000"/>
                       <a:satMod val="110000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:prstDash val="solid"/>
                 </a:ln>
                 <a:gradFill>
                   <a:gsLst>
                     <a:gs pos="0">
                       <a:schemeClr val="accent1">
                         <a:tint val="40000"/>
                         <a:satMod val="250000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="9000">
                       <a:schemeClr val="accent1">
                         <a:tint val="52000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="50000">
                       <a:schemeClr val="accent1">
                         <a:shade val="20000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="79000">
                       <a:schemeClr val="accent1">
                         <a:tint val="52000"/>
                         <a:satMod val="300000"/>
                       </a:schemeClr>
                     </a:gs>
                     <a:gs pos="100000">
                       <a:schemeClr val="accent1">
                         <a:tint val="40000"/>
                         <a:satMod val="250000"/>
                       </a:schemeClr>
                     </a:gs>
                   </a:gsLst>
                   <a:lin ang="5400000"/>
                 </a:gradFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:ln w="10541" cmpd="sng">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1">
+                      <a:shade val="88000"/>
+                      <a:satMod val="110000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="0">
+                      <a:schemeClr val="accent1">
+                        <a:tint val="40000"/>
+                        <a:satMod val="250000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="9000">
+                      <a:schemeClr val="accent1">
+                        <a:tint val="52000"/>
+                        <a:satMod val="300000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="50000">
+                      <a:schemeClr val="accent1">
+                        <a:shade val="20000"/>
+                        <a:satMod val="300000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="79000">
+                      <a:schemeClr val="accent1">
+                        <a:tint val="52000"/>
+                        <a:satMod val="300000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="accent1">
+                        <a:tint val="40000"/>
+                        <a:satMod val="250000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000"/>
+                </a:gradFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="3100" b="1" dirty="0">
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1475656" y="1844824"/>
-            <a:ext cx="6120679" cy="4370427"/>
+            <a:ext cx="6120679" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...65 lines deleted...]
-              <a:t>  </a:t>
+              <a:t>О состоянии преподавания русского языка и литературы в организациях образования города Караганды (2012 г.). </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4400" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="ctr" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1400" b="1" cap="all" dirty="0">
+            <a:endParaRPr lang="ru-RU" sz="3600" b="1" cap="all" dirty="0">
               <a:ln w="9000" cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:shade val="50000"/>
                     <a:satMod val="120000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
               <a:gradFill>
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent4">
                       <a:shade val="20000"/>
                       <a:satMod val="245000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="43000">
                     <a:schemeClr val="accent4">
                       <a:satMod val="255000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="48000">
                     <a:schemeClr val="accent4">
                       <a:shade val="85000"/>
@@ -5614,77 +5581,105 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>по русскому языку</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...12 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="180975" indent="-180975" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
@@ -5694,284 +5689,263 @@
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="467544" y="1844824"/>
           <a:ext cx="8424936" cy="3384376"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1880567"/>
                 <a:gridCol w="2439913"/>
                 <a:gridCol w="2223891"/>
                 <a:gridCol w="1880565"/>
               </a:tblGrid>
               <a:tr h="1390105">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>пәндер</a:t>
+                        <a:t>Предмет</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>2009жыл</a:t>
+                        <a:t>2009 год</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>2010 </a:t>
-[...6 lines deleted...]
-                        <a:t>жыл</a:t>
+                        <a:t>2010 год</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>2011 </a:t>
-[...6 lines deleted...]
-                        <a:t>жыл</a:t>
+                        <a:t>2011 год</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
               <a:tr h="1994271">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс</a:t>
-[...6 lines deleted...]
-                        <a:t> тілі</a:t>
+                        <a:t>Рус. язык</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>жоқ</a:t>
+                        <a:t>нет</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>№27 ОМ– 1</a:t>
+                        <a:t>ОСШ №27 – 1</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" kern="1200" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> №87ОМ - 1</a:t>
+                        <a:t>ОСШ №87 - 1</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>№41 ОМ– 1</a:t>
+                        <a:t>ОСШ №41 – 1</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" kern="1200" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> №77 - 1</a:t>
+                        <a:t>КШДС №77 - 1</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cover dir="ld"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -6009,370 +5983,152 @@
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <p:oleObj spid="_x0000_s58370" name="Презентация" r:id="rId3" imgW="4134540" imgH="3099781" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="0"/>
-            <a:ext cx="8229600" cy="5733256"/>
+            <a:off x="457200" y="980728"/>
+            <a:ext cx="8229600" cy="4752528"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...133 lines deleted...]
-              <a:t>(2008-2011ж.ж.)</a:t>
+              <a:t>Анализ результатов городской олимпиады школьников по русскому языку и литературе (2008-2011 г.г.)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...6 lines deleted...]
-              <a:t>1.Оқушылары төрт жыл</a:t>
+              <a:t> 1. На протяжении четырех лет призовые места занимают учащиеся из следующих ОО: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...41 lines deleted...]
-              <a:t>БМ: </a:t>
+              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> №1, 3, 9, 45, 93, 97, 92, 39, 38 гимназия, </a:t>
-[...11 lines deleted...]
-              <a:t>Техникалық </a:t>
+              <a:t>гимназии №</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>лицей,  №101МЛ, №57 МЛ, </a:t>
-[...22 lines deleted...]
-              <a:t>№16, 52, 12, 6, 32, 18, 81, 68, 77, 36, 41ОМ. </a:t>
+              <a:t>1, 3, 9, 45, 93, 97, 92, 39, 38, Технический лицей, ШЛ №101, ШЛ №57, ОСШ №16, 52, 12, 6, 32, 18, 81, 68, 77, 36, 41. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -6730,447 +6486,286 @@
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <p:oleObj spid="_x0000_s68610" name="Презентация" r:id="rId3" imgW="4134540" imgH="3099781" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="188640"/>
-            <a:ext cx="8229600" cy="6192688"/>
+            <a:off x="457200" y="1052736"/>
+            <a:ext cx="8229600" cy="5328592"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Анализ результатов городской олимпиады школьников по русскому языку и литературе (2008-2011 г.г.)</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. Стабильно участвуют в олимпиаде по данным предметам и занимают призовые места учащиеся, подготовленные педагогами: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
             <a:br>
+              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...60 lines deleted...]
-              <a:t>(2008-2011ж.ж.) </a:t>
+              <a:t>Грачевой </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>Д.А. (гимназия №9), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Акульбековой</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-            </a:br>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" err="1" smtClean="0">
+              <a:t> Н.З. (гимназия №39), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2.Пән бойынша</a:t>
-[...107 lines deleted...]
-            </a:br>
+              <a:t>Абишевой</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Грачева Д.А. (№9 гимназия), </a:t>
+              <a:t> Т. Е. (гимназия №92), Курилиной В. А. (ОСШ №32), </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>АкульбековаН.З</a:t>
+              <a:t>Ибадельдаевой</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. (№39 гимназия), </a:t>
+              <a:t> Ж.Р. (гимназия №92), Скоковой И.И. (ОСШ №52), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3100" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ә</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Абишева</a:t>
+              <a:t>мирхан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Т. Е. (№92 гимназия), Курилина В. А. (№32ОМ), </a:t>
-[...59 lines deleted...]
-              <a:t> Н.З. (№12ОМ). </a:t>
+              <a:t> Н.З. (ОСШ №12). </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" cap="all" dirty="0" smtClean="0">
                 <a:ln/>
                 <a:solidFill>
@@ -7203,50 +6798,219 @@
                       <a:alpha val="60000"/>
                     </a:schemeClr>
                   </a:outerShdw>
                   <a:reflection blurRad="10000" stA="55000" endPos="48000" dist="500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="ru-RU" sz="3600" b="1" cap="all" dirty="0">
               <a:ln/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="19685" dist="12700" dir="5400000" algn="tl" rotWithShape="0">
                   <a:schemeClr val="accent1">
                     <a:satMod val="130000"/>
                     <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:outerShdw>
                 <a:reflection blurRad="10000" stA="55000" endPos="48000" dist="500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
               </a:effectLst>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40961" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="500034" y="2746322"/>
+            <a:ext cx="8143932" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wheel spokes="1"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
@@ -7379,308 +7143,224 @@
             <a:ext cx="8229600" cy="5544616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" err="1" smtClean="0">
-[...3 lines deleted...]
-              <a:t>Әдістемелік жұмыстар</a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Методическая работа</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
+              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" err="1" smtClean="0">
-[...3 lines deleted...]
-              <a:t>қараша </a:t>
+              <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ноябрь. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Семинар  «Формирование исследовательской культуры учащихся на уроках русского языка и литературы»  №95МГ</a:t>
+              <a:t>Семинар  «Формирование исследовательской культуры учащихся на уроках русского языка и литературы» ШГ №95</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>           </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" err="1" smtClean="0">
-[...19 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.  № 88ОМ. </a:t>
-[...13 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Урок русской литературы. Учитель ОСШ 88. Учитель Бабенко Ж.В.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...40 lines deleted...]
-              <a:t>әдебиет сабағы </a:t>
+              <a:t>Декабрь. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мастер-класс. Урок русской литературы.  ОСШ №15. Учитель </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...13 lines deleted...]
-              <a:t>мұғалім Амирхаирова</a:t>
+              <a:t>Амирхаирова</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> Г.Ж.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>            </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Семинар «Формирование лингвистических компетенций на    уроках русского языка и литературы». №18 ОМ.</a:t>
+              <a:t>Семинар «Формирование лингвистических компетенций на    уроках русского языка и литературы». ОСШ №18.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2700" dirty="0" err="1" smtClean="0">
-[...12 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="2700" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>Январь. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Семинар «Система подготовки к экзаменам и ЕНТ учащихся выпускных классов ». №45 гимназия.</a:t>
+              <a:t>Семинар «Система подготовки к экзаменам и ЕНТ учащихся выпускных классов». Гимназия №45.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2700" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -8026,303 +7706,255 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="16386" name="Object 2"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9144000" cy="6858000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <p:oleObj spid="_x0000_s70658" name="Презентация" r:id="rId3" imgW="4134540" imgH="3099781" progId="PowerPoint.Show.12">
+              <p:embed/>
+            </p:oleObj>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1340768"/>
             <a:ext cx="8229600" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Методическая работа</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
-[...11 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>Февраль. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Семинар «Использование ИКТ на уроках». №77 ОМ.</a:t>
+              <a:t>Семинар «Использование ИКТ на уроках». КШДС №77.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>             </a:t>
-[...20 lines deleted...]
-              <a:t>шебері</a:t>
+              <a:t>              </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> «Заседание школьного пресс-центра». №21НМ. </a:t>
-[...19 lines deleted...]
-              <a:t>Л.В. Горбунова </a:t>
+              <a:t>Мастер-класс «Заседание школьного пресс-центра». ОСШ №21. Учитель Горбунова Л.В.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
+              <a:t>Март. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Семинар «Освоение учениками компетенции «Уметь учиться»</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>на уроках русского языка и литературы». №101МЛ.</a:t>
+              <a:t>на уроках русского языка и литературы». ШЛ №101.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>Апрель. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Семинар «Использование активных методов обучения на уроках русской литературы». №50 ОМ.</a:t>
+              <a:t>Семинар «Использование активных методов обучения на уроках русской литературы». ОСШ №50.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
@@ -8396,51 +8028,51 @@
               <a:effectLst>
                 <a:outerShdw blurRad="19685" dist="12700" dir="5400000" algn="tl" rotWithShape="0">
                   <a:schemeClr val="accent1">
                     <a:satMod val="130000"/>
                     <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:outerShdw>
                 <a:reflection blurRad="10000" stA="55000" endPos="48000" dist="500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
               </a:effectLst>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40961" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="539552" y="2132856"/>
+            <a:off x="500034" y="2746322"/>
             <a:ext cx="8143932" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
@@ -8552,82 +8184,50 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...30 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wheel spokes="1"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -8759,261 +8359,205 @@
             <a:ext cx="8507288" cy="6984776"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...6 lines deleted...]
-              <a:t>–шараларға қатысудың талдауы</a:t>
+              <a:t>Анализ посещаемости методических мероприятий</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>БМ </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Посещали</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>: 22, 42, 50, 53, 137.</a:t>
+              <a:t> все вышеперечисленные мероприятия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>представители ОО: 22, 42, 50, 53, 137.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...19 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" u="sng" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(5 </a:t>
-[...20 lines deleted...]
-              <a:t>төмен емес</a:t>
+              <a:t>Активно посещали (не менее 5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>: 6, 8, 9, 10, 27, 32, 37, 51, 74, 76, 79, 81, 82, 83, 86, 134, 38.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" u="sng" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" u="sng" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(2-3</a:t>
+              <a:t>Слабо посещали (2-3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>): 1, 3, 4, 5, 11, 12, 18, 14, 17, 33, 35, 39, 40, 41, 43, 56, 52, 57, 59, 60, 68, 78, 85, ТЛ.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...3 lines deleted...]
-              <a:t>рет</a:t>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ни одного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>посещения</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t> –ОСШ №</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>–№ 44.</a:t>
+              <a:t>44.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
             <a:br>
@@ -9432,387 +8976,212 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="1" i="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="4400" b="1" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>  </a:t>
-[...13 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Интерактивные уроки: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> №77 ОМ (</a:t>
+              <a:t>КШДС 77 (учитель </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>мұғалім Текенова</a:t>
+              <a:t>Текенова</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> А.М.), </a:t>
+              <a:t> А.М.), русский язык (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>орыс</a:t>
+              <a:t>каз</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ОСШ 68 (учитель </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>тілі</a:t>
+              <a:t>Шакетаева</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t> М.К.), русская литература (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(қаз.</a:t>
+              <a:t>каз</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>)</a:t>
+              <a:t>.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> №68ОМ (</a:t>
+              <a:t> ШЛ 101 (учитель </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>мұғалім Шакетаева</a:t>
+              <a:t>Рыспай</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> М.К.), </a:t>
+              <a:t> С.А.), русский язык – (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>орыс</a:t>
+              <a:t>каз</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>.) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ОСШ 17 (учитель Варакина Е.п.), русский язык – (рус.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ОСШ 18 (учитель </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>әдебиет (қаз.</a:t>
+              <a:t>Ашимова</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>)</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> Г.А.), русский язык – (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>каз</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> № 101МЛ (</a:t>
-[...185 lines deleted...]
-              <a:t>)</a:t>
+              <a:t>.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -9900,245 +9269,82 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="5400" b="1" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="5400" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Қатысқан сабақтар</a:t>
-[...9 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Посещение уроков</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...6 lines deleted...]
-              <a:t>ұйымдарының </a:t>
+              <a:t>В </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(61, 66, 38, 46, 30, 53, 93) </a:t>
-[...139 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>рамках аттестации организаций образования (61, 66, 38, 46, 30, 53, 93)  в период с ноября 2011 по апрель 2012 года было посещено 34 урока русского языка и литературы, из них 13 - в классах с казахским языком обучения</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
@@ -10232,552 +9438,506 @@
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251520" y="260648"/>
             <a:ext cx="8643966" cy="6336704"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" algn="ctr">
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="4400" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Посещение уроков</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>                   </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+              <a:t>На высоком профессиональном уровне проводят уроки следующие педагоги:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Сабақтарға қатысуда</a:t>
-[...12 lines deleted...]
-            <a:pPr lvl="0">
+              <a:t> - Гирш Ирина Леонидовна (ОСШ 30), </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
-[...12 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Сабақтарын жоғары кәсіби  деңгейде өткізген мұғалімдер:</a:t>
-[...14 lines deleted...]
-            </a:pPr>
+              <a:t>Моисеенко</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> - Гирш Ирина Леонидовна (№ 30ОМ), </a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t> Любовь </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вильгельмовна</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- </a:t>
+              <a:t> (ОСШ 46), </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- Щербакова Лидия Анатольевна (ШЛ 53)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - Терентьева Ирина Юрьевна (ШЛ 53)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Моисеенко</a:t>
+              <a:t>Дыдышко</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Любовь </a:t>
+              <a:t> Варвара Васильевна (гимназия 38)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Вильгельмовна</a:t>
+              <a:t>Кунанова</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> (№ 46ОМ), </a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Маулида</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- Щербакова Лидия Анатольевна (№ 53МЛ)</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Аханбековна</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> - Терентьева Ирина Юрьевна (№ 53МЛ)</a:t>
+              <a:t> (ОСШ 61)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Дыдышко</a:t>
+              <a:t>Когай</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Варвара Васильевна (  №38 гимназия)</a:t>
+              <a:t> Яна Александровна (ОСШ 61)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- </a:t>
+              <a:t> - Дашкова Евгения Ивановна (ОСШ 66)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - Долгова Татьяна Владимировна (ОСШ 66)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Кунанова</a:t>
+              <a:t>Арынбекова</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Маулида</a:t>
+              <a:t>Дарига</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Аханбековна</a:t>
+              <a:t>Макутовна</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> (№ 61ОМ)</a:t>
+              <a:t> (гимназия 93)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> - </a:t>
-[...163 lines deleted...]
-              <a:t> - Федоров Николай Петрович (93 гимназия)</a:t>
+              <a:t> - Федоров Николай Петрович (гимназия 93)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
@@ -10866,350 +10026,310 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251520" y="260648"/>
             <a:ext cx="8643966" cy="6336704"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="1" i="1" dirty="0" err="1" smtClean="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" sz="4400" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Посещение уроков</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сделаны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>серьезные  замечания </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>следующим педагогам:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Қатаң ескертулер</a:t>
+              <a:t>Тусеновой</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>төмендегі мұғалімдерге жасалды</a:t>
+              <a:t>Карлан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>:</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сатыбалдиевне</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> - </a:t>
+              <a:t> (ОСШ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>66: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стаж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- 16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лет, без категории, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Тусенова</a:t>
+              <a:t>каз</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>  </a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>. – допускает фактические ошибки при преподавании русского языка);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> (№ 66 ОМ: </a:t>
-[...159 lines deleted...]
-              </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Жмур Александр Анатольевна (№ 46ОМ, еңбек өтілімі- 34 жыл, 2 санат, орыс сыныптарында –  әдістемелік сипаттағы қателер жіберді).</a:t>
+              <a:t>Жмур Александре Анатольевне (ОСШ 46, стаж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- 34 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>года, 2 категория, рус. – допускает ошибки методического характера).</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
@@ -11304,444 +10424,108 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:softEdge rad="112500"/>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500034" y="210026"/>
-            <a:ext cx="8286808" cy="7298152"/>
+            <a:ext cx="8286808" cy="7013715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>5-11сыныптарда </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>Обучение русскому языку и литературе в 5-11 классах осуществляется на основе Государственного стандарта среднего  общего образования РК по предмету «Русский язык и литература», «Русская речь» (ГОСО-2010).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...331 lines deleted...]
-              <a:t>. </a:t>
+              <a:t>     Учащиеся  5-11 классов  обучаются  по учебным пособиям и программам, предложенным Инструктивно-методическим письмом «Об особенностях преподавания основ наук в общеобразовательных организациях РК в 2011-2012 учебном году». </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -11760,272 +10544,212 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="16386" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
-            <p:oleObj spid="_x0000_s72706" name="Презентация" r:id="rId3" imgW="4198635" imgH="3150105" progId="PowerPoint.Show.12">
+            <p:oleObj spid="_x0000_s72706" name="Презентация" r:id="rId3" imgW="4134540" imgH="3099781" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2852936"/>
             <a:ext cx="8507288" cy="3672408"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...5 lines deleted...]
-              <a:t> БМ басшылары орыс тілі және әдебиет сабақтарына қатысқанда төмендегі нұсқауларды еске алулары қажет :</a:t>
+            <a:pPr lvl="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3100" b="1" i="1" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>При посещении руководителями ОО уроков русского языка или литературы необходимо учитывать следующие рекомендации:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>1</a:t>
-[...19 lines deleted...]
-              <a:t>– </a:t>
+              <a:t>1. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>үй тапсырмаларын тексеру; </a:t>
+              <a:t> На каждом уроке - проверка домашнего задания; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>2.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...39 lines deleted...]
-              <a:t>мен </a:t>
+              <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>  орфографиялық жұмыстарда, сөйлемдердің синтаксистік талдауында, орта буында  – тақта алдында өз ойларын жеткізуге; </a:t>
+              <a:t>На каждом уроке русского языка необходима словарная и орфографическая работа, синтаксический разбор предложения, в среднем звене  – комментирование у доски.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
@@ -12040,51 +10764,71 @@
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Инновациялық БМ-де 7-8 минут білімді, тереңдетіп кеңейту мен оза дамытуға;</a:t>
+              <a:t>В инновационных ОО вводить на 7-8 минут </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>развивающий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компонент на углубление, расширение знаний и опережение.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
@@ -12183,51 +10927,51 @@
               <a:effectLst>
                 <a:outerShdw blurRad="19685" dist="12700" dir="5400000" algn="tl" rotWithShape="0">
                   <a:schemeClr val="accent1">
                     <a:satMod val="130000"/>
                     <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:outerShdw>
                 <a:reflection blurRad="10000" stA="55000" endPos="48000" dist="500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
               </a:effectLst>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40961" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="500034" y="3784221"/>
+            <a:off x="500034" y="2746322"/>
             <a:ext cx="8143932" cy="1631216"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="450850" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
@@ -12488,52 +11232,52 @@
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <p:oleObj spid="_x0000_s73730" name="Презентация" r:id="rId3" imgW="4134540" imgH="3099781" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="636712" y="2348880"/>
-            <a:ext cx="8507288" cy="4824536"/>
+            <a:off x="457200" y="2636912"/>
+            <a:ext cx="8507288" cy="4221088"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="brightRoom" dir="t"/>
             </a:scene3d>
             <a:sp3d contourW="6350" prstMaterial="plastic">
               <a:bevelT w="20320" h="20320" prst="angle"/>
               <a:contourClr>
                 <a:schemeClr val="accent1">
                   <a:tint val="100000"/>
                   <a:shade val="100000"/>
                   <a:hueMod val="100000"/>
                   <a:satMod val="100000"/>
                 </a:schemeClr>
               </a:contourClr>
             </a:sp3d>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l"/>
             <a:r>
@@ -12545,301 +11289,217 @@
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3100" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>4.  </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Использовать активные приемы и методы работы с акцентом на персонификацию;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>  </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Использовать интерактивное оборудование с целью развития мышления учащихся, а не дублировать при этом страницы учебника.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>мен </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. На уроках русского языка  ставить оценки, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в основном, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за письменные работы.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>;</a:t>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Идти на опережение в начальных (3-4) гимназических классах с казахским языком обучения. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
-[...47 lines deleted...]
-            <a:r>
               <a:rPr lang="kk-KZ" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> оқулық бетінің көшірмесін жасамай, интерактивті құралдарды пайдалануға;</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Не завышать оценки!  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
-[...72 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
-[...46 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="3600" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="kk-KZ" sz="3200" i="1" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -13080,216 +11740,167 @@
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <p:oleObj spid="_x0000_s12297" name="Презентация" r:id="rId3" imgW="4570532" imgH="3427608" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Monotype Corsiva" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t>МІБ –</a:t>
-[...47 lines deleted...]
-              <a:t>ажет</a:t>
+              <a:t>При планировании ВКШ необходимо</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:latin typeface="Monotype Corsiva" pitchFamily="66" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="908720"/>
-            <a:ext cx="8219256" cy="5616624"/>
+            <a:off x="457200" y="1196752"/>
+            <a:ext cx="8229600" cy="5328592"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2400" b="1" i="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t>усилить контроль над деятельностью методических объединений и кафедр гуманитарного цикла, особое внимание уделив при этом вопросам: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" b="1" i="1" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Өзара сабақтарға қатысу  (үнемі жалған жүргізіледі), </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:t>взаимопосещения уроков (часто это делается формально), </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Әр педагогтың жекелей өсуі (өзіндік білім көтеру картасы,шағын -семинарлар, зерттеушілік жұмыстар және т.б.) сәуір-мамырда  нақты нәтижесімен шығу,</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:t>личностного роста каждого педагога (карты самообразования, мини-семинары, исследовательские работы и др.) с выходом на конкретный результат в апреле-мае,</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Оқыту  әдістемесінде:өнімділік,білімділік.құзырлылықты дамыту деңгейіне өту,сабақтарда денсаулық сақтау технологиясын  қолдану.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:t>методики преподавания: от репродуктивного, т.е. знаниевого, уровня перейти к развитию компетенций, использовать на уроках здоровьесберегающие технологии.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -13320,222 +11931,176 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12290" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
-            <p:oleObj spid="_x0000_s117762" name="Презентация" r:id="rId3" imgW="4201532" imgH="3151545" progId="PowerPoint.Show.12">
+            <p:oleObj spid="_x0000_s117762" name="Презентация" r:id="rId3" imgW="4570532" imgH="3427608" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Monotype Corsiva" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...52 lines deleted...]
-              <a:t>ажет</a:t>
+              <a:t>При планировании ВКШ необходимо</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:latin typeface="Monotype Corsiva" pitchFamily="66" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1268760"/>
-            <a:ext cx="8229600" cy="5328592"/>
+            <a:ext cx="8229600" cy="4857403"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="2800" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Орыс және қазақ сыныптарында жұмыс істейтін орыс тілі мұғалімдерді бір әдістемелік құрылымға біріктіру;</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:t> объединить учителей-русоведов, работающих в русских и казахских классах в одну методическую структуру;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" u="sng" dirty="0" smtClean="0">
-[...14 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>А также </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>своевременно информировать учителей о проведении городских семинаров, консультаций, открытых уроков. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" i="1" dirty="0" smtClean="0">
-[...10 lines deleted...]
-              <a:t>. </a:t>
+              <a:rPr lang="kk-KZ" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ктивизировать</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> среди учителей разработку тематических рекомендаций и контрольно-тестовых заданий, методических пособий, программ. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:comb/>
@@ -13559,140 +12124,123 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12290" name="Object 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="6858000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
-            <p:oleObj spid="_x0000_s119810" name="Презентация" r:id="rId3" imgW="4201532" imgH="3151545" progId="PowerPoint.Show.12">
+            <p:oleObj spid="_x0000_s118786" name="Презентация" r:id="rId3" imgW="4570532" imgH="3427608" progId="PowerPoint.Show.12">
               <p:embed/>
             </p:oleObj>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11266" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="5242594"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="6000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Monotype Corsiva" pitchFamily="66" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:t>Спасибо за внимание!</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="6000" b="1" dirty="0">
               <a:latin typeface="Monotype Corsiva" pitchFamily="66" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11267" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="3068960"/>
-            <a:ext cx="8229600" cy="3528392"/>
+            <a:off x="457200" y="1268760"/>
+            <a:ext cx="8229600" cy="4857403"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...19 lines deleted...]
-            <a:pPr algn="ctr">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="5400" b="1" i="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:comb/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13754,1174 +12302,997 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="1080120"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
-[...33 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Качественный состав учителей русского языка и литературы</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Таблица 6"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="179506" y="1844823"/>
-          <a:ext cx="8964494" cy="4236720"/>
+          <a:off x="431030" y="1844823"/>
+          <a:ext cx="8712970" cy="3605974"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="518605"/>
-[...12 lines deleted...]
-                <a:gridCol w="755576"/>
+                <a:gridCol w="504054"/>
+                <a:gridCol w="740656"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
+                <a:gridCol w="622355"/>
               </a:tblGrid>
               <a:tr h="1871104">
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>№ </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>р</a:t>
-[...2 lines deleted...]
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:t>п</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>/с</a:t>
-[...15 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Оқу</a:t>
-[...327 lines deleted...]
-                    <a:p>
+                        <a:t>п</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
-                <a:tc vMerge="1">
-[...3 lines deleted...]
-                    <a:p>
+                <a:tc rowSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Уч</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>. г.</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
-                <a:tc vMerge="1">
-[...3 lines deleted...]
-                    <a:p>
+                <a:tc rowSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Всего учителей</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Высшая категория</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
-                <a:tc>
-[...5 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Бар</a:t>
-[...4 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:t>Первая категория</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>лы</a:t>
-[...4 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:t>Вторая</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>ғы</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:t> категория</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Без категории</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>С в/о</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>С </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>незаконч</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>. в/о</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Мол. Спец.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="913795">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Всего</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Бар</a:t>
-[...19 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:t>Всего</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Бар</a:t>
-[...19 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:t>Всего</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Бар</a:t>
-[...19 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:t>Всего</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
               <a:tr h="821075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2011-2012</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>318</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>130</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>41</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>99</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>31</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>55</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>17,2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>34</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>10,8</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>318</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>0</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>15</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="C00000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cover dir="ld"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
@@ -14977,1404 +13348,935 @@
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:glow rad="139700">
               <a:schemeClr val="accent5">
                 <a:satMod val="175000"/>
                 <a:alpha val="40000"/>
               </a:schemeClr>
             </a:glow>
             <a:softEdge rad="112500"/>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="285720" y="404664"/>
+            <a:off x="251520" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...36 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Качественный состав учителей русского языка и литературы</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="323528" y="1628800"/>
-          <a:ext cx="8640960" cy="4680520"/>
+          <a:off x="323528" y="1412775"/>
+          <a:ext cx="8568946" cy="4824536"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="525608"/>
                 <a:gridCol w="698528"/>
                 <a:gridCol w="648072"/>
                 <a:gridCol w="576064"/>
                 <a:gridCol w="576064"/>
                 <a:gridCol w="576064"/>
                 <a:gridCol w="720080"/>
                 <a:gridCol w="576064"/>
                 <a:gridCol w="720080"/>
                 <a:gridCol w="576064"/>
                 <a:gridCol w="504056"/>
                 <a:gridCol w="718965"/>
-                <a:gridCol w="690415"/>
-                <a:gridCol w="534836"/>
+                <a:gridCol w="525608"/>
+                <a:gridCol w="627629"/>
               </a:tblGrid>
-              <a:tr h="1540079">
+              <a:tr h="1587466">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>№ </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
-[...15 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+                        <a:t>п</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+                        <a:t>п</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...17 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Язык обучения</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...26 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Всего учителей</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...17 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Высшая кат.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...17 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Первая</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> кат.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
-[...21 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Вторая кат.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...17 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>б/к</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...17 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>С в/о</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="1800" dirty="0" smtClean="0">
-[...44 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>С </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+                        <a:t>незак</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>. обр.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
-[...26 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Молодые спец.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="949343">
+              <a:tr h="978554">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>Рус</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>233</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>103</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>44</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>71</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>30,5</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>39</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>16,8</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>20</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>8,7</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>233</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>0</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>9</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1022487">
+              <a:tr h="1053948">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
-[...8 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+                        <a:t>Каз</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>73</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>19</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>26</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>26</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>36</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>15</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>20,5</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>13</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>17,9</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>73</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>0</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>6</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1168611">
+              <a:tr h="1204568">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>3</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
-[...17 lines deleted...]
-                      </a:endParaRPr>
+                        <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+                        <a:t>Смеш</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>12</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>7</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>58,3</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>16,6</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>8,4</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>16,6</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>12</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>0</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                        </a:rPr>
+                        <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
                         <a:t>0</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" b="1" dirty="0">
-[...2 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cover dir="ld"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
@@ -16425,167 +14327,86 @@
           </a:ln>
           <a:effectLst>
             <a:glow rad="139700">
               <a:schemeClr val="accent5">
                 <a:satMod val="175000"/>
                 <a:alpha val="40000"/>
               </a:schemeClr>
             </a:glow>
             <a:softEdge rad="112500"/>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
-            <a:ext cx="8643966" cy="6120680"/>
+            <a:ext cx="8643966" cy="6264696"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
-[...89 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Общегородские итоги качества знаний и успеваемости по русскому языку и русской литературе за 1 полугодие 2009-2011</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
               <a:t>по русскому языку и русской литературе </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
               <a:t>за 1 полугодие 2008-2011</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
@@ -16609,393 +14430,435 @@
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="323528" y="2276873"/>
-          <a:ext cx="8496943" cy="4323188"/>
+          <a:off x="323528" y="2060849"/>
+          <a:ext cx="8496943" cy="4536503"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1518350"/>
                 <a:gridCol w="1250406"/>
                 <a:gridCol w="1429036"/>
                 <a:gridCol w="955367"/>
                 <a:gridCol w="1237827"/>
                 <a:gridCol w="911750"/>
                 <a:gridCol w="1194207"/>
               </a:tblGrid>
-              <a:tr h="897723">
+              <a:tr h="1047455">
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>пәндер</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Предмет</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2009-2010</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2010-2011</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>2011-2012 </a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>2011-2012 (1 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>полуг</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>.)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1296711">
+              <a:tr h="808387">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="ru-RU" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> успев.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>%</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>үлгерім</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>кач</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> сапа</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t> успев.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>үлгерім</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>кач</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> сапа</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t> успев.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>үлгерім</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>кач</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" baseline="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
+              </a:tr>
+              <a:tr h="1235113">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>%</a:t>
-[...38 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Рус. язык</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>99,6</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
@@ -17086,65 +14949,65 @@
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>53,9</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1064377">
+              <a:tr h="1445548">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс  әдебиет</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Рус.литература</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>99,7</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
@@ -17333,242 +15196,100 @@
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Итоги качества знаний и успеваемости по русскому языку и литературе</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="324000" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="1200" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в общеобразовательных школах с русским языком обучения</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="324000" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2011-2012 </a:t>
-[...160 lines deleted...]
-              <a:t>сапасының көрсеткіші</a:t>
+              <a:t>1 полугодие 2011-2012 учебный год</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
@@ -17610,371 +15331,258 @@
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="323528" y="3429000"/>
-          <a:ext cx="8496944" cy="3096344"/>
+          <a:off x="323528" y="3068959"/>
+          <a:ext cx="8496944" cy="3168353"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2018676"/>
                 <a:gridCol w="3562373"/>
                 <a:gridCol w="2915895"/>
               </a:tblGrid>
-              <a:tr h="921994">
+              <a:tr h="943279">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>пәндер</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:t>Предмет</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
-[...30 lines deleted...]
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> </a:t>
-[...2 lines deleted...]
-                        <a:rPr lang="ru-RU" sz="2400" b="1" baseline="0" dirty="0" err="1" smtClean="0">
+                        <a:t> успеваемости</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>үлгерім</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:t>%качества</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="1112273">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Рус. язык</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...35 lines deleted...]
-                    <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
-[...67 lines deleted...]
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>99,6</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>46</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1087175">
+              <a:tr h="1112801">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс  әдебиет</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Русская  литература</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>100</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>79,6</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cover dir="ld"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -18048,398 +15656,274 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>  2011-2012 </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>Итоги качества знаний и успеваемости по русскому языку и литературе</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="324000" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>1-ші жарты </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>в общеобразовательных школах с казахским языком обучения</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="324000" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t>1 полугодие 2011-2012 учебный год</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...76 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>по русскому языку и русской литературе </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>за 1 полугодие 2008-2011</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="323528" y="3212977"/>
-          <a:ext cx="8496944" cy="3261360"/>
+          <a:off x="323528" y="3068959"/>
+          <a:ext cx="8496944" cy="3312369"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2018676"/>
                 <a:gridCol w="3562373"/>
                 <a:gridCol w="2915895"/>
               </a:tblGrid>
-              <a:tr h="713228">
+              <a:tr h="986155">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>пәндер</a:t>
+                        <a:t>Предмет</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>%</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2800" b="1" baseline="0" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> </a:t>
-[...14 lines deleted...]
-                      <a:pPr algn="ctr"/>
+                        <a:t> успеваемости</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>%</a:t>
-[...14 lines deleted...]
-                      <a:pPr algn="ctr"/>
+                        <a:t>%качества</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="944432">
+              <a:tr h="1162831">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс</a:t>
-[...14 lines deleted...]
-                      <a:pPr algn="ctr"/>
+                        <a:t>Рус. язык</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>100</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
@@ -18447,87 +15931,64 @@
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>59,9</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="944432">
+              <a:tr h="1163383">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-                        <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс  әдебиет</a:t>
-[...7 lines deleted...]
-                      <a:pPr algn="ctr"/>
+                        <a:t>Русская  литература</a:t>
+                      </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>100</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
@@ -18634,444 +16095,372 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
-[...27 lines deleted...]
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Итоги качества знаний и успеваемости по русскому языку и литературе</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="324000" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в инновационных организациях образования 2011-2012 учебный год (1 полугодие)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...76 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>за 1 полугодие 2008-2011</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="323528" y="3068960"/>
-          <a:ext cx="8496944" cy="3240359"/>
+          <a:off x="323528" y="3428999"/>
+          <a:ext cx="8496944" cy="3168353"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2018676"/>
                 <a:gridCol w="3562373"/>
                 <a:gridCol w="2915895"/>
               </a:tblGrid>
-              <a:tr h="964877">
+              <a:tr h="943437">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>пәндер</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Предмет</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>%үлгерім</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>%</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2800" b="1" baseline="0" dirty="0" smtClean="0">
+                          <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> успеваемости</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>%сапа</a:t>
-[...1 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>%качества</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1137741">
+              <a:tr h="1112458">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс</a:t>
-[...15 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Рус. язык</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>68</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>50</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
-              <a:tr h="1137741">
+              <a:tr h="1112458">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс</a:t>
-[...15 lines deleted...]
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                        <a:t>Русская  литература</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>81</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>61</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                      <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cover dir="ld"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -19141,60 +16530,56 @@
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="404664"/>
             <a:ext cx="8643966" cy="6120680"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="3600" b="1" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Анализ результатов ЕНТ по русскому языку</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="180975" indent="-180975" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
@@ -19220,858 +16605,571 @@
             <a:pPr marL="180975" indent="-180975" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Таблица 4"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="251520" y="1807331"/>
-          <a:ext cx="8784976" cy="4535735"/>
+          <a:ext cx="8712968" cy="4428611"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="959903"/>
                 <a:gridCol w="1255258"/>
                 <a:gridCol w="1329097"/>
                 <a:gridCol w="1255258"/>
                 <a:gridCol w="1255258"/>
                 <a:gridCol w="1402936"/>
-                <a:gridCol w="1327266"/>
+                <a:gridCol w="1255258"/>
               </a:tblGrid>
               <a:tr h="593916">
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>пән</a:t>
-[...13 lines deleted...]
-                        <a:t>дер</a:t>
+                        <a:t>Предмет</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2008-2009 </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>оқу</a:t>
-[...6 lines deleted...]
-                        <a:t> жылы</a:t>
+                        <a:t>уч.год</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2009-2010 </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>оқу</a:t>
-[...6 lines deleted...]
-                        <a:t> жылы</a:t>
+                        <a:t>уч.год</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>2010-2011</a:t>
-[...2 lines deleted...]
-                        <a:rPr lang="ru-RU" sz="2000" baseline="0" dirty="0" smtClean="0">
+                        <a:t>2010-2011 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> </a:t>
-[...6 lines deleted...]
-                        <a:t>оқу жылы</a:t>
+                        <a:t>уч.год</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
               <a:tr h="935202">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Жалпы</a:t>
-[...16 lines deleted...]
-                        <a:t>ұпай</a:t>
+                        <a:t>Общегородской балл</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Таңдал</a:t>
-[...13 lines deleted...]
-                        <a:t>ған</a:t>
+                        <a:t>Выборка</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Жалпы</a:t>
-[...16 lines deleted...]
-                        <a:t>ұпай</a:t>
+                        <a:t>Общегородской балл</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Таңдал</a:t>
-[...13 lines deleted...]
-                        <a:t>ған</a:t>
+                        <a:t>Выборка</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Жалпы</a:t>
-[...16 lines deleted...]
-                        <a:t>ұпай</a:t>
+                        <a:t>Общегородской балл</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Таңдал</a:t>
-[...13 lines deleted...]
-                        <a:t>ған</a:t>
+                        <a:t>Выборка</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
               <a:tr h="2828855">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Орыс</a:t>
-[...6 lines deleted...]
-                        <a:t> тілі</a:t>
+                        <a:t>Русский язык</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>16,5</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
-                    <a:p>
-[...19 lines deleted...]
-                    </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>– гимназия 97 (21,4), </a:t>
-[...13 lines deleted...]
-                      </a:r>
+                        <a:t>Высокий – гимназия 97 (21,4), </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t> </a:t>
+                        <a:t>низкий – </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>22 </a:t>
-[...5 lines deleted...]
-                          </a:solidFill>
+                        <a:t>инт.22 (11,3)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                          <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>инт</a:t>
-                      </a:r>
+                        <a:t>17,4</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>. (11,3)</a:t>
-[...70 lines deleted...]
-                      </a:endParaRPr>
+                        <a:t>Высокий – гимназия 97 (22), </a:t>
+                      </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>- гимназия 97 (22), </a:t>
-[...23 lines deleted...]
-                        <a:t>– </a:t>
+                        <a:t>низкий – </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>ОСШ 4 (9,9)</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>17,11</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...36 lines deleted...]
-                    <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>- гимназия 93 (21,4), </a:t>
-[...13 lines deleted...]
-                      </a:r>
+                        <a:t>Высокий – гимназия 93 (21,4), </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>– </a:t>
+                        <a:t>низкий – </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="ru-RU" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>ОСШ 14 (11,5)</a:t>
                       </a:r>
                       <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -20643,104 +17741,104 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>856</Words>
+  <Words>936</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>310</Paragraphs>
+  <Paragraphs>278</Paragraphs>
   <Slides>24</Slides>
   <Notes>11</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Внедренные серверы OLE</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>Тема Office</vt:lpstr>
       <vt:lpstr>Презентация</vt:lpstr>
-      <vt:lpstr>  Қарағанды  қалалық білім бөлімі  </vt:lpstr>
+      <vt:lpstr>  Отдел образования города Караганды  </vt:lpstr>
       <vt:lpstr>Слайд 2</vt:lpstr>
       <vt:lpstr>Слайд 3</vt:lpstr>
       <vt:lpstr>Слайд 4</vt:lpstr>
       <vt:lpstr>Слайд 5</vt:lpstr>
       <vt:lpstr>Слайд 6</vt:lpstr>
       <vt:lpstr>Слайд 7</vt:lpstr>
       <vt:lpstr>Слайд 8</vt:lpstr>
       <vt:lpstr>Слайд 9</vt:lpstr>
       <vt:lpstr>Слайд 10</vt:lpstr>
-      <vt:lpstr>     Орыс тілі мен әдебиеттен оқушылардың қалалық   олимпиададағы нәтижесінің талдауы (2008-2011ж.ж.)   1.Оқушылары төрт жыл ішінде жүлделі орын алған төмендегі БМ:   №1, 3, 9, 45, 93, 97, 92, 39, 38 гимназия, Техникалық лицей,  №101МЛ, №57 МЛ,  №16, 52, 12, 6, 32, 18, 81, 68, 77, 36, 41ОМ.    </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Әдістемелік іс –шараларға қатысудың талдауы Барлық іс-шараларға қатысқан БМ : 22, 42, 50, 53, 137.  Белсенді қатысқандар(5 рет төмен емес): 6, 8, 9, 10, 27, 32, 37, 51, 74, 76, 79, 81, 82, 83, 86, 134, 38. қатысуы төмен  (2-3): 1, 3, 4, 5, 11, 12, 18, 14, 17, 33, 35, 39, 40, 41, 43, 56, 52, 57, 59, 60, 68, 78, 85, ТЛ. Бірде рет қатыспаған  –№ 44.       </vt:lpstr>
+      <vt:lpstr>Анализ результатов городской олимпиады школьников по русскому языку и литературе (2008-2011 г.г.)   1. На протяжении четырех лет призовые места занимают учащиеся из следующих ОО:  гимназии №1, 3, 9, 45, 93, 97, 92, 39, 38, Технический лицей, ШЛ №101, ШЛ №57, ОСШ №16, 52, 12, 6, 32, 18, 81, 68, 77, 36, 41.    </vt:lpstr>
+      <vt:lpstr>Анализ результатов городской олимпиады школьников по русскому языку и литературе (2008-2011 г.г.)   2. Стабильно участвуют в олимпиаде по данным предметам и занимают призовые места учащиеся, подготовленные педагогами:  Грачевой Д.А. (гимназия №9), Акульбековой Н.З. (гимназия №39), Абишевой Т. Е. (гимназия №92), Курилиной В. А. (ОСШ №32), Ибадельдаевой Ж.Р. (гимназия №92), Скоковой И.И. (ОСШ №52), Әмирхан Н.З. (ОСШ №12).    </vt:lpstr>
+      <vt:lpstr>Методическая работа   Ноябрь. Семинар  «Формирование исследовательской культуры учащихся на уроках русского языка и литературы» ШГ №95            Урок русской литературы. Учитель ОСШ 88. Учитель Бабенко Ж.В. Декабрь. Мастер-класс. Урок русской литературы.  ОСШ №15. Учитель Амирхаирова Г.Ж.             Семинар «Формирование лингвистических компетенций на    уроках русского языка и литературы». ОСШ №18. Январь. Семинар «Система подготовки к экзаменам и ЕНТ учащихся выпускных классов». Гимназия №45.     </vt:lpstr>
+      <vt:lpstr>Методическая работа   Февраль. Семинар «Использование ИКТ на уроках». КШДС №77.               Мастер-класс «Заседание школьного пресс-центра». ОСШ №21. Учитель Горбунова Л.В. Март. Семинар «Освоение учениками компетенции «Уметь учиться» на уроках русского языка и литературы». ШЛ №101. Апрель. Семинар «Использование активных методов обучения на уроках русской литературы». ОСШ №50.      </vt:lpstr>
+      <vt:lpstr>Анализ посещаемости методических мероприятий  Посещали все вышеперечисленные мероприятия представители ОО: 22, 42, 50, 53, 137.  Активно посещали (не менее 5): 6, 8, 9, 10, 27, 32, 37, 51, 74, 76, 79, 81, 82, 83, 86, 134, 38.  Слабо посещали (2-3): 1, 3, 4, 5, 11, 12, 18, 14, 17, 33, 35, 39, 40, 41, 43, 56, 52, 57, 59, 60, 68, 78, 85, ТЛ.  Ни одного посещения –ОСШ № 44.       </vt:lpstr>
       <vt:lpstr>Слайд 16</vt:lpstr>
       <vt:lpstr>Слайд 17</vt:lpstr>
       <vt:lpstr>Слайд 18</vt:lpstr>
       <vt:lpstr>Слайд 19</vt:lpstr>
-      <vt:lpstr> БМ басшылары орыс тілі және әдебиет сабақтарына қатысқанда төмендегі нұсқауларды еске алулары қажет :   1.Әр сабақта – үй тапсырмаларын тексеру;   2. Орыс тілінің   әр сабағында сөздіктер мен   орфографиялық жұмыстарда, сөйлемдердің синтаксистік талдауында, орта буында  – тақта алдында өз ойларын жеткізуге;   3.   Инновациялық БМ-де 7-8 минут білімді, тереңдетіп кеңейту мен оза дамытуға;       </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr>При посещении руководителями ОО уроков русского языка или литературы необходимо учитывать следующие рекомендации:   1.  На каждом уроке - проверка домашнего задания;   2.  На каждом уроке русского языка необходима словарная и орфографическая работа, синтаксический разбор предложения, в среднем звене  – комментирование у доски.  3.  В инновационных ОО вводить на 7-8 минут развивающий компонент на углубление, расширение знаний и опережение.       </vt:lpstr>
+      <vt:lpstr>  4. Использовать активные приемы и методы работы с акцентом на персонификацию; 5. Использовать интерактивное оборудование с целью развития мышления учащихся, а не дублировать при этом страницы учебника. 6. На уроках русского языка  ставить оценки, в основном, за письменные работы.  7. Идти на опережение в начальных (3-4) гимназических классах с казахским языком обучения.  8. Не завышать оценки!             </vt:lpstr>
+      <vt:lpstr>При планировании ВКШ необходимо</vt:lpstr>
+      <vt:lpstr>При планировании ВКШ необходимо</vt:lpstr>
+      <vt:lpstr>Спасибо за внимание!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Отдел образования города Караганды </dc:title>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>