--- v0 (2025-10-12)
+++ v1 (2026-05-05)
@@ -1,17053 +1,13192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="006A350D" w:rsidRPr="0082668A" w:rsidRDefault="006A350D" w:rsidP="006A350D">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="00B86C3F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>*</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0082668A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1 –сыныпқа арналған  қазақ тілі пәнінен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="00B86C3F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тесттер жинағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>№ 1    Қазақ тілі.   Тест.   1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.Сөйлеу не үшін қажет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) ойнау      ә) сөйлеу             б) ән айту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Сөйлеу не арқылы жүзеге асады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а)тіл            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                  б) көз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы не үйренуге </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, ғылымды үйренеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойнайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, жүгі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ред</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і, көреді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Сөз </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құралады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ә) сөз         б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) а,ә,е</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,ө,ұ,ү,ы,і,э,е,и,(у),ю,я</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә) б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,г,ғ,д,ж,з,й,л,м,н,ң,р</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) к,қ,п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,т,ф,h,ц,ч,ш,щ,(у)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Жуан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,ұ,ы         ә) ә,ө,ү,і,е           б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е,и,у,ю,я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іңішке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,ұ,ы        ә) ә,ө,е,ү,і           б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и,у,ю,я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. И </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жуан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>естілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) сақина        ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>икем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. И </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жіңішке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>естілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жиын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            б) қиын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жуан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>естілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жусан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>серуен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           б) дәуіт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>№ 2 Қазақ тілі. Тест. 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.У дыбысы жіңішке естілетін сөз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) әуен              ә) қауын              б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қай сөзде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атқарады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) саулық         ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жуан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                б) дәуіт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қай сөзде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметін атқарады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              ә) ту                    б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Жуан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жолбарыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ә) түлкі              б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>елік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іңішке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) бүркіт             ә) қоян                б) құлын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Жуан және жіңішке жұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыстыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә,о-ө,ұ-ү,ы-і</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ә) ұ-у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,ү-і,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы-ұ,ү-у</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) ұ-і,ү-ы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-ы,у-і</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7. Сөз неге бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інеді?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і                  ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Қай сөз </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға дұрыс бөлінген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) оқу-шы          ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қу-шы             б) о-қ-у-шы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9. Қай сөз дұрыс тасымалданған?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рылысшы, құры-лысшы, құрылыс-шы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шебер-хана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ше-бер-хана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шеберха-на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кітап-хана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тап-хана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кітапха-на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Жақсылық сөзін қалай </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тасымалдау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сылық, жақсы-лық</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә) ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қсы-лық, жақс-ылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) ж-а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сы-лық, жақс-ылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№ 3. Қазақ тілі. Тест 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Тасымалдауға болмайтын сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) күн,әже</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,е</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мен,түн,ата</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә) оқушы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ала,тиын,жүрек,ұстаз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) толқын, қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ала</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, бақыт, еңбек,өрмекші</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кітап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                б) күнделік</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) тал                 ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Отан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                 б) жауқазын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Үш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) қала                ә) балалық            б) ақын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Қазақ әліпбиінде қанша ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іп бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 40                 ә) 42             б) 39</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Қазақ ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іпбиінде қанша </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 10                 ә) 15             б) 12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Қазақ ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іпбиінде қанша </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 20                 ә) 22              б) 25</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Мәтін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> түрге бөлінеді?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 1                   ә) 2                 б) 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Сөйлем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құралады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іп</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) сөз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Сөйлемдегі сөздер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір-бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалай</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) бөлек</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ірге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) жұптасып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>№ 4   Қазақ тілі. Тест 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Сөйлемнен соң қандай тыныс белгілері қойылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) нүкте, сұрақ, леп белгісі       ә) үтір,дефис,қос нүкте</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Хабарлы сөйлемді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) Оқушылар мектепке келді?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ә) Сендер жарысқа қатыстыңдарма?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б) Ауа райы қандай тамаша!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Сұраулы сөйлемді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) Атам ауылдан келді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ә) Сен сабағыңды оқыдың ба?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ала</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қай, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауылда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> той </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Лепті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөйлемді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ражай</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға барды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Олар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қай үйде тұрады?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) Бү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ін күн қандай жақсы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5. Сөйлемдегі сөздердің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>байланысын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалай</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ілеміз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) оқу                   ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               б) сұрақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қою</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Жолдағы сөздерді оқы .Олардың ретін цифрамен белгіле .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жапырақтар , бастайды,  сарғая , күзде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7. Жолдағы сөздерді оқы .Олардың ретін цифрамен белгіле .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Демалдым , жазда , мен ,лагерьде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8. Жолдағы сөздерді оқы .Олардың ретін цифрамен белгіле .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Подьезде , Еркін ,  тұрады , екінші .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9. Оқушылар аулаға гүл… сөйлемді аяқта</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) отырғызды       ә) су құйды                   б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шашты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап. Бақта … </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сайрады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="003E593C" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а) қарлығаш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ұлбұл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E593C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) аққу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="003E593C" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">№ 5 Қазақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Биі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» сөзінің қарсы мағынасын тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) қашық                  ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аласа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>           б) жақын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. «Жақын» сөзінің қарсы мағынасын тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таяу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>             б) төменде</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. «Батыр» сөзіне мағынасы жуық сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) әлсіз                     ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>батыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>момын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. «Әдемі» сөзіне мағынасы жуық сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) сұлу                    ә) кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іксіз          б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жуас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> түрлі мағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіріп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұрған сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) түс                      ә) тамақ              б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Әртүрлі мағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұрған сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) таң                     ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кітап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) оқушы                ә) әдемі               б) оқыды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөздерге қандай</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұрақтар қойылады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? не? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә) қандай? қай?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>? қайтті? неғылды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Адамдар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға қандай сұрақ қоямыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) не? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) қандай? қай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кез-келген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға қандай сұрақтар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оямыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) не? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>? қайтті?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 6 Қазақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Тест 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.Кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>затты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кітап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>киім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.Кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? сұрағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) мұғалім            ә) парта               б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>киім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? сұрағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) дәптерлер         ә) әншілер           б) күйлер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Не? сұрағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) оқулық              ә) бала                 б) көрші</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? Сұрағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзі тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) ойыншықтар   ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аталар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             б) әжелер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ісінің аты-жөнін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Асылхан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жер-су</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) Астана              ә) қала                  б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Үй жануарларының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) Құлагер           ә) түйе                     б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сиыр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ісінің аты-жөнін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) Абай Құнанбаев       ә) кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ір        б) сағат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жер-су</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аттарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) Алатау           ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жайлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                 б) өзен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>№ 7. Қазақ тілі. Тест 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Заттың қимылын білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) компьютер          ә) оқыды              б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жиырма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Заттың қимылын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөздер қандай</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұрақтарға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? не? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә) қандай? қай?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>? неғылды? қайтті?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? Сұрағына </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               б) жұмсақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Қимылды </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>               б) қатты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Сөйлемді аяқта, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгіле</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сәуле гүлге су …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>             б) құйды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Сөйлемді аяқта, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Оқушылар сабаққа …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойнады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              ә) жүрді      б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дайындалды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>           ә) көркем    б) үйретті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөздер қандай сұраққа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ә) не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>? қайтті? неғылды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>б) қандай? қай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Қандай? сөзіне </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) сүйкімді            ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балапан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Қай? Сөзіне </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кешкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                 ә) телефон           б) он бес</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№ 8  Қазақ тілі. Тест  1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Заттың сапасын білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) ақылды               ә) өсімдік             б) жүрді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Заттың түсін білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) жануар               ә) қызыл               б) жеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Заттың дәмін білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) тәтті                   ә) тамақ                б) жүзді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Заттың көлемін білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) үлкен                 ә) сусын                 б) көлік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5. Заттың пішінін білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) қарындаш           ә) сопақ                б) түсінді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Заттың сынын білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) қайратты            ә) наурыз              б) тоқсан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7. Тиісті сөзді тауып белгіле</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біз … оқушымыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) ақылсыз              ә) әдепті             б) нашар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. Тиісті сөзді тауып белгіле</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біздің туымыздың түсі …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) қызыл                ә) ақ            б) көгілдір</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9. Тиісті сөзді тауып белгіле</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>… тау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) биік               ә)алыс           б) жақын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10. Тиісті сөзді тауып белгіле</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>… алма</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а) қызыл       ә) ақ            б) қоңыр</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="009E766D" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>№ 9 Қазақ тілі. Тест 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Заттың санын білдіретін сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) көгілді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            ә) тоқсан             б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>биледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіртетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөздер қандай</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ққа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? не? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ә) қандай? қай?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? қанша? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нешінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Есептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қандай сұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ққа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) қанша?               ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нешеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?           б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нешінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Реттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қандай сұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ққа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) қанша?           ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нешеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?           б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нешінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нешеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? сұрағын қандай сандарға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қою</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 5           ә) 6            б) 7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6. «Қос» сөзі қандай </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ред</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>біреу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            б) үшеу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгіле</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Құстың қанаты, аяғы …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>біреу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          б) төртеу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіртетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгіле</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аптада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> … күн бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 5         ә) 6           б) 7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Сен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нешінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сыныпта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оқисың?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>         б) үшінші</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ай бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 10 ай             ә) 12 ай           б) 15 ай</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">№10. Қазақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Тест 1-сынып</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өткенді қайталау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Жуан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) оқушылар           ә) әншілер       б) күйшілер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іңішке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) теңізшілер      ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>малшылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөйлемде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөз бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Оқушы кітап оқыды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 2          ә) 3         б) 4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Біз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саяхатқа шықтық ( </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгіле</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0082668A">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ә) ?          б) !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Сен те</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">трға барасың ба ( </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгіле</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...309 lines deleted...]
-      <w:r w:rsidRPr="0082668A">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ә) ?      б) !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>E) начало коллективизации.</w:t>
-[...5821 lines deleted...]
-      <w:r w:rsidRPr="0082668A">
+        <w:t>6. Бү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ін күн қандай </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тамаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      ә) ?       б) !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. «Татулық», «ынтымастық» сөздерінде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>буын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) 2      ә) 3     б) 4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4967 lines deleted...]
-        <w:br/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) дүкен         ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сексен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бес</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Заттың қимылын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>секірді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ә) машина            б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1453 lines deleted...]
-      <w:r w:rsidRPr="0082668A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а) үлгілі        ә) шұбат          б) көмектесті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Заттың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3777 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білдір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сөзді тап</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жетінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ә) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атамекен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF07FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       б) тәрбиеледі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="009E766D" w:rsidRPr="00BF07FD" w:rsidRDefault="009E766D" w:rsidP="009E766D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00A179FF" w:rsidRDefault="00A179FF"/>
+    <w:sectPr w:rsidR="00A179FF" w:rsidSect="00070556">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...475 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:useFELayout/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A350D"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F35D5C"/>
+    <w:rsidRoot w:val="009E766D"/>
+    <w:rsid w:val="009E766D"/>
+    <w:rsid w:val="00A179FF"/>
+    <w:rsid w:val="00B86C3F"/>
+    <w:rsid w:val="00C00AE3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="date"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
-    <w:lsdException w:name="header" w:uiPriority="0"/>
-    <w:lsdException w:name="footer" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text 2" w:uiPriority="0"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="No List" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -17120,539 +13259,91 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006A350D"/>
-[...164 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C00AE3"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...282 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17898,55 +13589,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>48</Pages>
-[...1 lines deleted...]
-  <Characters>49336</Characters>
+  <Pages>11</Pages>
+  <Words>1487</Words>
+  <Characters>8477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>411</Lines>
-  <Paragraphs>115</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>sch65</Company>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57876</CharactersWithSpaces>
+  <CharactersWithSpaces>9945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>